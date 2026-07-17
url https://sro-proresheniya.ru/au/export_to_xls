--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Реестр" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Реестр'!$A$2:$AH$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1797">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1963">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Арбитражный управляющий</t>
   </si>
   <si>
     <t>Регистрационный номер</t>
   </si>
   <si>
     <t>Дата внесения сведений о члене в реестр саморегулируемой организации</t>
   </si>
   <si>
     <t>Дата решения о прекращении членства в саморегулируемой организации
 и основание</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
@@ -700,98 +700,98 @@
     <t>ГОУ ВПО "Уфимский государственный нефтяной технический университет",2005</t>
   </si>
   <si>
     <t>Инженер</t>
   </si>
   <si>
     <t>27.07.2025</t>
   </si>
   <si>
     <t>САМОРЕГУЛИРУЕМАЯ ОРГАНИЗАЦИЯ СОЮЗ "АРБИТРАЖНЫХ УПРАВЛЯЮЩИХ "ПРАВОСОЗНАНИЕ"</t>
   </si>
   <si>
     <t>11/042670</t>
   </si>
   <si>
     <t>25.07.2025</t>
   </si>
   <si>
     <t>647-77-000117-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (901) 818-69-69,
 AUDBezushko@yandex.ru</t>
   </si>
   <si>
-    <t>Респ. Башкортостан Иглинский район с. Акбердино ул. Сиреневая д. 5</t>
+    <t>450047, а/я 6, Безушко Денис Николаевич</t>
   </si>
   <si>
     <t>Белогурова</t>
   </si>
   <si>
     <t>Регина</t>
   </si>
   <si>
     <t>Римзаевна</t>
   </si>
   <si>
     <t>9/26</t>
   </si>
   <si>
     <t>14.01.1977</t>
   </si>
   <si>
     <t>г. Москва</t>
   </si>
   <si>
     <t>027402373015</t>
   </si>
   <si>
     <t xml:space="preserve">20.06.2022 - 14.08.2023 - директор по правовым вопросам ООО «АПЗ НОВАЯ ЖИЗНЬ»
 </t>
   </si>
   <si>
     <t>ФГОУ ВПО "Уфимский юридический институт Министерства внутренних дел Российской Федерации",2009</t>
   </si>
   <si>
     <t>Правоохранительная деятельность</t>
   </si>
   <si>
     <t>000487</t>
   </si>
   <si>
     <t>072/25</t>
   </si>
   <si>
     <t>АУ/0033-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (927) 959-02-79,
 Regina-belogurova@mail.ru</t>
   </si>
   <si>
-    <t>Респ. Башкортостан г. Уфа ул. Софьи Перовской д. 27 кв. 25</t>
+    <t>450103, г.Уфа, а/я  9</t>
   </si>
   <si>
     <t>Бикташева</t>
   </si>
   <si>
     <t>Сария</t>
   </si>
   <si>
     <t>Салаватовна</t>
   </si>
   <si>
     <t>11/26</t>
   </si>
   <si>
     <t>02.04.1992</t>
   </si>
   <si>
     <t>027802665492</t>
   </si>
   <si>
     <t xml:space="preserve">05.07.2019 - 07.07.2020 - заместитель директора ООО «ПРОПЕРТИ РЕНТ»
 </t>
   </si>
   <si>
     <t>0000759</t>
@@ -1159,50 +1159,100 @@
     <t>Ассоциация Евросибирская саморегулируемая организация арбитражных управляющих</t>
   </si>
   <si>
     <t>11/014644</t>
   </si>
   <si>
     <t>09.12.2009</t>
   </si>
   <si>
     <t>ООО "СК "ТИТ" (115088, г. Москва, 2-й Южнопортовый проезд, д.18, строение 8, лицензия СИ №1182 от 15.06.2017, контакты: 8 (495) 274-01-00, info@titins.ru)</t>
   </si>
   <si>
     <t>УБК_19842/АУ-2025 от 13.01.2026</t>
   </si>
   <si>
     <t>13.01.2026 - 12.01.2027</t>
   </si>
   <si>
     <t>+7 (927) 320-26-26,
 t.galeev@arbitrazhrf.ru</t>
   </si>
   <si>
     <t>Респ. Башкортостан с.Серафимовский ул. 21 квартал д. 9 кв 12</t>
   </si>
   <si>
+    <t>Гапченко</t>
+  </si>
+  <si>
+    <t>Ксения</t>
+  </si>
+  <si>
+    <t>Владимировна</t>
+  </si>
+  <si>
+    <t>125/26</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>15.10.1992</t>
+  </si>
+  <si>
+    <t>с. Шаблиевка Сальского р-на Ростовской области</t>
+  </si>
+  <si>
+    <t>615308787216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.07.2024 - 18.05.2025 - заместитель директора ООО «Юридическая компания «Право»
+</t>
+  </si>
+  <si>
+    <t>132605 0497315</t>
+  </si>
+  <si>
+    <t>НЧОУ ВО "Невинномысский институт экономики, управления и права",2017</t>
+  </si>
+  <si>
+    <t>25.03.2025</t>
+  </si>
+  <si>
+    <t>АК 6923</t>
+  </si>
+  <si>
+    <t>647-77-000296-26 от 18.03.2026</t>
+  </si>
+  <si>
+    <t>+7 (895) 184-80-26,
+gapchenko.xenia@yandex.ru</t>
+  </si>
+  <si>
+    <t>344065, Ростовская  обл., г. Ростов-на-Дону, пер. Сальский, д.86/94, кв.11</t>
+  </si>
+  <si>
     <t>Гарипова</t>
   </si>
   <si>
     <t>Аделина</t>
   </si>
   <si>
     <t>Радиковна</t>
   </si>
   <si>
     <t>19/26</t>
   </si>
   <si>
     <t>05.02.2000</t>
   </si>
   <si>
     <t>020205397712</t>
   </si>
   <si>
     <t xml:space="preserve">09.01.2024 - 27.01.2025 - заместитель директора по финансовым вопросам ООО «АПЗ НОВАЯ ЖИЗНЬ»
 </t>
   </si>
   <si>
     <t>0005916</t>
   </si>
   <si>
@@ -1988,51 +2038,51 @@
     <t>0316760</t>
   </si>
   <si>
     <t>Уфимский юридический институт МВД Российской Федерации,2022</t>
   </si>
   <si>
     <t>00302</t>
   </si>
   <si>
     <t>11/040140</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>АУ/0015-25 от 27.11.2025</t>
   </si>
   <si>
     <t>27.11.2025 - 14.12.2026</t>
   </si>
   <si>
     <t>+7 (987) 017-84-50,
 vi20729@gmail.com</t>
   </si>
   <si>
-    <t>Респ. Башкортостан г. Уфа ул. Гоголя д. 13 кв. 4</t>
+    <t>450022, г. Уфа, а/я № 82</t>
   </si>
   <si>
     <t>Исаков</t>
   </si>
   <si>
     <t>33/26</t>
   </si>
   <si>
     <t>26.08.1998</t>
   </si>
   <si>
     <t>910909518961</t>
   </si>
   <si>
     <t>Выписка из ЕГРЮЛ, электронная трудовая книжка</t>
   </si>
   <si>
     <t xml:space="preserve">02.08.2024 - 27.01.2025 - Заместитель генерального директора по экономическим вопросам. ООО "НД".
 c 19.01.2025 - Генеральный директор ООО "Номер дела"
 </t>
   </si>
   <si>
     <t>Московский государственный университет имени М.В.Ломоносова,2019</t>
   </si>
   <si>
@@ -2159,54 +2209,54 @@
   </si>
   <si>
     <t xml:space="preserve">31.05.2021 - 15.01.2022 - Заместитель директора ООО "МАРИЕЛЬ ДЗНГ”
 </t>
   </si>
   <si>
     <t>005383</t>
   </si>
   <si>
     <t>НОУ ВО "Международный институт экономики и права" г. Москва,2014</t>
   </si>
   <si>
     <t>Магистр</t>
   </si>
   <si>
     <t>0345</t>
   </si>
   <si>
     <t>11/042680</t>
   </si>
   <si>
     <t>АУ/0016-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (985) 234-27-21,
-renata1989@mail.ru</t>
-[...2 lines deleted...]
-    <t>117593, г Москва, б-р Литовский, д 9/7, кв 472</t>
+r.kanukova@mail.ru</t>
+  </si>
+  <si>
+    <t>125196, г. Москва а/я 20, Канукова Рената Эдуардовна</t>
   </si>
   <si>
     <t>Карымова</t>
   </si>
   <si>
     <t>Викторовна</t>
   </si>
   <si>
     <t>37/26</t>
   </si>
   <si>
     <t>09.12.1987</t>
   </si>
   <si>
     <t>г. Тихвин, Ленинградская область</t>
   </si>
   <si>
     <t>471505895382</t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2023 - 26.12.2024 - заместитель генерального директора ООО «СОЮЗ ЮРИСТОВ+»
 </t>
   </si>
   <si>
     <t>АНО ВО "Институт деловой карьеры",2019</t>
@@ -2399,54 +2449,54 @@
     <t>245511066202</t>
   </si>
   <si>
     <t xml:space="preserve">c 18.07.2022 - директор ООО "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ВЛАДИСЛАВ КИРИЛЛОВ И ПАРТНЕРЫ"
 </t>
   </si>
   <si>
     <t>16/397</t>
   </si>
   <si>
     <t>ФГАОУ ВО "Сибирский федеральный университет",2017</t>
   </si>
   <si>
     <t>30.12.2014</t>
   </si>
   <si>
     <t>Ассоциация арбитражных управляющих "ГАРАНТИЯ"</t>
   </si>
   <si>
     <t>АЕ № 1703</t>
   </si>
   <si>
     <t>24.12.2015</t>
   </si>
   <si>
-    <t>УБК_18913/АУ-2025 от 12.07.2025</t>
-[...2 lines deleted...]
-    <t>12.07.2025 - 11.07.2026</t>
+    <t>АУ/0010-26 от 06.07.2026</t>
+  </si>
+  <si>
+    <t>06.07.2026 - 11.07.2027</t>
   </si>
   <si>
     <t>+7 (906) 973-87-77,
 Yourist24@mail.ru</t>
   </si>
   <si>
     <t>350078, г. Краснодар, а/я 982</t>
   </si>
   <si>
     <t>Клочков</t>
   </si>
   <si>
     <t>Евгеньевич</t>
   </si>
   <si>
     <t>41/26</t>
   </si>
   <si>
     <t>07.05.1994</t>
   </si>
   <si>
     <t>гор. Саратов</t>
   </si>
   <si>
     <t>645411508271</t>
@@ -2547,50 +2597,97 @@
   </si>
   <si>
     <t xml:space="preserve">06.02.2019 - 19.03.2020 - заместитель директора по финансовым вопросам ООО "ЛК Активные финансы"
 </t>
   </si>
   <si>
     <t>ФГБОУ  ВО "Оренбургский государственный университет",2022</t>
   </si>
   <si>
     <t>03230</t>
   </si>
   <si>
     <t>11/042736</t>
   </si>
   <si>
     <t>647-77-000105-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (961) 044-98-75,
 okly74@gmail.com</t>
   </si>
   <si>
     <t>453300, Респ Башкортостан, г Кумертау, ул Энергетиков, д 9, кв 52</t>
   </si>
   <si>
+    <t>Колоскова</t>
+  </si>
+  <si>
+    <t>128/26</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>28.02.1996</t>
+  </si>
+  <si>
+    <t>гор. Жуковка Брянская область</t>
+  </si>
+  <si>
+    <t>324302682100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.11.2019 - 15.01.2021 - заместитель директора ООО "РКЦ СЕРВИС"
+</t>
+  </si>
+  <si>
+    <t>103205 0099923</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Брянский государственный университет имени академика И.Г.Петровского",2019</t>
+  </si>
+  <si>
+    <t>24.04.2026</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>647-77-000434-26 от 14.07.2026</t>
+  </si>
+  <si>
+    <t>14.07.2026 - 13.07.2027</t>
+  </si>
+  <si>
+    <t>+7 (953) 272-14-06,
+au.koloskova@ya.ru</t>
+  </si>
+  <si>
+    <t>241012, г. Брянск, ул. Институтская, д. 144, кв. 149</t>
+  </si>
+  <si>
     <t>Коноплева</t>
   </si>
   <si>
     <t>Оксана</t>
   </si>
   <si>
     <t>Григорьевна</t>
   </si>
   <si>
     <t>43/26</t>
   </si>
   <si>
     <t>22.08.1979</t>
   </si>
   <si>
     <t>020900768091</t>
   </si>
   <si>
     <t xml:space="preserve">c 29.05.2014 - руководитель РОО "ППК В ОГВ ПО РБ"
 </t>
   </si>
   <si>
     <t>АНО "Институт деловой карьеры",2009</t>
   </si>
   <si>
@@ -2691,53 +2788,50 @@
     <t>Региональный финансово-экономический институт,2002</t>
   </si>
   <si>
     <t>132/06-25</t>
   </si>
   <si>
     <t>20.06.2025</t>
   </si>
   <si>
     <t>11/040964</t>
   </si>
   <si>
     <t>АУ/0044-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (917) 349-28-53,
 e.korneeva@arbitrazhrf.ru</t>
   </si>
   <si>
     <t>Респ. Башкортостан г. Уфа ул. Пр-кт Октября д. 60 кв. 17</t>
   </si>
   <si>
     <t>Котенкова</t>
   </si>
   <si>
-    <t>Ксения</t>
-[...1 lines deleted...]
-  <si>
     <t>Сергеевна</t>
   </si>
   <si>
     <t>47/26</t>
   </si>
   <si>
     <t>27.09.1990</t>
   </si>
   <si>
     <t>гор. Аша Челябинской обл.</t>
   </si>
   <si>
     <t>740104731031</t>
   </si>
   <si>
     <t xml:space="preserve">24.11.2019 - 07.12.2020 - финансовый директор ООО "ЯРД"
 </t>
   </si>
   <si>
     <t>ФГБОУ ВПО "Южно-Уральский государственный университет",2012</t>
   </si>
   <si>
     <t>000482</t>
   </si>
   <si>
@@ -2929,95 +3023,145 @@
     <t>НОУ "Сибирский институт бизнеса и информационных технологий",2005</t>
   </si>
   <si>
     <t>Бакалавр экономики</t>
   </si>
   <si>
     <t>00352-2025</t>
   </si>
   <si>
     <t>14.08.2025</t>
   </si>
   <si>
     <t>11/042686</t>
   </si>
   <si>
     <t>647-77-000136-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (927) 048-68-08,
 ay_pravo_so_msk@rambler.ru</t>
   </si>
   <si>
     <t>644024, г. Омск, а\я 7664</t>
   </si>
   <si>
+    <t>Куракина</t>
+  </si>
+  <si>
+    <t>120/26</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>25.01.1997</t>
+  </si>
+  <si>
+    <t>гор. Энгельс Саратовская область</t>
+  </si>
+  <si>
+    <t>644933003898</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08.06.2020 - 20.08.2021 - заместитель директора ООО "Юридическая фирма "СЕБОС"
+</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Саратовская государственная юридическая академия",2019</t>
+  </si>
+  <si>
+    <t>437/3</t>
+  </si>
+  <si>
+    <t>20.12.2023</t>
+  </si>
+  <si>
+    <t>019/08</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>647-77-000365-26 от 01.06.2026</t>
+  </si>
+  <si>
+    <t>01.06.2026 - 31.05.2027</t>
+  </si>
+  <si>
+    <t>+7 (911) 134-94-10,
+anna.kurakinaa@mail.ru</t>
+  </si>
+  <si>
+    <t>193149, г. Санкт-Петербург, ул. Русановская, д.20, к.3, стр.1, кв. 287</t>
+  </si>
+  <si>
     <t>Курбанкадиева</t>
   </si>
   <si>
     <t>Марьям</t>
   </si>
   <si>
     <t>Малаахмедовна</t>
   </si>
   <si>
     <t>112/26</t>
   </si>
   <si>
     <t>23.06.1999</t>
   </si>
   <si>
     <t>Г. Избербаш республика Дагестан</t>
   </si>
   <si>
     <t>054802113110</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2024 - 01.03.2026 - заместитель генерального директора ООО "Зерно и Продукты Переработки"
 </t>
   </si>
   <si>
     <t>АОЧУ ВО "Московский финансово-юридический университет МФЮА",2021</t>
   </si>
   <si>
     <t>26.01.2024</t>
   </si>
   <si>
     <t>АК 8801</t>
   </si>
   <si>
     <t>27.02.2026</t>
   </si>
   <si>
     <t>647-77-000343-26 от 11.05.2026</t>
   </si>
   <si>
     <t>+7 (963) 297-05-02,
-Mkurbankadieva@mail.ru</t>
-[...2 lines deleted...]
-    <t>236008, Калининградская область, г. Калининград, ул.Некрасова, д 21А, кв.10</t>
+maryam.kurbankadieva@yandex.ru</t>
+  </si>
+  <si>
+    <t>236022, г.Калининград, а\я 1446</t>
   </si>
   <si>
     <t>Лаврова</t>
   </si>
   <si>
     <t>Юлия</t>
   </si>
   <si>
     <t>62/26</t>
   </si>
   <si>
     <t>25.12.1997</t>
   </si>
   <si>
     <t>667801101600</t>
   </si>
   <si>
     <t>01.09.2024</t>
   </si>
   <si>
     <t xml:space="preserve">c 01.09.2024 - заместитель директора ООО "ЛИНИЯ ПРАВА"
 </t>
   </si>
   <si>
     <t>0367612</t>
@@ -3067,142 +3211,195 @@
     <t>ГОУ ВПО "Московский государственный университет экономики, статистики",2011</t>
   </si>
   <si>
     <t>00305</t>
   </si>
   <si>
     <t>11/042687</t>
   </si>
   <si>
     <t>647-77-000124-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (953) 321-51-70,
 6117111@gmail.com</t>
   </si>
   <si>
     <t>248017, обл Калужская, г Калуга, ул Терепецкая, д 7, кв 106</t>
   </si>
   <si>
     <t>Лоборева</t>
   </si>
   <si>
     <t>Марина</t>
   </si>
   <si>
-    <t>Владимировна</t>
-[...1 lines deleted...]
-  <si>
     <t>75/26</t>
   </si>
   <si>
     <t>10.08.1987</t>
   </si>
   <si>
     <t>г. Шахты Ростовская область</t>
   </si>
   <si>
     <t>615523289614</t>
   </si>
   <si>
     <t>Трудовой договор, справка</t>
   </si>
   <si>
     <t xml:space="preserve">12.03.2020 - 15.05.2021 - Заместитель директора ООО "ЯРД"
 </t>
   </si>
   <si>
     <t>0740047</t>
   </si>
   <si>
     <t>ГОУ ВПО "Южно-Российский государственный университет экономики и сервиса",2009</t>
   </si>
   <si>
     <t>00330</t>
   </si>
   <si>
     <t>17.12.2025</t>
   </si>
   <si>
     <t>11/039450</t>
   </si>
   <si>
     <t>22.12.2023</t>
   </si>
   <si>
     <t>АУ/0020-25 от 15.12.2025</t>
   </si>
   <si>
-    <t>+7 (928) 767-01-84,
+    <t>+7 (996) 976-97-10,
 loborevamv@yandex.ru</t>
   </si>
   <si>
     <t>105094, г. Москва, а/я 28</t>
   </si>
   <si>
     <t>Логинова</t>
   </si>
   <si>
     <t>Татьяна</t>
   </si>
   <si>
     <t>53/26</t>
   </si>
   <si>
     <t>07.11.1984</t>
   </si>
   <si>
     <t>гор. Уфа</t>
   </si>
   <si>
     <t>027886471200</t>
   </si>
   <si>
     <t xml:space="preserve">27.01.2015 - 03.02.2016 - заместитель директора ООО "ЛК Активные финансы"
 </t>
   </si>
   <si>
     <t>ГОУ ВПО "Башкирский  государственный педагогический университет им. М.Акмуллы",2007</t>
   </si>
   <si>
     <t>Учитель французского языка</t>
   </si>
   <si>
     <t>133/06-25</t>
   </si>
   <si>
     <t>11/040965</t>
   </si>
   <si>
     <t>АУ/0046-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (987) 617-06-16,
 stepochka09@mail.ru</t>
   </si>
   <si>
     <t>450022, Респ Башкортостан, г Уфа, ул Степана Злобина, д 20, к 2, кв 9</t>
+  </si>
+  <si>
+    <t>Локтионов</t>
+  </si>
+  <si>
+    <t>124/26</t>
+  </si>
+  <si>
+    <t>15.03.1990</t>
+  </si>
+  <si>
+    <t>город Свердловск</t>
+  </si>
+  <si>
+    <t>230110231816</t>
+  </si>
+  <si>
+    <t>Копия ЭТК</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.11.2021 - 21.12.2022 - Заместитель директора ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПОКРОВ"
+</t>
+  </si>
+  <si>
+    <t>КМ № 64182</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВПО "Московский государственный гуманитарный университет имени М.А. Шолохова",2012</t>
+  </si>
+  <si>
+    <t>менеджер</t>
+  </si>
+  <si>
+    <t>04.08.2022</t>
+  </si>
+  <si>
+    <t>Ассоциация "Дальневосточная межрегиональная саморегулируемая организация профессиональных арбитражных управляющих"</t>
+  </si>
+  <si>
+    <t>АК 4210</t>
+  </si>
+  <si>
+    <t>14.10.2022</t>
+  </si>
+  <si>
+    <t>АУ/0009-26 от 29.06.2026</t>
+  </si>
+  <si>
+    <t>29.06.2026 - 28.06.2027</t>
+  </si>
+  <si>
+    <t>+7 (988) 136-70-09,
+an_loktionov@mail.ru</t>
+  </si>
+  <si>
+    <t>350072, г. Краснодар, ул. 40-летия Победы, д. 34, офис 708</t>
   </si>
   <si>
     <t>Лукин</t>
   </si>
   <si>
     <t>54/26</t>
   </si>
   <si>
     <t>18.06.1968</t>
   </si>
   <si>
     <t>пос. Степное Ленинский район Волгоградская область</t>
   </si>
   <si>
     <t>211900692742</t>
   </si>
   <si>
     <t xml:space="preserve">11.04.2006 - 18.05.2007 - директор МУП Ядринский БПК
 </t>
   </si>
   <si>
     <t>Академия права и управления,2001</t>
   </si>
   <si>
     <t>12.02.2018</t>
@@ -3587,61 +3784,58 @@
     <t>Ленинград</t>
   </si>
   <si>
     <t>780510599712</t>
   </si>
   <si>
     <t>Справка по месту требования, ЭТК</t>
   </si>
   <si>
     <t xml:space="preserve">19.04.2017 - 31.03.2019 - коммерческий директор ООО "Автофортуна"
 </t>
   </si>
   <si>
     <t>Санкт-Петербургский университет МВД России,1999</t>
   </si>
   <si>
     <t>436/2</t>
   </si>
   <si>
     <t>13.12.2023</t>
   </si>
   <si>
     <t>019/01</t>
   </si>
   <si>
-    <t>19.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>647-77-000359-26 от 25.05.2026</t>
   </si>
   <si>
     <t>+7 (965) 000-77-10,
-helpmax@yandex.ru</t>
-[...2 lines deleted...]
-    <t>198216, г. Санкт- Петербург, пр-кт Народного ополчения, д.39, кв.3</t>
+pam@fin78.ru</t>
+  </si>
+  <si>
+    <t>196247, Санкт-Петербург, а/я 102, Михайлов М.А.</t>
   </si>
   <si>
     <t>Михеев</t>
   </si>
   <si>
     <t>61/26</t>
   </si>
   <si>
     <t>07.03.1985</t>
   </si>
   <si>
     <t>645391850759</t>
   </si>
   <si>
     <t>выписка из ЕГРЮЛ</t>
   </si>
   <si>
     <t xml:space="preserve">c 28.09.2017 - директор ООО "ОЛИМПАВТО И КО"
 </t>
   </si>
   <si>
     <t>ГОУ ВПО "Российский государственный торгово-экономический университет",2007</t>
   </si>
   <si>
     <t>00307</t>
@@ -4176,50 +4370,91 @@
     <t>ФГБОУ ВПО "Башкирский государственный педагогический университет им. М.Акмуллы",2013</t>
   </si>
   <si>
     <t>Документовед</t>
   </si>
   <si>
     <t>№128/05-25</t>
   </si>
   <si>
     <t>19.05.2025</t>
   </si>
   <si>
     <t>11/040971</t>
   </si>
   <si>
     <t>АУ/0049-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (917) 493-35-53,
 m.piskunova@apznewlife.ru</t>
   </si>
   <si>
     <t>450103, Респ Башкортостан, г Уфа, ул Белореченская, д 3</t>
   </si>
   <si>
+    <t>Пучков</t>
+  </si>
+  <si>
+    <t>119/26</t>
+  </si>
+  <si>
+    <t>20.03.1996</t>
+  </si>
+  <si>
+    <t>с. Труновское Труновского района Ставропольского края</t>
+  </si>
+  <si>
+    <t>262104246415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.02.2023 - 11.07.2024 - заместитель директора ООО "ЮР-ПРО СК"
+</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Саратовская государственная юридическая академия",2018</t>
+  </si>
+  <si>
+    <t>431/2</t>
+  </si>
+  <si>
+    <t>25.10.2023</t>
+  </si>
+  <si>
+    <t>019/02</t>
+  </si>
+  <si>
+    <t>647-77-000366-26 от 01.06.2026</t>
+  </si>
+  <si>
+    <t>+7 (994) 299-04-40,
+puchkovfinupr26@yandex.ru</t>
+  </si>
+  <si>
+    <t>355029, г. Ставрополь, ул. Социалистическая, 1 , а/я 2927</t>
+  </si>
+  <si>
     <t>Растопин</t>
   </si>
   <si>
     <t>56/26</t>
   </si>
   <si>
     <t>26.03.1984</t>
   </si>
   <si>
     <t>пгт. Молодежное Симферопольского района Крымской области</t>
   </si>
   <si>
     <t>682965829103</t>
   </si>
   <si>
     <t xml:space="preserve">17.04.2018 - 28.03.2025 - технический директор ООО "ЭКОЛОГИЧЕСКИЙ ЦЕНТР"
 </t>
   </si>
   <si>
     <t>ГОУ ВПО "Орловская региональная академия государственной службы",2011</t>
   </si>
   <si>
     <t>00339</t>
   </si>
   <si>
@@ -4308,50 +4543,109 @@
     <t>00041</t>
   </si>
   <si>
     <t>16.03.2011</t>
   </si>
   <si>
     <t>Ассоциация "Саморегулируемая организация арбитражных управляющих "Доверие"</t>
   </si>
   <si>
     <t>11/015821</t>
   </si>
   <si>
     <t>13.07.2010</t>
   </si>
   <si>
     <t>АУ/0025-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (922) 614-44-24,
 01@vprave.online</t>
   </si>
   <si>
     <t>620027, обл Свердловская, Екатеринбург, а/я 233</t>
   </si>
   <si>
+    <t>Савин</t>
+  </si>
+  <si>
+    <t>127/26</t>
+  </si>
+  <si>
+    <t>10.07.2026</t>
+  </si>
+  <si>
+    <t>24.11.1986</t>
+  </si>
+  <si>
+    <t>гор. Свердловск</t>
+  </si>
+  <si>
+    <t>667209553491</t>
+  </si>
+  <si>
+    <t>ТК-III №6661788</t>
+  </si>
+  <si>
+    <t>05.11.2012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.12.2015 - 24.11.2022 - заместитель директора ООО "Консалтинг и аутсорсинг"
+</t>
+  </si>
+  <si>
+    <t>ВМА 0115910</t>
+  </si>
+  <si>
+    <t>ГОУ ВПО "Уральская государственная юридическая академия",2010</t>
+  </si>
+  <si>
+    <t>28.12.2021</t>
+  </si>
+  <si>
+    <t>Союз "Саморегулируемая организация арбитражных управляющих "Альянс"</t>
+  </si>
+  <si>
+    <t>АЕ 6562</t>
+  </si>
+  <si>
+    <t>25.03.2019</t>
+  </si>
+  <si>
+    <t>25108/700/26 от 22.06.2026</t>
+  </si>
+  <si>
+    <t>22.06.2026 - 21.06.2027</t>
+  </si>
+  <si>
+    <t>+7 (9122857524,
+savin-artem@ro.ru</t>
+  </si>
+  <si>
+    <t>620075, г.Екатеринбург, ул. Луначарского, д.171, кв.89</t>
+  </si>
+  <si>
     <t>Сафронов</t>
   </si>
   <si>
     <t>74/26</t>
   </si>
   <si>
     <t>08.01.1995</t>
   </si>
   <si>
     <t>с. Светлое Здвинского района Новосибирской области</t>
   </si>
   <si>
     <t>542112905628</t>
   </si>
   <si>
     <t>ТК-V №5328252</t>
   </si>
   <si>
     <t>06.10.2017</t>
   </si>
   <si>
     <t xml:space="preserve">15.11.2016 - 20.02.2018 - Заместитель директора ООО "Активные Финансы"
 </t>
   </si>
   <si>
@@ -4476,50 +4770,103 @@
   <si>
     <t xml:space="preserve">01.06.2024 - 13.08.2025 - заместитель директора ООО "Помощь заемщикам"
 </t>
   </si>
   <si>
     <t>АОЧУ ВО "Московский финансово-юридический университет МФЮА",2024</t>
   </si>
   <si>
     <t>492/1</t>
   </si>
   <si>
     <t>26.02.2026</t>
   </si>
   <si>
     <t>АК 8542</t>
   </si>
   <si>
     <t>647-77-000361-26 от 25.05.2026</t>
   </si>
   <si>
     <t>+7 (982) 386-29-67,
 Starikova.AU@yandex.ru</t>
   </si>
   <si>
     <t>610000, Кировская обл, г Киров, а/я 66</t>
+  </si>
+  <si>
+    <t>Степанов</t>
+  </si>
+  <si>
+    <t>126/26</t>
+  </si>
+  <si>
+    <t>14.04.1990</t>
+  </si>
+  <si>
+    <t>г.Ленинград</t>
+  </si>
+  <si>
+    <t>781301661334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.07.2019 - 15.01.2021 - заместитель директора ООО "Атлант"
+</t>
+  </si>
+  <si>
+    <t>КЗ № 75469</t>
+  </si>
+  <si>
+    <t>ЧОУ ВПО "Санкт-Петербургский институт экономики и управления",2012</t>
+  </si>
+  <si>
+    <t>Менеджмент организации</t>
+  </si>
+  <si>
+    <t>17.11.2025</t>
+  </si>
+  <si>
+    <t>Некоммерческое партнерство Саморегулируемая организация арбитражных управляющих "РАЗВИТИЕ"</t>
+  </si>
+  <si>
+    <t>АЕ 8669</t>
+  </si>
+  <si>
+    <t>05.08.2019</t>
+  </si>
+  <si>
+    <t>647-77-000402-26 от 10.07.2026</t>
+  </si>
+  <si>
+    <t>10.07.2026 - 09.07.2027</t>
+  </si>
+  <si>
+    <t>+7 (981) 755-38-34,
+temocnello@gmail.com</t>
+  </si>
+  <si>
+    <t>196240, г. Санкт-Петербург, Московский район, ул. Варшавская, д.73, лит.А, кв. 131</t>
   </si>
   <si>
     <t>Степанова</t>
   </si>
   <si>
     <t>110/26</t>
   </si>
   <si>
     <t>24.12.2000</t>
   </si>
   <si>
     <t>гор. Соликамск Пермской обл.</t>
   </si>
   <si>
     <t>591903622510</t>
   </si>
   <si>
     <t xml:space="preserve">23.09.2024 - 25.10.2025 - заместитель директора ООО "АС-Консалтинг"
 </t>
   </si>
   <si>
     <t>106604 0024032</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Уральский государственный юридический университет имени В.Ф. Яковлева",2024</t>
@@ -4753,50 +5100,109 @@
   </si>
   <si>
     <t xml:space="preserve">30.03.2017 - 27.08.2018 - Директор по операционным вопросам ООО "ПРОПЕРТИ РЕНТ"
 </t>
   </si>
   <si>
     <t>ФГОУ ВПО "Вятская государственная сельскохозяйственная академия",2010</t>
   </si>
   <si>
     <t>00310</t>
   </si>
   <si>
     <t>11/042757</t>
   </si>
   <si>
     <t>647-77-000094-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (951) 157-01-18,
 a.temnikova.a@mail.ru</t>
   </si>
   <si>
     <t>309503, обл Белгородская, г Старый Оскол, мкр Восточный, д 12, кв 245</t>
   </si>
   <si>
+    <t>Теплухин</t>
+  </si>
+  <si>
+    <t>Федор</t>
+  </si>
+  <si>
+    <t>Михайлович</t>
+  </si>
+  <si>
+    <t>121/26</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>29.01.1971</t>
+  </si>
+  <si>
+    <t>город Москва</t>
+  </si>
+  <si>
+    <t>772900243902</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.07.2024 - 10.11.2025 - генеральный директор ООО "А.БАНКРОТСТВО"
+</t>
+  </si>
+  <si>
+    <t>ЭВ №436945</t>
+  </si>
+  <si>
+    <t>Московский энергетический институт (Технический университет),1995</t>
+  </si>
+  <si>
+    <t>Инженер-радиофизика</t>
+  </si>
+  <si>
+    <t>397/2</t>
+  </si>
+  <si>
+    <t>13.01.2023</t>
+  </si>
+  <si>
+    <t>АК 8785</t>
+  </si>
+  <si>
+    <t>647-77-000374-26 от 03.06.2026</t>
+  </si>
+  <si>
+    <t>03.06.2026 - 02.06.2027</t>
+  </si>
+  <si>
+    <t>+7 (985) 210-61-43,
+fmteplukhin@yandex.ru</t>
+  </si>
+  <si>
+    <t>108809, г. Москва, пос. Толстопальцево, ул. Пушкина, д.25, кв.2</t>
+  </si>
+  <si>
     <t>Терентьев</t>
   </si>
   <si>
     <t>82/26</t>
   </si>
   <si>
     <t>19.03.1978</t>
   </si>
   <si>
     <t>г. Уфа БАССР</t>
   </si>
   <si>
     <t>027813422318</t>
   </si>
   <si>
     <t xml:space="preserve">21.01.2015 - 07.04.2021 - Директор ООО "ЛК Активные финансы"
 </t>
   </si>
   <si>
     <t>ФГБОУ ВПО "Российский государственный торгово-экономический университет",2013</t>
   </si>
   <si>
     <t>00315</t>
   </si>
   <si>
@@ -4902,53 +5308,50 @@
   <si>
     <t>+7 (987) 607-94-34,
 Kostomarova.alen@mail.ru</t>
   </si>
   <si>
     <t>450501, Респ Башкортостан, р-н Уфимский, с Булгаково, ул Уфимская, д 43</t>
   </si>
   <si>
     <t>Улитин</t>
   </si>
   <si>
     <t>106/26</t>
   </si>
   <si>
     <t>26.02.1995</t>
   </si>
   <si>
     <t>Гор. Саратов</t>
   </si>
   <si>
     <t>645323647734</t>
   </si>
   <si>
     <t xml:space="preserve">05.07.2019 - 07.07.2020 - заместитель директора ООО "Проперти Рент"
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>ФГБОУ ВО "Саратовская государственная юридическая академия",2019</t>
   </si>
   <si>
     <t>23.05.2025</t>
   </si>
   <si>
     <t>АК 6781</t>
   </si>
   <si>
     <t>11.04.2025</t>
   </si>
   <si>
     <t>647-77-000298-26 от 16.03.2026</t>
   </si>
   <si>
     <t>16.03.2026 - 15.03.2027</t>
   </si>
   <si>
     <t>+7 (937) 144-46-76,
 ulitin_arbitr@mail.ru</t>
   </si>
   <si>
     <t>410012, г. Саратов, Театральная площадь, д 9., оф. 75.</t>
   </si>
   <si>
     <t>Фадеева</t>
@@ -5277,50 +5680,112 @@
   </si>
   <si>
     <t>АНО ВПО "Московский гуманитарно- экономический институт",2010</t>
   </si>
   <si>
     <t>03247</t>
   </si>
   <si>
     <t>25.08.2025</t>
   </si>
   <si>
     <t>11/042711</t>
   </si>
   <si>
     <t>АУ/0027-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (981) 351-98-68,
 +7 (911) 383-91-28,
 olga-chervonoshapka@yandex.ru</t>
   </si>
   <si>
     <t>182115, Псковская область город Великие Луки а/я 960</t>
   </si>
   <si>
+    <t>Чертухин</t>
+  </si>
+  <si>
+    <t>Виктор</t>
+  </si>
+  <si>
+    <t>130/26</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>29.12.1976</t>
+  </si>
+  <si>
+    <t>г.Камышин Волгоградская область</t>
+  </si>
+  <si>
+    <t>343603138488</t>
+  </si>
+  <si>
+    <t>ВЫПИСКА из ЕГРЮЛ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.12.2005 - 25.01.2018 - Ликвидатор МУНИЦИПАЛЬНОЕ УЧРЕЖДЕНИЕ АДМИНИСТРАЦИЯ ЧУХОНАСТОВСКОГО СЕЛЬСОВЕТА
+</t>
+  </si>
+  <si>
+    <t>ДВС 1780118</t>
+  </si>
+  <si>
+    <t>СГАП (Саратовская государственная академия права),2003</t>
+  </si>
+  <si>
+    <t>02.08.2023</t>
+  </si>
+  <si>
+    <t>Ассоциация "Региональная саморегулируемая организация профессиональных арбитражных управляющих"</t>
+  </si>
+  <si>
+    <t>АК 4819</t>
+  </si>
+  <si>
+    <t>23.06.2023</t>
+  </si>
+  <si>
+    <t>ООО СК "АСКОР" (109263, г. Москва, улица Чистова, дом 24А, помещение 7, лицензия СЛ № 3767 от 02.03.2018, контакты: 8 (495) 984-21-06, mail@askorst.ru)</t>
+  </si>
+  <si>
+    <t>АУ 15787/2025/16 от 21.08.2025</t>
+  </si>
+  <si>
+    <t>21.08.2025 - 20.08.2026</t>
+  </si>
+  <si>
+    <t>+7 (902) 658-48-32,
+ur91@yandex.ru</t>
+  </si>
+  <si>
+    <t>403886, Россия, Волгоградская обл, г Камышин, мкр 6-й, д.2 а/я-203</t>
+  </si>
+  <si>
     <t>Чупин</t>
   </si>
   <si>
     <t>Сергей</t>
   </si>
   <si>
     <t>111/26</t>
   </si>
   <si>
     <t>13.11.1963</t>
   </si>
   <si>
     <t>г. Иркутск</t>
   </si>
   <si>
     <t>380800405855</t>
   </si>
   <si>
     <t xml:space="preserve">08.04.2018 - 26.07.2022 - Директор ООО  "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЕСТЬ РЕШЕНИЕ"
 </t>
   </si>
   <si>
     <t>ЦВ № 387528</t>
   </si>
   <si>
@@ -5648,50 +6113,103 @@
   <si>
     <t xml:space="preserve">10.06.2021 - 11.08.2025 - генеральный директор ООО "ЦИФРОВОЕ АГЕНСТВО "ТЕРРА-БАЙТ"
 </t>
   </si>
   <si>
     <t>Тобольский государственный педагогический университет Д.И. Менделеева,1998</t>
   </si>
   <si>
     <t>Учитель физической культуры</t>
   </si>
   <si>
     <t>00333</t>
   </si>
   <si>
     <t>11/042916</t>
   </si>
   <si>
     <t>647-77-000139-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (922) 264-88-39,
 shkiliov@mail.ru</t>
   </si>
   <si>
     <t>625016, обл Тюменская, г Тюмень, ул 30 лет Победы, д 60, кв 103</t>
+  </si>
+  <si>
+    <t>Щанкин</t>
+  </si>
+  <si>
+    <t>129/26</t>
+  </si>
+  <si>
+    <t>02.06.1984</t>
+  </si>
+  <si>
+    <t>гор.Саранск</t>
+  </si>
+  <si>
+    <t>132611306090</t>
+  </si>
+  <si>
+    <t>ТК-VII №1147711</t>
+  </si>
+  <si>
+    <t>02.09.1984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.01.2020 - 31.01.2025 - заместитель генерального директора ООО "ТМДЕКС"
+</t>
+  </si>
+  <si>
+    <t>ВСГ 0605207</t>
+  </si>
+  <si>
+    <t>ГОУ ВПО "Волгоградская академия Министерства внутренних дел Российской Федерации",2006</t>
+  </si>
+  <si>
+    <t>28.12.2024</t>
+  </si>
+  <si>
+    <t>АК 4792</t>
+  </si>
+  <si>
+    <t>17.05.2024</t>
+  </si>
+  <si>
+    <t>ОАУ №21550/700/26 от 21.02.2026</t>
+  </si>
+  <si>
+    <t>21.02.2026 - 20.02.2027</t>
+  </si>
+  <si>
+    <t>+7 (927) 177-05-35,
+shchankinsa@gmail.com</t>
+  </si>
+  <si>
+    <t>430005, Респ. Мордовия, г. Саранск, ул. Большевистская, д. 31, а/я - 18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0\ _₽"/>
   </numFmts>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -8399,182 +8917,182 @@
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
       <c r="AL20" s="13"/>
       <c r="AM20" s="13"/>
       <c r="AN20" s="13"/>
       <c r="AO20" s="13"/>
       <c r="AP20" s="13"/>
     </row>
     <row r="21" spans="1:62" customHeight="1" ht="100">
       <c r="A21" s="13">
         <v>19</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>366</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>367</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>368</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>369</v>
       </c>
       <c r="F21" s="13" t="s">
-        <v>52</v>
+        <v>370</v>
       </c>
       <c r="G21" s="13"/>
       <c r="H21" s="13" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>226</v>
+        <v>372</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="N21" s="13" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="O21" s="13" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="P21" s="13" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>89</v>
       </c>
       <c r="R21" s="13"/>
       <c r="S21" s="13" t="s">
-        <v>375</v>
+        <v>90</v>
       </c>
       <c r="T21" s="13" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="U21" s="13" t="s">
-        <v>247</v>
+        <v>92</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W21" s="13" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="X21" s="13" t="s">
-        <v>200</v>
+        <v>94</v>
       </c>
       <c r="Y21" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z21" s="13" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="AA21" s="13" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="AB21" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC21" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD21" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE21" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF21" s="13" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AG21" s="13" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="AH21" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI21" s="13"/>
       <c r="AJ21" s="13"/>
       <c r="AK21" s="13"/>
       <c r="AL21" s="13"/>
       <c r="AM21" s="13"/>
       <c r="AN21" s="13"/>
       <c r="AO21" s="13"/>
       <c r="AP21" s="13"/>
     </row>
     <row r="22" spans="1:62" customHeight="1" ht="100">
       <c r="A22" s="13">
         <v>20</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>121</v>
+        <v>383</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E22" s="13" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="13"/>
       <c r="H22" s="13" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>385</v>
+        <v>226</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="N22" s="13" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="O22" s="13" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="P22" s="13" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="Q22" s="13" t="s">
-        <v>390</v>
+        <v>89</v>
       </c>
       <c r="R22" s="13"/>
       <c r="S22" s="13" t="s">
         <v>391</v>
       </c>
       <c r="T22" s="13" t="s">
         <v>392</v>
       </c>
       <c r="U22" s="13" t="s">
         <v>247</v>
       </c>
       <c r="V22" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W22" s="13" t="s">
         <v>393</v>
       </c>
       <c r="X22" s="13" t="s">
         <v>200</v>
       </c>
       <c r="Y22" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z22" s="13" t="s">
         <v>394</v>
@@ -8598,2389 +9116,2389 @@
         <v>395</v>
       </c>
       <c r="AG22" s="13" t="s">
         <v>396</v>
       </c>
       <c r="AH22" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI22" s="13"/>
       <c r="AJ22" s="13"/>
       <c r="AK22" s="13"/>
       <c r="AL22" s="13"/>
       <c r="AM22" s="13"/>
       <c r="AN22" s="13"/>
       <c r="AO22" s="13"/>
       <c r="AP22" s="13"/>
     </row>
     <row r="23" spans="1:62" customHeight="1" ht="100">
       <c r="A23" s="13">
         <v>21</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>397</v>
       </c>
       <c r="C23" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D23" s="13" t="s">
         <v>398</v>
       </c>
-      <c r="D23" s="13" t="s">
+      <c r="E23" s="13" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="13"/>
       <c r="H23" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="I23" s="13" t="s">
         <v>401</v>
       </c>
-      <c r="I23" s="13" t="s">
+      <c r="J23" s="13" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N23" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="O23" s="13" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>2780387</v>
       </c>
       <c r="P23" s="13" t="s">
         <v>405</v>
       </c>
       <c r="Q23" s="13" t="s">
         <v>406</v>
       </c>
       <c r="R23" s="13"/>
       <c r="S23" s="13" t="s">
         <v>407</v>
       </c>
       <c r="T23" s="13" t="s">
-        <v>246</v>
+        <v>408</v>
       </c>
       <c r="U23" s="13" t="s">
         <v>247</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W23" s="13" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="X23" s="13" t="s">
         <v>200</v>
       </c>
       <c r="Y23" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z23" s="13" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="AA23" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB23" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC23" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD23" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE23" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF23" s="13" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="AG23" s="13" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="AH23" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI23" s="13"/>
       <c r="AJ23" s="13"/>
       <c r="AK23" s="13"/>
       <c r="AL23" s="13"/>
       <c r="AM23" s="13"/>
       <c r="AN23" s="13"/>
       <c r="AO23" s="13"/>
       <c r="AP23" s="13"/>
     </row>
     <row r="24" spans="1:62" customHeight="1" ht="100">
       <c r="A24" s="13">
         <v>22</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>347</v>
+        <v>414</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E24" s="13" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="13"/>
       <c r="H24" s="13" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>417</v>
-[...4 lines deleted...]
-      <c r="L24" s="13" t="s">
         <v>419</v>
       </c>
-      <c r="M24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N24" s="13" t="s">
         <v>420</v>
       </c>
-      <c r="O24" s="13" t="s">
+      <c r="O24" s="13">
+        <v>2780387</v>
+      </c>
+      <c r="P24" s="13" t="s">
         <v>421</v>
       </c>
-      <c r="P24" s="13" t="s">
+      <c r="Q24" s="13" t="s">
         <v>422</v>
       </c>
-      <c r="Q24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R24" s="13"/>
-      <c r="S24" s="13">
-        <v>756</v>
+      <c r="S24" s="13" t="s">
+        <v>423</v>
       </c>
       <c r="T24" s="13" t="s">
-        <v>423</v>
+        <v>246</v>
       </c>
       <c r="U24" s="13" t="s">
-        <v>424</v>
+        <v>247</v>
       </c>
       <c r="V24" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W24" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="X24" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="Y24" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z24" s="13" t="s">
         <v>425</v>
       </c>
-      <c r="X24" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AA24" s="13" t="s">
-        <v>428</v>
+        <v>69</v>
       </c>
       <c r="AB24" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC24" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD24" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE24" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF24" s="13" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="AG24" s="13" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="AH24" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI24" s="13"/>
       <c r="AJ24" s="13"/>
       <c r="AK24" s="13"/>
       <c r="AL24" s="13"/>
       <c r="AM24" s="13"/>
       <c r="AN24" s="13"/>
       <c r="AO24" s="13"/>
       <c r="AP24" s="13"/>
     </row>
     <row r="25" spans="1:62" customHeight="1" ht="100">
       <c r="A25" s="13">
         <v>23</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>432</v>
+        <v>347</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="E25" s="13" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G25" s="13"/>
       <c r="H25" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="K25" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="L25" s="13" t="s">
         <v>435</v>
       </c>
-      <c r="I25" s="13" t="s">
+      <c r="M25" s="13"/>
+      <c r="N25" s="13" t="s">
         <v>436</v>
       </c>
-      <c r="J25" s="13" t="s">
+      <c r="O25" s="13" t="s">
         <v>437</v>
       </c>
-      <c r="K25" s="13"/>
-[...4 lines deleted...]
-      <c r="N25" s="13" t="s">
+      <c r="P25" s="13" t="s">
         <v>438</v>
       </c>
-      <c r="O25" s="13" t="s">
+      <c r="Q25" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="R25" s="13"/>
+      <c r="S25" s="13">
+        <v>756</v>
+      </c>
+      <c r="T25" s="13" t="s">
         <v>439</v>
       </c>
-      <c r="P25" s="13" t="s">
+      <c r="U25" s="13" t="s">
         <v>440</v>
-      </c>
-[...11 lines deleted...]
-        <v>442</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W25" s="13" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="X25" s="13" t="s">
-        <v>66</v>
+        <v>442</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z25" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="AA25" s="13" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC25" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD25" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE25" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF25" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="AG25" s="13" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="AH25" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI25" s="13"/>
       <c r="AJ25" s="13"/>
       <c r="AK25" s="13"/>
       <c r="AL25" s="13"/>
       <c r="AM25" s="13"/>
       <c r="AN25" s="13"/>
       <c r="AO25" s="13"/>
       <c r="AP25" s="13"/>
     </row>
     <row r="26" spans="1:62" customHeight="1" ht="100">
       <c r="A26" s="13">
         <v>24</v>
       </c>
       <c r="B26" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="C26" s="13" t="s">
         <v>448</v>
       </c>
-      <c r="C26" s="13" t="s">
+      <c r="D26" s="13" t="s">
         <v>449</v>
       </c>
-      <c r="D26" s="13" t="s">
+      <c r="E26" s="13" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G26" s="13"/>
       <c r="H26" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="I26" s="13" t="s">
         <v>452</v>
       </c>
-      <c r="I26" s="13" t="s">
+      <c r="J26" s="13" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="N26" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="O26" s="13" t="s">
         <v>455</v>
       </c>
-      <c r="N26" s="13" t="s">
+      <c r="P26" s="13" t="s">
         <v>456</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
       <c r="Q26" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R26" s="13"/>
       <c r="S26" s="13" t="s">
-        <v>459</v>
+        <v>112</v>
       </c>
       <c r="T26" s="13" t="s">
-        <v>327</v>
+        <v>457</v>
       </c>
       <c r="U26" s="13" t="s">
-        <v>215</v>
+        <v>458</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W26" s="13" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="X26" s="13" t="s">
-        <v>217</v>
+        <v>66</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z26" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="AA26" s="13" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC26" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD26" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE26" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF26" s="13" t="s">
         <v>462</v>
       </c>
       <c r="AG26" s="13" t="s">
         <v>463</v>
       </c>
       <c r="AH26" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
       <c r="AL26" s="13"/>
       <c r="AM26" s="13"/>
       <c r="AN26" s="13"/>
       <c r="AO26" s="13"/>
       <c r="AP26" s="13"/>
     </row>
     <row r="27" spans="1:62" customHeight="1" ht="100">
       <c r="A27" s="13">
         <v>25</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>464</v>
       </c>
       <c r="C27" s="13" t="s">
-        <v>268</v>
+        <v>465</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>269</v>
+        <v>466</v>
       </c>
       <c r="E27" s="13" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="13"/>
       <c r="H27" s="13" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>468</v>
-[...3 lines deleted...]
-      </c>
+        <v>470</v>
+      </c>
+      <c r="K27" s="13"/>
       <c r="L27" s="13"/>
-      <c r="M27" s="13"/>
+      <c r="M27" s="13" t="s">
+        <v>471</v>
+      </c>
       <c r="N27" s="13" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>59968</v>
+        <v>472</v>
+      </c>
+      <c r="O27" s="13" t="s">
+        <v>473</v>
       </c>
       <c r="P27" s="13" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="Q27" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R27" s="13"/>
-      <c r="S27" s="13">
-        <v>486</v>
+      <c r="S27" s="13" t="s">
+        <v>475</v>
       </c>
       <c r="T27" s="13" t="s">
-        <v>472</v>
+        <v>327</v>
       </c>
       <c r="U27" s="13" t="s">
-        <v>63</v>
+        <v>215</v>
       </c>
       <c r="V27" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W27" s="13" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="X27" s="13" t="s">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="Y27" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z27" s="13" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="AA27" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB27" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC27" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD27" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE27" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF27" s="13" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="AG27" s="13" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="AH27" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI27" s="13"/>
       <c r="AJ27" s="13"/>
       <c r="AK27" s="13"/>
       <c r="AL27" s="13"/>
       <c r="AM27" s="13"/>
       <c r="AN27" s="13"/>
       <c r="AO27" s="13"/>
       <c r="AP27" s="13"/>
     </row>
     <row r="28" spans="1:62" customHeight="1" ht="100">
       <c r="A28" s="13">
         <v>26</v>
       </c>
       <c r="B28" s="13" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>478</v>
+        <v>268</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>154</v>
+        <v>269</v>
       </c>
       <c r="E28" s="13" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G28" s="13"/>
       <c r="H28" s="13" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="K28" s="13" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>485</v>
+      </c>
+      <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="13" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="O28" s="13">
         <v>59968</v>
       </c>
       <c r="P28" s="13" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="Q28" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R28" s="13"/>
-      <c r="S28" s="13" t="s">
+      <c r="S28" s="13">
         <v>486</v>
       </c>
       <c r="T28" s="13" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="U28" s="13" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W28" s="13" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="X28" s="13" t="s">
-        <v>489</v>
+        <v>148</v>
       </c>
       <c r="Y28" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>490</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC28" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD28" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE28" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF28" s="13" t="s">
         <v>491</v>
       </c>
       <c r="AG28" s="13" t="s">
         <v>492</v>
       </c>
       <c r="AH28" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI28" s="13"/>
       <c r="AJ28" s="13"/>
       <c r="AK28" s="13"/>
       <c r="AL28" s="13"/>
       <c r="AM28" s="13"/>
       <c r="AN28" s="13"/>
       <c r="AO28" s="13"/>
       <c r="AP28" s="13"/>
     </row>
     <row r="29" spans="1:62" customHeight="1" ht="100">
       <c r="A29" s="13">
         <v>27</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>493</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>494</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>191</v>
+        <v>154</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>495</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G29" s="13"/>
       <c r="H29" s="13" t="s">
         <v>496</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>497</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>498</v>
       </c>
-      <c r="K29" s="13"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K29" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="L29" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="M29" s="13"/>
       <c r="N29" s="13" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="O29" s="13">
-        <v>2990840</v>
+        <v>59968</v>
       </c>
       <c r="P29" s="13" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="Q29" s="13" t="s">
-        <v>501</v>
+        <v>60</v>
       </c>
       <c r="R29" s="13"/>
       <c r="S29" s="13" t="s">
         <v>502</v>
       </c>
       <c r="T29" s="13" t="s">
-        <v>163</v>
+        <v>503</v>
       </c>
       <c r="U29" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W29" s="13" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="X29" s="13" t="s">
-        <v>217</v>
+        <v>505</v>
       </c>
       <c r="Y29" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z29" s="13" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC29" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD29" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE29" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF29" s="13" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="AG29" s="13" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="AH29" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI29" s="13"/>
       <c r="AJ29" s="13"/>
       <c r="AK29" s="13"/>
       <c r="AL29" s="13"/>
       <c r="AM29" s="13"/>
       <c r="AN29" s="13"/>
       <c r="AO29" s="13"/>
       <c r="AP29" s="13"/>
     </row>
     <row r="30" spans="1:62" customHeight="1" ht="100">
       <c r="A30" s="13">
         <v>28</v>
       </c>
       <c r="B30" s="13" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="E30" s="13" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F30" s="13" t="s">
-        <v>510</v>
+        <v>52</v>
       </c>
       <c r="G30" s="13"/>
       <c r="H30" s="13" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13" t="s">
-        <v>455</v>
+        <v>56</v>
       </c>
       <c r="N30" s="13" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="O30" s="13" t="s">
         <v>515</v>
+      </c>
+      <c r="O30" s="13">
+        <v>2990840</v>
       </c>
       <c r="P30" s="13" t="s">
         <v>516</v>
       </c>
       <c r="Q30" s="13" t="s">
         <v>517</v>
       </c>
       <c r="R30" s="13"/>
       <c r="S30" s="13" t="s">
-        <v>90</v>
+        <v>518</v>
       </c>
       <c r="T30" s="13" t="s">
-        <v>518</v>
+        <v>163</v>
       </c>
       <c r="U30" s="13" t="s">
-        <v>519</v>
+        <v>114</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W30" s="13" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="X30" s="13" t="s">
-        <v>521</v>
+        <v>217</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z30" s="13" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="AA30" s="13" t="s">
-        <v>523</v>
+        <v>69</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC30" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD30" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE30" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF30" s="13" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="AG30" s="13" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="AH30" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI30" s="13"/>
       <c r="AJ30" s="13"/>
       <c r="AK30" s="13"/>
       <c r="AL30" s="13"/>
       <c r="AM30" s="13"/>
       <c r="AN30" s="13"/>
       <c r="AO30" s="13"/>
       <c r="AP30" s="13"/>
     </row>
     <row r="31" spans="1:62" customHeight="1" ht="100">
       <c r="A31" s="13">
         <v>29</v>
       </c>
       <c r="B31" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>525</v>
+      </c>
+      <c r="F31" s="13" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G31" s="13"/>
       <c r="H31" s="13" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
       <c r="N31" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="O31" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="P31" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="Q31" s="13" t="s">
         <v>533</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="R31" s="13"/>
       <c r="S31" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="T31" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="U31" s="13" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W31" s="13" t="s">
+        <v>536</v>
+      </c>
+      <c r="X31" s="13" t="s">
         <v>537</v>
       </c>
-      <c r="X31" s="13" t="s">
+      <c r="Y31" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z31" s="13" t="s">
         <v>538</v>
       </c>
-      <c r="Y31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Z31" s="13" t="s">
+      <c r="AA31" s="13" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="AB31" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC31" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD31" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE31" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF31" s="13" t="s">
         <v>540</v>
       </c>
       <c r="AG31" s="13" t="s">
         <v>541</v>
       </c>
       <c r="AH31" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI31" s="13"/>
       <c r="AJ31" s="13"/>
       <c r="AK31" s="13"/>
       <c r="AL31" s="13"/>
       <c r="AM31" s="13"/>
       <c r="AN31" s="13"/>
       <c r="AO31" s="13"/>
       <c r="AP31" s="13"/>
     </row>
     <row r="32" spans="1:62" customHeight="1" ht="100">
       <c r="A32" s="13">
         <v>30</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>542</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>121</v>
+        <v>543</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>138</v>
+        <v>544</v>
       </c>
       <c r="E32" s="13" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G32" s="13"/>
       <c r="H32" s="13" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13" t="s">
-        <v>56</v>
+        <v>471</v>
       </c>
       <c r="N32" s="13" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="O32" s="13">
-        <v>5178652</v>
+        <v>52437</v>
       </c>
       <c r="P32" s="13" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="Q32" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R32" s="13"/>
       <c r="S32" s="13" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="T32" s="13" t="s">
-        <v>113</v>
+        <v>552</v>
       </c>
       <c r="U32" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V32" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W32" s="13" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="X32" s="13" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="Y32" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z32" s="13" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="AA32" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB32" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC32" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD32" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE32" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF32" s="13" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="AG32" s="13" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="AH32" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI32" s="13"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
       <c r="AN32" s="13"/>
       <c r="AO32" s="13"/>
       <c r="AP32" s="13"/>
     </row>
     <row r="33" spans="1:62" customHeight="1" ht="100">
       <c r="A33" s="13">
         <v>31</v>
       </c>
       <c r="B33" s="13" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="C33" s="13" t="s">
-        <v>556</v>
+        <v>121</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>557</v>
+        <v>138</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G33" s="13"/>
       <c r="H33" s="13" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>226</v>
+        <v>561</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N33" s="13" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>563</v>
+      </c>
+      <c r="O33" s="13">
+        <v>5178652</v>
       </c>
       <c r="P33" s="13" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="Q33" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R33" s="13"/>
       <c r="S33" s="13" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="T33" s="13" t="s">
-        <v>565</v>
+        <v>113</v>
       </c>
       <c r="U33" s="13" t="s">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="V33" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>566</v>
       </c>
       <c r="X33" s="13" t="s">
-        <v>166</v>
+        <v>567</v>
       </c>
       <c r="Y33" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z33" s="13" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC33" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD33" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE33" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF33" s="13" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="AG33" s="13" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="AH33" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI33" s="13"/>
       <c r="AJ33" s="13"/>
       <c r="AK33" s="13"/>
       <c r="AL33" s="13"/>
       <c r="AM33" s="13"/>
       <c r="AN33" s="13"/>
       <c r="AO33" s="13"/>
       <c r="AP33" s="13"/>
     </row>
     <row r="34" spans="1:62" customHeight="1" ht="100">
       <c r="A34" s="13">
         <v>32</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C34" s="13" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E34" s="13" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G34" s="13"/>
       <c r="H34" s="13" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>226</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N34" s="13" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>57113</v>
+        <v>577</v>
+      </c>
+      <c r="O34" s="13" t="s">
+        <v>578</v>
       </c>
       <c r="P34" s="13" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="Q34" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R34" s="13"/>
       <c r="S34" s="13" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="T34" s="13" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="U34" s="13" t="s">
         <v>164</v>
       </c>
       <c r="V34" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W34" s="13" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="X34" s="13" t="s">
         <v>166</v>
       </c>
       <c r="Y34" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z34" s="13" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="AA34" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB34" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD34" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE34" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF34" s="13" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="AG34" s="13" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="AH34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI34" s="13"/>
       <c r="AJ34" s="13"/>
       <c r="AK34" s="13"/>
       <c r="AL34" s="13"/>
       <c r="AM34" s="13"/>
       <c r="AN34" s="13"/>
       <c r="AO34" s="13"/>
       <c r="AP34" s="13"/>
     </row>
     <row r="35" spans="1:62" customHeight="1" ht="100">
       <c r="A35" s="13">
         <v>33</v>
       </c>
       <c r="B35" s="13" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>102</v>
+        <v>588</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G35" s="13"/>
       <c r="H35" s="13" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>588</v>
+        <v>226</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
-      <c r="M35" s="13"/>
+      <c r="M35" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N35" s="13" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="O35" s="13">
-        <v>3761552</v>
+        <v>57113</v>
       </c>
       <c r="P35" s="13" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="Q35" s="13" t="s">
-        <v>406</v>
+        <v>60</v>
       </c>
       <c r="R35" s="13"/>
       <c r="S35" s="13" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="T35" s="13" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="U35" s="13" t="s">
-        <v>594</v>
+        <v>164</v>
       </c>
       <c r="V35" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W35" s="13" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="X35" s="13" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z35" s="13" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC35" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD35" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE35" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF35" s="13" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="AG35" s="13" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="AH35" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI35" s="13"/>
       <c r="AJ35" s="13"/>
       <c r="AK35" s="13"/>
       <c r="AL35" s="13"/>
       <c r="AM35" s="13"/>
       <c r="AN35" s="13"/>
       <c r="AO35" s="13"/>
       <c r="AP35" s="13"/>
     </row>
     <row r="36" spans="1:62" customHeight="1" ht="100">
       <c r="A36" s="13">
         <v>34</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>601</v>
+        <v>102</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>602</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G36" s="13"/>
       <c r="H36" s="13" t="s">
         <v>603</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>604</v>
       </c>
       <c r="J36" s="13" t="s">
         <v>605</v>
       </c>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
-      <c r="M36" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M36" s="13"/>
       <c r="N36" s="13" t="s">
         <v>606</v>
       </c>
       <c r="O36" s="13">
-        <v>5593592</v>
+        <v>3761552</v>
       </c>
       <c r="P36" s="13" t="s">
         <v>607</v>
       </c>
       <c r="Q36" s="13" t="s">
-        <v>501</v>
+        <v>422</v>
       </c>
       <c r="R36" s="13"/>
       <c r="S36" s="13" t="s">
         <v>608</v>
       </c>
       <c r="T36" s="13" t="s">
         <v>609</v>
       </c>
       <c r="U36" s="13" t="s">
         <v>610</v>
       </c>
       <c r="V36" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>611</v>
       </c>
       <c r="X36" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y36" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z36" s="13" t="s">
         <v>612</v>
-      </c>
-[...4 lines deleted...]
-        <v>613</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC36" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD36" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE36" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF36" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="AG36" s="13" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="AH36" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI36" s="13"/>
       <c r="AJ36" s="13"/>
       <c r="AK36" s="13"/>
       <c r="AL36" s="13"/>
       <c r="AM36" s="13"/>
       <c r="AN36" s="13"/>
       <c r="AO36" s="13"/>
       <c r="AP36" s="13"/>
     </row>
     <row r="37" spans="1:62" customHeight="1" ht="100">
       <c r="A37" s="13">
         <v>35</v>
       </c>
       <c r="B37" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="C37" s="13" t="s">
         <v>616</v>
       </c>
-      <c r="C37" s="13" t="s">
+      <c r="D37" s="13" t="s">
         <v>617</v>
       </c>
-      <c r="D37" s="13" t="s">
+      <c r="E37" s="13" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G37" s="13"/>
       <c r="H37" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="I37" s="13" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>621</v>
       </c>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
-      <c r="M37" s="13"/>
+      <c r="M37" s="13" t="s">
+        <v>471</v>
+      </c>
       <c r="N37" s="13" t="s">
         <v>622</v>
       </c>
-      <c r="O37" s="13" t="s">
+      <c r="O37" s="13">
+        <v>5593592</v>
+      </c>
+      <c r="P37" s="13" t="s">
         <v>623</v>
       </c>
-      <c r="P37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q37" s="13" t="s">
-        <v>146</v>
+        <v>517</v>
       </c>
       <c r="R37" s="13"/>
       <c r="S37" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="T37" s="13" t="s">
         <v>625</v>
       </c>
-      <c r="T37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U37" s="13" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W37" s="13" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="X37" s="13" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z37" s="13" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="AA37" s="13" t="s">
-        <v>629</v>
+        <v>69</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC37" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD37" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE37" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF37" s="13" t="s">
         <v>630</v>
       </c>
       <c r="AG37" s="13" t="s">
         <v>631</v>
       </c>
       <c r="AH37" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI37" s="13"/>
       <c r="AJ37" s="13"/>
       <c r="AK37" s="13"/>
       <c r="AL37" s="13"/>
       <c r="AM37" s="13"/>
       <c r="AN37" s="13"/>
       <c r="AO37" s="13"/>
       <c r="AP37" s="13"/>
     </row>
     <row r="38" spans="1:62" customHeight="1" ht="100">
       <c r="A38" s="13">
         <v>36</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>632</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>508</v>
+        <v>633</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>601</v>
+        <v>634</v>
       </c>
       <c r="E38" s="13" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G38" s="13"/>
       <c r="H38" s="13" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>226</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
-      <c r="M38" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M38" s="13"/>
       <c r="N38" s="13" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>1609326</v>
+        <v>638</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>639</v>
       </c>
       <c r="P38" s="13" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="Q38" s="13" t="s">
-        <v>198</v>
+        <v>146</v>
       </c>
       <c r="R38" s="13"/>
       <c r="S38" s="13" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="T38" s="13" t="s">
-        <v>640</v>
+        <v>131</v>
       </c>
       <c r="U38" s="13" t="s">
-        <v>63</v>
+        <v>626</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W38" s="13" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="X38" s="13" t="s">
-        <v>148</v>
+        <v>643</v>
       </c>
       <c r="Y38" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z38" s="13" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="AA38" s="13" t="s">
-        <v>69</v>
+        <v>645</v>
       </c>
       <c r="AB38" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC38" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD38" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE38" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF38" s="13" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="AG38" s="13" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="AH38" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI38" s="13"/>
       <c r="AJ38" s="13"/>
       <c r="AK38" s="13"/>
       <c r="AL38" s="13"/>
       <c r="AM38" s="13"/>
       <c r="AN38" s="13"/>
       <c r="AO38" s="13"/>
       <c r="AP38" s="13"/>
     </row>
     <row r="39" spans="1:62" customHeight="1" ht="100">
       <c r="A39" s="13">
         <v>37</v>
       </c>
       <c r="B39" s="13" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>646</v>
+        <v>524</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>318</v>
+        <v>617</v>
       </c>
       <c r="E39" s="13" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G39" s="13"/>
       <c r="H39" s="13" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>226</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13" t="s">
-        <v>56</v>
+        <v>652</v>
       </c>
       <c r="N39" s="13" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="O39" s="13">
-        <v>14796</v>
+        <v>1609326</v>
       </c>
       <c r="P39" s="13" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="Q39" s="13" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="R39" s="13"/>
       <c r="S39" s="13" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="T39" s="13" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="U39" s="13" t="s">
         <v>63</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W39" s="13" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="X39" s="13" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="Y39" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z39" s="13" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="AA39" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB39" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD39" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE39" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF39" s="13" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="AG39" s="13" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="AH39" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="13"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
       <c r="AP39" s="13"/>
     </row>
     <row r="40" spans="1:62" customHeight="1" ht="100">
       <c r="A40" s="13">
         <v>38</v>
       </c>
       <c r="B40" s="13" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="C40" s="13" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>660</v>
+        <v>318</v>
       </c>
       <c r="E40" s="13" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="13"/>
       <c r="H40" s="13" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>226</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
-      <c r="M40" s="13"/>
+      <c r="M40" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N40" s="13" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>666</v>
+      </c>
+      <c r="O40" s="13">
+        <v>14796</v>
       </c>
       <c r="P40" s="13" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="Q40" s="13" t="s">
-        <v>667</v>
+        <v>213</v>
       </c>
       <c r="R40" s="13"/>
       <c r="S40" s="13" t="s">
         <v>668</v>
       </c>
       <c r="T40" s="13" t="s">
-        <v>640</v>
+        <v>669</v>
       </c>
       <c r="U40" s="13" t="s">
         <v>63</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W40" s="13" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="X40" s="13" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="Y40" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z40" s="13" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="AA40" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB40" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC40" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD40" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE40" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF40" s="13" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="AG40" s="13" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="AH40" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI40" s="13"/>
       <c r="AJ40" s="13"/>
       <c r="AK40" s="13"/>
       <c r="AL40" s="13"/>
       <c r="AM40" s="13"/>
       <c r="AN40" s="13"/>
       <c r="AO40" s="13"/>
       <c r="AP40" s="13"/>
     </row>
     <row r="41" spans="1:62" customHeight="1" ht="100">
       <c r="A41" s="13">
         <v>39</v>
       </c>
       <c r="B41" s="13" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C41" s="13" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>382</v>
+        <v>676</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G41" s="13"/>
       <c r="H41" s="13" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>226</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="O41" s="13" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="P41" s="13" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="Q41" s="13" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="R41" s="13"/>
       <c r="S41" s="13" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="T41" s="13" t="s">
-        <v>262</v>
+        <v>656</v>
       </c>
       <c r="U41" s="13" t="s">
-        <v>247</v>
+        <v>63</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W41" s="13" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="X41" s="13" t="s">
-        <v>217</v>
+        <v>148</v>
       </c>
       <c r="Y41" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z41" s="13" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="AA41" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB41" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC41" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD41" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE41" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF41" s="13" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="AG41" s="13" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="AH41" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI41" s="13"/>
       <c r="AJ41" s="13"/>
       <c r="AK41" s="13"/>
       <c r="AL41" s="13"/>
       <c r="AM41" s="13"/>
       <c r="AN41" s="13"/>
       <c r="AO41" s="13"/>
       <c r="AP41" s="13"/>
     </row>
     <row r="42" spans="1:62" customHeight="1" ht="100">
       <c r="A42" s="13">
         <v>40</v>
       </c>
       <c r="B42" s="13" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>78</v>
+        <v>690</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>688</v>
+        <v>398</v>
       </c>
       <c r="E42" s="13" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G42" s="13"/>
       <c r="H42" s="13" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>691</v>
+        <v>226</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>4321704</v>
+        <v>694</v>
+      </c>
+      <c r="O42" s="13" t="s">
+        <v>695</v>
       </c>
       <c r="P42" s="13" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="Q42" s="13" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="R42" s="13"/>
       <c r="S42" s="13" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="T42" s="13" t="s">
-        <v>697</v>
+        <v>262</v>
       </c>
       <c r="U42" s="13" t="s">
-        <v>63</v>
+        <v>247</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W42" s="13" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="X42" s="13" t="s">
         <v>217</v>
       </c>
       <c r="Y42" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z42" s="13" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="AA42" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB42" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC42" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD42" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE42" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF42" s="13" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="AG42" s="13" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="AH42" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI42" s="13"/>
       <c r="AJ42" s="13"/>
       <c r="AK42" s="13"/>
       <c r="AL42" s="13"/>
       <c r="AM42" s="13"/>
       <c r="AN42" s="13"/>
       <c r="AO42" s="13"/>
       <c r="AP42" s="13"/>
     </row>
     <row r="43" spans="1:62" customHeight="1" ht="100">
       <c r="A43" s="13">
         <v>41</v>
       </c>
       <c r="B43" s="13" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C43" s="13" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G43" s="13"/>
       <c r="H43" s="13" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13" t="s">
-        <v>708</v>
-[...1 lines deleted...]
-      <c r="O43" s="13" t="s">
         <v>709</v>
+      </c>
+      <c r="O43" s="13">
+        <v>4321704</v>
       </c>
       <c r="P43" s="13" t="s">
         <v>710</v>
       </c>
       <c r="Q43" s="13" t="s">
-        <v>60</v>
+        <v>711</v>
       </c>
       <c r="R43" s="13"/>
-      <c r="S43" s="13">
-        <v>55</v>
+      <c r="S43" s="13" t="s">
+        <v>712</v>
       </c>
       <c r="T43" s="13" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="U43" s="13" t="s">
-        <v>712</v>
+        <v>63</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W43" s="13" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="X43" s="13" t="s">
-        <v>714</v>
+        <v>217</v>
       </c>
       <c r="Y43" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z43" s="13" t="s">
         <v>715</v>
       </c>
       <c r="AA43" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB43" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC43" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD43" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE43" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF43" s="13" t="s">
         <v>716</v>
       </c>
       <c r="AG43" s="13" t="s">
         <v>717</v>
       </c>
       <c r="AH43" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI43" s="13"/>
       <c r="AJ43" s="13"/>
       <c r="AK43" s="13"/>
       <c r="AL43" s="13"/>
       <c r="AM43" s="13"/>
       <c r="AN43" s="13"/>
       <c r="AO43" s="13"/>
       <c r="AP43" s="13"/>
     </row>
     <row r="44" spans="1:62" customHeight="1" ht="100">
       <c r="A44" s="13">
         <v>42</v>
       </c>
       <c r="B44" s="13" t="s">
         <v>718</v>
       </c>
       <c r="C44" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" s="13" t="s">
         <v>719</v>
       </c>
-      <c r="D44" s="13" t="s">
+      <c r="E44" s="13" t="s">
         <v>720</v>
-      </c>
-[...1 lines deleted...]
-        <v>721</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G44" s="13"/>
       <c r="H44" s="13" t="s">
+        <v>721</v>
+      </c>
+      <c r="I44" s="13" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="J44" s="13" t="s">
         <v>723</v>
       </c>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
-      <c r="M44" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M44" s="13"/>
       <c r="N44" s="13" t="s">
         <v>724</v>
       </c>
       <c r="O44" s="13" t="s">
         <v>725</v>
       </c>
       <c r="P44" s="13" t="s">
         <v>726</v>
       </c>
       <c r="Q44" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R44" s="13"/>
-      <c r="S44" s="13" t="s">
+      <c r="S44" s="13">
+        <v>55</v>
+      </c>
+      <c r="T44" s="13" t="s">
         <v>727</v>
       </c>
-      <c r="T44" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U44" s="13" t="s">
-        <v>114</v>
+        <v>728</v>
       </c>
       <c r="V44" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W44" s="13" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="X44" s="13" t="s">
-        <v>217</v>
+        <v>730</v>
       </c>
       <c r="Y44" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z44" s="13" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="AA44" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB44" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC44" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD44" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE44" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF44" s="13" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="AG44" s="13" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="AH44" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI44" s="13"/>
       <c r="AJ44" s="13"/>
       <c r="AK44" s="13"/>
       <c r="AL44" s="13"/>
       <c r="AM44" s="13"/>
       <c r="AN44" s="13"/>
       <c r="AO44" s="13"/>
       <c r="AP44" s="13"/>
     </row>
     <row r="45" spans="1:62" customHeight="1" ht="100">
       <c r="A45" s="13">
         <v>43</v>
       </c>
       <c r="B45" s="13" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C45" s="13" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G45" s="13"/>
       <c r="H45" s="13" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>226</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13" t="s">
-        <v>738</v>
+        <v>85</v>
       </c>
       <c r="N45" s="13" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="O45" s="13" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="P45" s="13" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="Q45" s="13" t="s">
-        <v>695</v>
+        <v>146</v>
       </c>
       <c r="R45" s="13"/>
       <c r="S45" s="13" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="T45" s="13" t="s">
-        <v>743</v>
+        <v>503</v>
       </c>
       <c r="U45" s="13" t="s">
-        <v>247</v>
+        <v>114</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W45" s="13" t="s">
         <v>744</v>
       </c>
       <c r="X45" s="13" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="Y45" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z45" s="13" t="s">
         <v>745</v>
       </c>
       <c r="AA45" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB45" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC45" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD45" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE45" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF45" s="13" t="s">
         <v>746</v>
       </c>
       <c r="AG45" s="13" t="s">
         <v>747</v>
       </c>
@@ -10991,1241 +11509,1241 @@
       <c r="AJ45" s="13"/>
       <c r="AK45" s="13"/>
       <c r="AL45" s="13"/>
       <c r="AM45" s="13"/>
       <c r="AN45" s="13"/>
       <c r="AO45" s="13"/>
       <c r="AP45" s="13"/>
     </row>
     <row r="46" spans="1:62" customHeight="1" ht="100">
       <c r="A46" s="13">
         <v>44</v>
       </c>
       <c r="B46" s="13" t="s">
         <v>748</v>
       </c>
       <c r="C46" s="13" t="s">
         <v>749</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>750</v>
       </c>
       <c r="E46" s="13" t="s">
         <v>751</v>
       </c>
       <c r="F46" s="13" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="G46" s="13"/>
       <c r="H46" s="13" t="s">
         <v>752</v>
       </c>
       <c r="I46" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J46" s="13" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13" t="s">
-        <v>274</v>
+        <v>754</v>
       </c>
       <c r="N46" s="13" t="s">
         <v>755</v>
       </c>
       <c r="O46" s="13" t="s">
         <v>756</v>
       </c>
       <c r="P46" s="13" t="s">
         <v>757</v>
       </c>
       <c r="Q46" s="13" t="s">
-        <v>60</v>
+        <v>711</v>
       </c>
       <c r="R46" s="13"/>
       <c r="S46" s="13" t="s">
-        <v>90</v>
+        <v>758</v>
       </c>
       <c r="T46" s="13" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="U46" s="13" t="s">
-        <v>759</v>
+        <v>247</v>
       </c>
       <c r="V46" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W46" s="13" t="s">
         <v>760</v>
       </c>
       <c r="X46" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="Y46" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z46" s="13" t="s">
         <v>761</v>
       </c>
-      <c r="Y46" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA46" s="13" t="s">
-        <v>763</v>
+        <v>69</v>
       </c>
       <c r="AB46" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC46" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD46" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE46" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF46" s="13" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="AG46" s="13" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="AH46" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI46" s="13"/>
       <c r="AJ46" s="13"/>
       <c r="AK46" s="13"/>
       <c r="AL46" s="13"/>
       <c r="AM46" s="13"/>
       <c r="AN46" s="13"/>
       <c r="AO46" s="13"/>
       <c r="AP46" s="13"/>
     </row>
     <row r="47" spans="1:62" customHeight="1" ht="100">
       <c r="A47" s="13">
         <v>45</v>
       </c>
       <c r="B47" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>765</v>
+      </c>
+      <c r="D47" s="13" t="s">
         <v>766</v>
       </c>
-      <c r="C47" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="13" t="s">
+      <c r="E47" s="13" t="s">
         <v>767</v>
       </c>
-      <c r="E47" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="13" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="G47" s="13"/>
       <c r="H47" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="I47" s="13" t="s">
         <v>769</v>
       </c>
-      <c r="I47" s="13" t="s">
+      <c r="J47" s="13" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="N47" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="O47" s="13" t="s">
         <v>772</v>
       </c>
-      <c r="N47" s="13" t="s">
+      <c r="P47" s="13" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>775</v>
       </c>
       <c r="Q47" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R47" s="13"/>
       <c r="S47" s="13" t="s">
-        <v>776</v>
+        <v>90</v>
       </c>
       <c r="T47" s="13" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="U47" s="13" t="s">
-        <v>164</v>
+        <v>775</v>
       </c>
       <c r="V47" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W47" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="X47" s="13" t="s">
+        <v>777</v>
+      </c>
+      <c r="Y47" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z47" s="13" t="s">
         <v>778</v>
       </c>
-      <c r="X47" s="13" t="s">
-[...5 lines deleted...]
-      <c r="Z47" s="13" t="s">
+      <c r="AA47" s="13" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="AB47" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC47" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD47" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE47" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF47" s="13" t="s">
         <v>780</v>
       </c>
       <c r="AG47" s="13" t="s">
         <v>781</v>
       </c>
       <c r="AH47" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="13"/>
       <c r="AL47" s="13"/>
       <c r="AM47" s="13"/>
       <c r="AN47" s="13"/>
       <c r="AO47" s="13"/>
       <c r="AP47" s="13"/>
     </row>
     <row r="48" spans="1:62" customHeight="1" ht="100">
       <c r="A48" s="13">
         <v>46</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>782</v>
       </c>
       <c r="C48" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D48" s="13" t="s">
         <v>783</v>
       </c>
-      <c r="D48" s="13" t="s">
+      <c r="E48" s="13" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G48" s="13"/>
       <c r="H48" s="13" t="s">
+        <v>785</v>
+      </c>
+      <c r="I48" s="13" t="s">
         <v>786</v>
       </c>
-      <c r="I48" s="13" t="s">
+      <c r="J48" s="13" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="N48" s="13" t="s">
         <v>789</v>
       </c>
-      <c r="N48" s="13" t="s">
+      <c r="O48" s="13" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="P48" s="13" t="s">
         <v>791</v>
       </c>
       <c r="Q48" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R48" s="13"/>
       <c r="S48" s="13" t="s">
         <v>792</v>
       </c>
       <c r="T48" s="13" t="s">
-        <v>163</v>
+        <v>793</v>
       </c>
       <c r="U48" s="13" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="V48" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W48" s="13" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="X48" s="13" t="s">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="Y48" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z48" s="13" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="AA48" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB48" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC48" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD48" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE48" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF48" s="13" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="AG48" s="13" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="AH48" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI48" s="13"/>
       <c r="AJ48" s="13"/>
       <c r="AK48" s="13"/>
       <c r="AL48" s="13"/>
       <c r="AM48" s="13"/>
       <c r="AN48" s="13"/>
       <c r="AO48" s="13"/>
       <c r="AP48" s="13"/>
     </row>
     <row r="49" spans="1:62" customHeight="1" ht="100">
       <c r="A49" s="13">
         <v>47</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C49" s="13" t="s">
-        <v>478</v>
+        <v>799</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>433</v>
+        <v>800</v>
       </c>
       <c r="E49" s="13" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G49" s="13"/>
       <c r="H49" s="13" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>321</v>
+        <v>803</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>800</v>
-[...7 lines deleted...]
-      <c r="M49" s="13"/>
+        <v>804</v>
+      </c>
+      <c r="K49" s="13"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="13" t="s">
+        <v>805</v>
+      </c>
       <c r="N49" s="13" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>1027591</v>
+        <v>806</v>
+      </c>
+      <c r="O49" s="13" t="s">
+        <v>160</v>
       </c>
       <c r="P49" s="13" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="Q49" s="13" t="s">
-        <v>695</v>
+        <v>60</v>
       </c>
       <c r="R49" s="13"/>
       <c r="S49" s="13" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="T49" s="13" t="s">
-        <v>472</v>
+        <v>163</v>
       </c>
       <c r="U49" s="13" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="V49" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W49" s="13" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="X49" s="13" t="s">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="Y49" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z49" s="13" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="AA49" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB49" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC49" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD49" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE49" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF49" s="13" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="AG49" s="13" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="AH49" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI49" s="13"/>
       <c r="AJ49" s="13"/>
       <c r="AK49" s="13"/>
       <c r="AL49" s="13"/>
       <c r="AM49" s="13"/>
       <c r="AN49" s="13"/>
       <c r="AO49" s="13"/>
       <c r="AP49" s="13"/>
     </row>
     <row r="50" spans="1:62" customHeight="1" ht="100">
       <c r="A50" s="13">
         <v>48</v>
       </c>
       <c r="B50" s="13" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C50" s="13" t="s">
-        <v>810</v>
+        <v>494</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>811</v>
+        <v>449</v>
       </c>
       <c r="E50" s="13" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G50" s="13"/>
       <c r="H50" s="13" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>226</v>
+        <v>321</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-      <c r="L50" s="13"/>
+        <v>816</v>
+      </c>
+      <c r="K50" s="13">
+        <v>7584444</v>
+      </c>
+      <c r="L50" s="13" t="s">
+        <v>817</v>
+      </c>
       <c r="M50" s="13"/>
       <c r="N50" s="13" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="O50" s="13">
-        <v>2828864</v>
+        <v>1027591</v>
       </c>
       <c r="P50" s="13" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="Q50" s="13" t="s">
-        <v>146</v>
+        <v>711</v>
       </c>
       <c r="R50" s="13"/>
       <c r="S50" s="13" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="T50" s="13" t="s">
-        <v>777</v>
+        <v>488</v>
       </c>
       <c r="U50" s="13" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="V50" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W50" s="13" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="X50" s="13" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="Y50" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z50" s="13" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="AA50" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB50" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC50" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD50" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE50" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF50" s="13" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="AG50" s="13" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="AH50" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI50" s="13"/>
       <c r="AJ50" s="13"/>
       <c r="AK50" s="13"/>
       <c r="AL50" s="13"/>
       <c r="AM50" s="13"/>
       <c r="AN50" s="13"/>
       <c r="AO50" s="13"/>
       <c r="AP50" s="13"/>
     </row>
     <row r="51" spans="1:62" customHeight="1" ht="100">
       <c r="A51" s="13">
         <v>49</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="C51" s="13" t="s">
-        <v>823</v>
+        <v>799</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>102</v>
+        <v>191</v>
       </c>
       <c r="E51" s="13" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="F51" s="13" t="s">
-        <v>52</v>
+        <v>827</v>
       </c>
       <c r="G51" s="13"/>
       <c r="H51" s="13" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13" t="s">
-        <v>789</v>
+        <v>56</v>
       </c>
       <c r="N51" s="13" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="O51" s="13" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="P51" s="13" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="Q51" s="13" t="s">
-        <v>695</v>
+        <v>60</v>
       </c>
       <c r="R51" s="13"/>
-      <c r="S51" s="13" t="s">
-        <v>831</v>
+      <c r="S51" s="13">
+        <v>494</v>
       </c>
       <c r="T51" s="13" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="U51" s="13" t="s">
-        <v>164</v>
+        <v>535</v>
       </c>
       <c r="V51" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W51" s="13" t="s">
-        <v>833</v>
+        <v>90</v>
       </c>
       <c r="X51" s="13" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="Y51" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z51" s="13" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="AA51" s="13" t="s">
-        <v>69</v>
+        <v>837</v>
       </c>
       <c r="AB51" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC51" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD51" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE51" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF51" s="13" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="AG51" s="13" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="AH51" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI51" s="13"/>
       <c r="AJ51" s="13"/>
       <c r="AK51" s="13"/>
       <c r="AL51" s="13"/>
       <c r="AM51" s="13"/>
       <c r="AN51" s="13"/>
       <c r="AO51" s="13"/>
       <c r="AP51" s="13"/>
     </row>
     <row r="52" spans="1:62" customHeight="1" ht="100">
       <c r="A52" s="13">
         <v>50</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E52" s="13" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G52" s="13"/>
       <c r="H52" s="13" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>843</v>
+        <v>226</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="K52" s="13"/>
       <c r="L52" s="13"/>
-      <c r="M52" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M52" s="13"/>
       <c r="N52" s="13" t="s">
         <v>846</v>
       </c>
       <c r="O52" s="13">
-        <v>695528</v>
+        <v>2828864</v>
       </c>
       <c r="P52" s="13" t="s">
         <v>847</v>
       </c>
       <c r="Q52" s="13" t="s">
-        <v>89</v>
+        <v>146</v>
       </c>
       <c r="R52" s="13"/>
       <c r="S52" s="13" t="s">
         <v>848</v>
       </c>
       <c r="T52" s="13" t="s">
-        <v>849</v>
+        <v>793</v>
       </c>
       <c r="U52" s="13" t="s">
-        <v>215</v>
+        <v>164</v>
       </c>
       <c r="V52" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W52" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="X52" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="Y52" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z52" s="13" t="s">
         <v>850</v>
-      </c>
-[...7 lines deleted...]
-        <v>851</v>
       </c>
       <c r="AA52" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB52" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC52" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD52" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE52" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF52" s="13" t="s">
+        <v>851</v>
+      </c>
+      <c r="AG52" s="13" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
       <c r="AH52" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI52" s="13"/>
       <c r="AJ52" s="13"/>
       <c r="AK52" s="13"/>
       <c r="AL52" s="13"/>
       <c r="AM52" s="13"/>
       <c r="AN52" s="13"/>
       <c r="AO52" s="13"/>
       <c r="AP52" s="13"/>
     </row>
     <row r="53" spans="1:62" customHeight="1" ht="100">
       <c r="A53" s="13">
         <v>51</v>
       </c>
       <c r="B53" s="13" t="s">
+        <v>853</v>
+      </c>
+      <c r="C53" s="13" t="s">
         <v>854</v>
       </c>
-      <c r="C53" s="13" t="s">
+      <c r="D53" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="E53" s="13" t="s">
         <v>855</v>
-      </c>
-[...4 lines deleted...]
-        <v>857</v>
       </c>
       <c r="F53" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G53" s="13"/>
       <c r="H53" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>857</v>
+      </c>
+      <c r="J53" s="13" t="s">
         <v>858</v>
-      </c>
-[...4 lines deleted...]
-        <v>860</v>
       </c>
       <c r="K53" s="13"/>
       <c r="L53" s="13"/>
       <c r="M53" s="13" t="s">
-        <v>772</v>
+        <v>805</v>
       </c>
       <c r="N53" s="13" t="s">
+        <v>859</v>
+      </c>
+      <c r="O53" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="P53" s="13" t="s">
         <v>861</v>
       </c>
-      <c r="O53" s="13">
-[...4 lines deleted...]
-      </c>
       <c r="Q53" s="13" t="s">
-        <v>213</v>
+        <v>711</v>
       </c>
       <c r="R53" s="13"/>
       <c r="S53" s="13" t="s">
+        <v>862</v>
+      </c>
+      <c r="T53" s="13" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="U53" s="13" t="s">
         <v>164</v>
       </c>
       <c r="V53" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W53" s="13" t="s">
         <v>864</v>
       </c>
       <c r="X53" s="13" t="s">
-        <v>66</v>
+        <v>865</v>
       </c>
       <c r="Y53" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z53" s="13" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="AA53" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB53" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC53" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD53" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE53" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF53" s="13" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="AG53" s="13" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="AH53" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI53" s="13"/>
       <c r="AJ53" s="13"/>
       <c r="AK53" s="13"/>
       <c r="AL53" s="13"/>
       <c r="AM53" s="13"/>
       <c r="AN53" s="13"/>
       <c r="AO53" s="13"/>
       <c r="AP53" s="13"/>
     </row>
     <row r="54" spans="1:62" customHeight="1" ht="100">
       <c r="A54" s="13">
         <v>52</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>783</v>
+        <v>870</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="E54" s="13" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="F54" s="13" t="s">
-        <v>510</v>
+        <v>52</v>
       </c>
       <c r="G54" s="13"/>
       <c r="H54" s="13" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="K54" s="13"/>
       <c r="L54" s="13"/>
       <c r="M54" s="13" t="s">
-        <v>56</v>
+        <v>876</v>
       </c>
       <c r="N54" s="13" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>877</v>
+      </c>
+      <c r="O54" s="13">
+        <v>695528</v>
       </c>
       <c r="P54" s="13" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="Q54" s="13" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="R54" s="13"/>
       <c r="S54" s="13" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="T54" s="13" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="U54" s="13" t="s">
-        <v>114</v>
+        <v>215</v>
       </c>
       <c r="V54" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W54" s="13" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="X54" s="13" t="s">
-        <v>880</v>
+        <v>200</v>
       </c>
       <c r="Y54" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z54" s="13" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="AA54" s="13" t="s">
-        <v>882</v>
+        <v>69</v>
       </c>
       <c r="AB54" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC54" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD54" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE54" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF54" s="13" t="s">
         <v>883</v>
       </c>
       <c r="AG54" s="13" t="s">
         <v>884</v>
       </c>
       <c r="AH54" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="13"/>
       <c r="AK54" s="13"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="13"/>
       <c r="AN54" s="13"/>
       <c r="AO54" s="13"/>
       <c r="AP54" s="13"/>
     </row>
     <row r="55" spans="1:62" customHeight="1" ht="100">
       <c r="A55" s="13">
         <v>53</v>
       </c>
       <c r="B55" s="13" t="s">
         <v>885</v>
       </c>
       <c r="C55" s="13" t="s">
-        <v>78</v>
+        <v>367</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>886</v>
       </c>
       <c r="E55" s="13" t="s">
         <v>887</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G55" s="13"/>
       <c r="H55" s="13" t="s">
         <v>888</v>
       </c>
       <c r="I55" s="13" t="s">
         <v>889</v>
       </c>
       <c r="J55" s="13" t="s">
         <v>890</v>
       </c>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
       <c r="M55" s="13" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="N55" s="13" t="s">
         <v>891</v>
       </c>
-      <c r="O55" s="13" t="s">
+      <c r="O55" s="13">
+        <v>89179</v>
+      </c>
+      <c r="P55" s="13" t="s">
         <v>892</v>
       </c>
-      <c r="P55" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q55" s="13" t="s">
-        <v>894</v>
+        <v>213</v>
       </c>
       <c r="R55" s="13"/>
       <c r="S55" s="13" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="T55" s="13" t="s">
-        <v>896</v>
+        <v>793</v>
       </c>
       <c r="U55" s="13" t="s">
-        <v>63</v>
+        <v>164</v>
       </c>
       <c r="V55" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W55" s="13" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="X55" s="13" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="Y55" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z55" s="13" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="AA55" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB55" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC55" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD55" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE55" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF55" s="13" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="AG55" s="13" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="AH55" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI55" s="13"/>
       <c r="AJ55" s="13"/>
       <c r="AK55" s="13"/>
       <c r="AL55" s="13"/>
       <c r="AM55" s="13"/>
       <c r="AN55" s="13"/>
       <c r="AO55" s="13"/>
       <c r="AP55" s="13"/>
     </row>
     <row r="56" spans="1:62" customHeight="1" ht="100">
       <c r="A56" s="13">
         <v>54</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>902</v>
+        <v>799</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="E56" s="13" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="F56" s="13" t="s">
-        <v>52</v>
+        <v>526</v>
       </c>
       <c r="G56" s="13"/>
       <c r="H56" s="13" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="J56" s="13" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="K56" s="13"/>
       <c r="L56" s="13"/>
       <c r="M56" s="13" t="s">
-        <v>772</v>
+        <v>56</v>
       </c>
       <c r="N56" s="13" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="O56" s="13" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="P56" s="13" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="Q56" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R56" s="13"/>
       <c r="S56" s="13" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="T56" s="13" t="s">
-        <v>878</v>
+        <v>908</v>
       </c>
       <c r="U56" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V56" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W56" s="13" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="X56" s="13" t="s">
-        <v>148</v>
+        <v>910</v>
       </c>
       <c r="Y56" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z56" s="13" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="AA56" s="13" t="s">
-        <v>69</v>
+        <v>912</v>
       </c>
       <c r="AB56" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC56" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD56" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE56" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF56" s="13" t="s">
+        <v>913</v>
+      </c>
+      <c r="AG56" s="13" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="AH56" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI56" s="13"/>
       <c r="AJ56" s="13"/>
       <c r="AK56" s="13"/>
       <c r="AL56" s="13"/>
       <c r="AM56" s="13"/>
       <c r="AN56" s="13"/>
       <c r="AO56" s="13"/>
       <c r="AP56" s="13"/>
     </row>
     <row r="57" spans="1:62" customHeight="1" ht="100">
       <c r="A57" s="13">
         <v>55</v>
       </c>
       <c r="B57" s="13" t="s">
+        <v>915</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D57" s="13" t="s">
         <v>916</v>
       </c>
-      <c r="C57" s="13" t="s">
+      <c r="E57" s="13" t="s">
         <v>917</v>
-      </c>
-[...4 lines deleted...]
-        <v>918</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G57" s="13"/>
       <c r="H57" s="13" t="s">
+        <v>918</v>
+      </c>
+      <c r="I57" s="13" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="J57" s="13" t="s">
         <v>920</v>
       </c>
       <c r="K57" s="13"/>
       <c r="L57" s="13"/>
       <c r="M57" s="13" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="N57" s="13" t="s">
         <v>921</v>
       </c>
       <c r="O57" s="13" t="s">
         <v>922</v>
       </c>
       <c r="P57" s="13" t="s">
         <v>923</v>
       </c>
       <c r="Q57" s="13" t="s">
         <v>924</v>
       </c>
       <c r="R57" s="13"/>
       <c r="S57" s="13" t="s">
         <v>925</v>
       </c>
       <c r="T57" s="13" t="s">
         <v>926</v>
       </c>
       <c r="U57" s="13" t="s">
-        <v>247</v>
+        <v>63</v>
       </c>
       <c r="V57" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W57" s="13" t="s">
         <v>927</v>
       </c>
       <c r="X57" s="13" t="s">
-        <v>217</v>
+        <v>148</v>
       </c>
       <c r="Y57" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z57" s="13" t="s">
         <v>928</v>
       </c>
       <c r="AA57" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB57" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC57" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD57" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE57" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF57" s="13" t="s">
         <v>929</v>
       </c>
@@ -12239,1142 +12757,1142 @@
       <c r="AJ57" s="13"/>
       <c r="AK57" s="13"/>
       <c r="AL57" s="13"/>
       <c r="AM57" s="13"/>
       <c r="AN57" s="13"/>
       <c r="AO57" s="13"/>
       <c r="AP57" s="13"/>
     </row>
     <row r="58" spans="1:62" customHeight="1" ht="100">
       <c r="A58" s="13">
         <v>56</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>931</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>932</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>933</v>
       </c>
       <c r="E58" s="13" t="s">
         <v>934</v>
       </c>
       <c r="F58" s="13" t="s">
-        <v>510</v>
+        <v>52</v>
       </c>
       <c r="G58" s="13"/>
       <c r="H58" s="13" t="s">
         <v>935</v>
       </c>
       <c r="I58" s="13" t="s">
         <v>936</v>
       </c>
       <c r="J58" s="13" t="s">
         <v>937</v>
       </c>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13" t="s">
-        <v>56</v>
+        <v>788</v>
       </c>
       <c r="N58" s="13" t="s">
         <v>938</v>
       </c>
-      <c r="O58" s="13">
-        <v>24364</v>
+      <c r="O58" s="13" t="s">
+        <v>939</v>
       </c>
       <c r="P58" s="13" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="Q58" s="13" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="R58" s="13"/>
       <c r="S58" s="13" t="s">
-        <v>90</v>
+        <v>941</v>
       </c>
       <c r="T58" s="13" t="s">
-        <v>940</v>
+        <v>908</v>
       </c>
       <c r="U58" s="13" t="s">
-        <v>519</v>
+        <v>114</v>
       </c>
       <c r="V58" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W58" s="13" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="X58" s="13" t="s">
-        <v>942</v>
+        <v>148</v>
       </c>
       <c r="Y58" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z58" s="13" t="s">
         <v>943</v>
       </c>
       <c r="AA58" s="13" t="s">
-        <v>523</v>
+        <v>69</v>
       </c>
       <c r="AB58" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC58" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD58" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE58" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF58" s="13" t="s">
         <v>944</v>
       </c>
       <c r="AG58" s="13" t="s">
         <v>945</v>
       </c>
       <c r="AH58" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI58" s="13"/>
       <c r="AJ58" s="13"/>
       <c r="AK58" s="13"/>
       <c r="AL58" s="13"/>
       <c r="AM58" s="13"/>
       <c r="AN58" s="13"/>
       <c r="AO58" s="13"/>
       <c r="AP58" s="13"/>
     </row>
     <row r="59" spans="1:62" customHeight="1" ht="100">
       <c r="A59" s="13">
         <v>57</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>946</v>
       </c>
       <c r="C59" s="13" t="s">
         <v>947</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>688</v>
+        <v>191</v>
       </c>
       <c r="E59" s="13" t="s">
         <v>948</v>
       </c>
       <c r="F59" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G59" s="13"/>
       <c r="H59" s="13" t="s">
         <v>949</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>416</v>
+        <v>874</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>950</v>
       </c>
-      <c r="K59" s="13">
-[...2 lines deleted...]
-      <c r="L59" s="13" t="s">
+      <c r="K59" s="13"/>
+      <c r="L59" s="13"/>
+      <c r="M59" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="N59" s="13" t="s">
         <v>951</v>
       </c>
-      <c r="M59" s="13"/>
-      <c r="N59" s="13" t="s">
+      <c r="O59" s="13" t="s">
         <v>952</v>
       </c>
-      <c r="O59" s="13" t="s">
+      <c r="P59" s="13" t="s">
         <v>953</v>
       </c>
-      <c r="P59" s="13" t="s">
+      <c r="Q59" s="13" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="R59" s="13"/>
       <c r="S59" s="13" t="s">
+        <v>955</v>
+      </c>
+      <c r="T59" s="13" t="s">
         <v>956</v>
       </c>
-      <c r="T59" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U59" s="13" t="s">
-        <v>63</v>
+        <v>247</v>
       </c>
       <c r="V59" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W59" s="13" t="s">
         <v>957</v>
       </c>
       <c r="X59" s="13" t="s">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="Y59" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z59" s="13" t="s">
         <v>958</v>
       </c>
       <c r="AA59" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB59" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC59" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD59" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE59" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF59" s="13" t="s">
         <v>959</v>
       </c>
       <c r="AG59" s="13" t="s">
         <v>960</v>
       </c>
       <c r="AH59" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI59" s="13"/>
       <c r="AJ59" s="13"/>
       <c r="AK59" s="13"/>
       <c r="AL59" s="13"/>
       <c r="AM59" s="13"/>
       <c r="AN59" s="13"/>
       <c r="AO59" s="13"/>
       <c r="AP59" s="13"/>
     </row>
     <row r="60" spans="1:62" customHeight="1" ht="100">
       <c r="A60" s="13">
         <v>58</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>961</v>
       </c>
       <c r="C60" s="13" t="s">
-        <v>508</v>
+        <v>121</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>102</v>
+        <v>191</v>
       </c>
       <c r="E60" s="13" t="s">
         <v>962</v>
       </c>
       <c r="F60" s="13" t="s">
-        <v>52</v>
+        <v>963</v>
       </c>
       <c r="G60" s="13"/>
       <c r="H60" s="13" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="I60" s="13" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="J60" s="13" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="13" t="s">
-        <v>772</v>
+        <v>56</v>
       </c>
       <c r="N60" s="13" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="O60" s="13">
-        <v>5943255</v>
+        <v>852</v>
       </c>
       <c r="P60" s="13" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="Q60" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R60" s="13"/>
       <c r="S60" s="13" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="T60" s="13" t="s">
-        <v>163</v>
+        <v>970</v>
       </c>
       <c r="U60" s="13" t="s">
-        <v>114</v>
+        <v>535</v>
       </c>
       <c r="V60" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W60" s="13" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="X60" s="13" t="s">
-        <v>217</v>
+        <v>972</v>
       </c>
       <c r="Y60" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z60" s="13" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="AA60" s="13" t="s">
-        <v>69</v>
+        <v>974</v>
       </c>
       <c r="AB60" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC60" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD60" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE60" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF60" s="13" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="AG60" s="13" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="AH60" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI60" s="13"/>
       <c r="AJ60" s="13"/>
       <c r="AK60" s="13"/>
       <c r="AL60" s="13"/>
       <c r="AM60" s="13"/>
       <c r="AN60" s="13"/>
       <c r="AO60" s="13"/>
       <c r="AP60" s="13"/>
     </row>
     <row r="61" spans="1:62" customHeight="1" ht="100">
       <c r="A61" s="13">
         <v>59</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C61" s="13" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E61" s="13" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="F61" s="13" t="s">
-        <v>52</v>
+        <v>526</v>
       </c>
       <c r="G61" s="13"/>
       <c r="H61" s="13" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="K61" s="13"/>
       <c r="L61" s="13"/>
       <c r="M61" s="13" t="s">
-        <v>980</v>
+        <v>56</v>
       </c>
       <c r="N61" s="13" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>984</v>
+      </c>
+      <c r="O61" s="13">
+        <v>24364</v>
       </c>
       <c r="P61" s="13" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="Q61" s="13" t="s">
-        <v>213</v>
+        <v>60</v>
       </c>
       <c r="R61" s="13"/>
       <c r="S61" s="13" t="s">
-        <v>984</v>
+        <v>90</v>
       </c>
       <c r="T61" s="13" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="U61" s="13" t="s">
-        <v>114</v>
+        <v>535</v>
       </c>
       <c r="V61" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W61" s="13" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="X61" s="13" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="Y61" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z61" s="13" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="AA61" s="13" t="s">
-        <v>69</v>
+        <v>539</v>
       </c>
       <c r="AB61" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC61" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD61" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE61" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF61" s="13" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="AG61" s="13" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="AH61" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI61" s="13"/>
       <c r="AJ61" s="13"/>
       <c r="AK61" s="13"/>
       <c r="AL61" s="13"/>
       <c r="AM61" s="13"/>
       <c r="AN61" s="13"/>
       <c r="AO61" s="13"/>
       <c r="AP61" s="13"/>
     </row>
     <row r="62" spans="1:62" customHeight="1" ht="100">
       <c r="A62" s="13">
         <v>60</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C62" s="13" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>269</v>
+        <v>704</v>
       </c>
       <c r="E62" s="13" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G62" s="13"/>
       <c r="H62" s="13" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>995</v>
+        <v>432</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>996</v>
       </c>
-      <c r="K62" s="13"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K62" s="13">
+        <v>15</v>
+      </c>
+      <c r="L62" s="13" t="s">
+        <v>997</v>
+      </c>
+      <c r="M62" s="13"/>
       <c r="N62" s="13" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-        <v>1182787</v>
+        <v>998</v>
+      </c>
+      <c r="O62" s="13" t="s">
+        <v>999</v>
       </c>
       <c r="P62" s="13" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="Q62" s="13" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="R62" s="13"/>
       <c r="S62" s="13" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="T62" s="13" t="s">
-        <v>849</v>
+        <v>392</v>
       </c>
       <c r="U62" s="13" t="s">
-        <v>215</v>
+        <v>63</v>
       </c>
       <c r="V62" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W62" s="13" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="X62" s="13" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="Y62" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z62" s="13" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="AA62" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB62" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC62" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD62" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE62" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF62" s="13" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="AG62" s="13" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="AH62" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI62" s="13"/>
       <c r="AJ62" s="13"/>
       <c r="AK62" s="13"/>
       <c r="AL62" s="13"/>
       <c r="AM62" s="13"/>
       <c r="AN62" s="13"/>
       <c r="AO62" s="13"/>
       <c r="AP62" s="13"/>
     </row>
     <row r="63" spans="1:62" customHeight="1" ht="100">
       <c r="A63" s="13">
         <v>61</v>
       </c>
       <c r="B63" s="13" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="C63" s="13" t="s">
-        <v>449</v>
+        <v>524</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>206</v>
+        <v>102</v>
       </c>
       <c r="E63" s="13" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G63" s="13"/>
       <c r="H63" s="13" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="K63" s="13"/>
       <c r="L63" s="13"/>
       <c r="M63" s="13" t="s">
-        <v>274</v>
+        <v>788</v>
       </c>
       <c r="N63" s="13" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="O63" s="13">
-        <v>1127751</v>
+        <v>5943255</v>
       </c>
       <c r="P63" s="13" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="Q63" s="13" t="s">
         <v>146</v>
       </c>
       <c r="R63" s="13"/>
-      <c r="S63" s="13">
-        <v>389</v>
+      <c r="S63" s="13" t="s">
+        <v>1014</v>
       </c>
       <c r="T63" s="13" t="s">
-        <v>1012</v>
+        <v>163</v>
       </c>
       <c r="U63" s="13" t="s">
-        <v>1013</v>
+        <v>114</v>
       </c>
       <c r="V63" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W63" s="13" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="X63" s="13" t="s">
-        <v>1015</v>
+        <v>217</v>
       </c>
       <c r="Y63" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z63" s="13" t="s">
         <v>1016</v>
       </c>
       <c r="AA63" s="13" t="s">
-        <v>1017</v>
+        <v>69</v>
       </c>
       <c r="AB63" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC63" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD63" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE63" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF63" s="13" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AG63" s="13" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
       <c r="AH63" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI63" s="13"/>
       <c r="AJ63" s="13"/>
       <c r="AK63" s="13"/>
       <c r="AL63" s="13"/>
       <c r="AM63" s="13"/>
       <c r="AN63" s="13"/>
       <c r="AO63" s="13"/>
       <c r="AP63" s="13"/>
     </row>
     <row r="64" spans="1:62" customHeight="1" ht="100">
       <c r="A64" s="13">
         <v>62</v>
       </c>
       <c r="B64" s="13" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C64" s="13" t="s">
         <v>1020</v>
       </c>
-      <c r="C64" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="E64" s="13" t="s">
         <v>1021</v>
       </c>
-      <c r="E64" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="13" t="s">
-        <v>1023</v>
+        <v>52</v>
       </c>
       <c r="G64" s="13"/>
       <c r="H64" s="13" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I64" s="13" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J64" s="13" t="s">
         <v>1024</v>
-      </c>
-[...4 lines deleted...]
-        <v>1026</v>
       </c>
       <c r="K64" s="13"/>
       <c r="L64" s="13"/>
       <c r="M64" s="13" t="s">
-        <v>56</v>
+        <v>1025</v>
       </c>
       <c r="N64" s="13" t="s">
+        <v>1026</v>
+      </c>
+      <c r="O64" s="13" t="s">
         <v>1027</v>
       </c>
-      <c r="O64" s="13" t="s">
+      <c r="P64" s="13" t="s">
         <v>1028</v>
       </c>
-      <c r="P64" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q64" s="13" t="s">
-        <v>60</v>
+        <v>213</v>
       </c>
       <c r="R64" s="13"/>
       <c r="S64" s="13" t="s">
+        <v>1029</v>
+      </c>
+      <c r="T64" s="13" t="s">
         <v>1030</v>
       </c>
-      <c r="T64" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U64" s="13" t="s">
-        <v>519</v>
+        <v>114</v>
       </c>
       <c r="V64" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W64" s="13" t="s">
+        <v>1031</v>
+      </c>
+      <c r="X64" s="13" t="s">
         <v>1032</v>
       </c>
-      <c r="X64" s="13" t="s">
+      <c r="Y64" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z64" s="13" t="s">
         <v>1033</v>
       </c>
-      <c r="Y64" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA64" s="13" t="s">
-        <v>1035</v>
+        <v>69</v>
       </c>
       <c r="AB64" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC64" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD64" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE64" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF64" s="13" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="AG64" s="13" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="AH64" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI64" s="13"/>
       <c r="AJ64" s="13"/>
       <c r="AK64" s="13"/>
       <c r="AL64" s="13"/>
       <c r="AM64" s="13"/>
       <c r="AN64" s="13"/>
       <c r="AO64" s="13"/>
       <c r="AP64" s="13"/>
     </row>
     <row r="65" spans="1:62" customHeight="1" ht="100">
       <c r="A65" s="13">
         <v>63</v>
       </c>
       <c r="B65" s="13" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D65" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="E65" s="13" t="s">
         <v>1038</v>
-      </c>
-[...7 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G65" s="13"/>
       <c r="H65" s="13" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>226</v>
+        <v>1040</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="K65" s="13"/>
       <c r="L65" s="13"/>
       <c r="M65" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="N65" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="O65" s="13">
+        <v>1182787</v>
+      </c>
+      <c r="P65" s="13" t="s">
+        <v>1043</v>
+      </c>
+      <c r="Q65" s="13" t="s">
         <v>1044</v>
-      </c>
-[...10 lines deleted...]
-        <v>695</v>
       </c>
       <c r="R65" s="13"/>
       <c r="S65" s="13" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="T65" s="13" t="s">
-        <v>777</v>
+        <v>880</v>
       </c>
       <c r="U65" s="13" t="s">
-        <v>164</v>
+        <v>215</v>
       </c>
       <c r="V65" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W65" s="13" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="X65" s="13" t="s">
-        <v>66</v>
+        <v>200</v>
       </c>
       <c r="Y65" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z65" s="13" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="AA65" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB65" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC65" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD65" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE65" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF65" s="13" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="AG65" s="13" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="AH65" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI65" s="13"/>
       <c r="AJ65" s="13"/>
       <c r="AK65" s="13"/>
       <c r="AL65" s="13"/>
       <c r="AM65" s="13"/>
       <c r="AN65" s="13"/>
       <c r="AO65" s="13"/>
       <c r="AP65" s="13"/>
     </row>
     <row r="66" spans="1:62" customHeight="1" ht="100">
       <c r="A66" s="13">
         <v>64</v>
       </c>
       <c r="B66" s="13" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="C66" s="13" t="s">
-        <v>1054</v>
+        <v>616</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>1055</v>
+        <v>154</v>
       </c>
       <c r="E66" s="13" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="F66" s="13" t="s">
-        <v>52</v>
+        <v>370</v>
       </c>
       <c r="G66" s="13"/>
       <c r="H66" s="13" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I66" s="13" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J66" s="13" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K66" s="13"/>
+      <c r="L66" s="13"/>
+      <c r="M66" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="N66" s="13" t="s">
+        <v>1056</v>
+      </c>
+      <c r="O66" s="13" t="s">
         <v>1057</v>
       </c>
-      <c r="I66" s="13" t="s">
+      <c r="P66" s="13" t="s">
         <v>1058</v>
       </c>
-      <c r="J66" s="13" t="s">
+      <c r="Q66" s="13" t="s">
         <v>1059</v>
       </c>
-      <c r="K66" s="13" t="s">
+      <c r="R66" s="13"/>
+      <c r="S66" s="13">
+        <v>589</v>
+      </c>
+      <c r="T66" s="13" t="s">
         <v>1060</v>
       </c>
-      <c r="L66" s="13" t="s">
+      <c r="U66" s="13" t="s">
         <v>1061</v>
-      </c>
-[...21 lines deleted...]
-        <v>519</v>
       </c>
       <c r="V66" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W66" s="13" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="X66" s="13" t="s">
-        <v>148</v>
+        <v>1063</v>
       </c>
       <c r="Y66" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z66" s="13" t="s">
-        <v>1068</v>
+        <v>1064</v>
       </c>
       <c r="AA66" s="13" t="s">
-        <v>69</v>
+        <v>1065</v>
       </c>
       <c r="AB66" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC66" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD66" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE66" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF66" s="13" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="AG66" s="13" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="AH66" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI66" s="13"/>
       <c r="AJ66" s="13"/>
       <c r="AK66" s="13"/>
       <c r="AL66" s="13"/>
       <c r="AM66" s="13"/>
       <c r="AN66" s="13"/>
       <c r="AO66" s="13"/>
       <c r="AP66" s="13"/>
     </row>
     <row r="67" spans="1:62" customHeight="1" ht="100">
       <c r="A67" s="13">
         <v>65</v>
       </c>
       <c r="B67" s="13" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="C67" s="13" t="s">
-        <v>508</v>
+        <v>465</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>1072</v>
+        <v>206</v>
       </c>
       <c r="E67" s="13" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G67" s="13"/>
       <c r="H67" s="13" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="J67" s="13" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="K67" s="13"/>
       <c r="L67" s="13"/>
       <c r="M67" s="13" t="s">
-        <v>210</v>
+        <v>274</v>
       </c>
       <c r="N67" s="13" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
       <c r="O67" s="13">
-        <v>1586767</v>
+        <v>1127751</v>
       </c>
       <c r="P67" s="13" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="Q67" s="13" t="s">
         <v>146</v>
       </c>
       <c r="R67" s="13"/>
-      <c r="S67" s="13" t="s">
-        <v>1079</v>
+      <c r="S67" s="13">
+        <v>389</v>
       </c>
       <c r="T67" s="13" t="s">
-        <v>214</v>
+        <v>1075</v>
       </c>
       <c r="U67" s="13" t="s">
-        <v>215</v>
+        <v>1076</v>
       </c>
       <c r="V67" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W67" s="13" t="s">
+        <v>1077</v>
+      </c>
+      <c r="X67" s="13" t="s">
+        <v>1078</v>
+      </c>
+      <c r="Y67" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z67" s="13" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AA67" s="13" t="s">
         <v>1080</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
       <c r="AB67" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC67" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD67" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE67" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF67" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="AG67" s="13" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083</v>
       </c>
       <c r="AH67" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI67" s="13"/>
       <c r="AJ67" s="13"/>
       <c r="AK67" s="13"/>
       <c r="AL67" s="13"/>
       <c r="AM67" s="13"/>
       <c r="AN67" s="13"/>
       <c r="AO67" s="13"/>
       <c r="AP67" s="13"/>
     </row>
     <row r="68" spans="1:62" customHeight="1" ht="100">
       <c r="A68" s="13">
         <v>66</v>
       </c>
       <c r="B68" s="13" t="s">
-        <v>1071</v>
+        <v>1083</v>
       </c>
       <c r="C68" s="13" t="s">
+        <v>601</v>
+      </c>
+      <c r="D68" s="13" t="s">
         <v>1084</v>
       </c>
-      <c r="D68" s="13" t="s">
+      <c r="E68" s="13" t="s">
         <v>1085</v>
       </c>
-      <c r="E68" s="13" t="s">
+      <c r="F68" s="13" t="s">
         <v>1086</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G68" s="13"/>
       <c r="H68" s="13" t="s">
         <v>1087</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>226</v>
+        <v>1088</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="K68" s="13"/>
       <c r="L68" s="13"/>
-      <c r="M68" s="13"/>
+      <c r="M68" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N68" s="13" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-        <v>4205076</v>
+        <v>1090</v>
+      </c>
+      <c r="O68" s="13" t="s">
+        <v>1091</v>
       </c>
       <c r="P68" s="13" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="Q68" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R68" s="13"/>
       <c r="S68" s="13" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="T68" s="13" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="U68" s="13" t="s">
-        <v>1093</v>
+        <v>535</v>
       </c>
       <c r="V68" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W68" s="13" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="X68" s="13" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="Y68" s="13" t="s">
-        <v>1096</v>
+        <v>95</v>
       </c>
       <c r="Z68" s="13" t="s">
         <v>1097</v>
       </c>
       <c r="AA68" s="13" t="s">
         <v>1098</v>
       </c>
       <c r="AB68" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC68" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD68" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE68" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF68" s="13" t="s">
         <v>1099</v>
       </c>
       <c r="AG68" s="13" t="s">
         <v>1100</v>
       </c>
@@ -13392,5459 +13910,6063 @@
     </row>
     <row r="69" spans="1:62" customHeight="1" ht="100">
       <c r="A69" s="13">
         <v>67</v>
       </c>
       <c r="B69" s="13" t="s">
         <v>1101</v>
       </c>
       <c r="C69" s="13" t="s">
         <v>1102</v>
       </c>
       <c r="D69" s="13" t="s">
         <v>1103</v>
       </c>
       <c r="E69" s="13" t="s">
         <v>1104</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G69" s="13"/>
       <c r="H69" s="13" t="s">
         <v>1105</v>
       </c>
       <c r="I69" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J69" s="13" t="s">
         <v>1106</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107</v>
       </c>
       <c r="K69" s="13"/>
       <c r="L69" s="13"/>
       <c r="M69" s="13" t="s">
-        <v>274</v>
+        <v>1107</v>
       </c>
       <c r="N69" s="13" t="s">
         <v>1108</v>
       </c>
-      <c r="O69" s="13">
-        <v>2283359</v>
+      <c r="O69" s="13" t="s">
+        <v>1109</v>
       </c>
       <c r="P69" s="13" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="Q69" s="13" t="s">
-        <v>146</v>
+        <v>711</v>
       </c>
       <c r="R69" s="13"/>
       <c r="S69" s="13" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="T69" s="13" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="U69" s="13" t="s">
         <v>164</v>
       </c>
       <c r="V69" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W69" s="13" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="X69" s="13" t="s">
-        <v>166</v>
+        <v>66</v>
       </c>
       <c r="Y69" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z69" s="13" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="AA69" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB69" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC69" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD69" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE69" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF69" s="13" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="AG69" s="13" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="AH69" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI69" s="13"/>
       <c r="AJ69" s="13"/>
       <c r="AK69" s="13"/>
       <c r="AL69" s="13"/>
       <c r="AM69" s="13"/>
       <c r="AN69" s="13"/>
       <c r="AO69" s="13"/>
       <c r="AP69" s="13"/>
     </row>
     <row r="70" spans="1:62" customHeight="1" ht="100">
       <c r="A70" s="13">
         <v>68</v>
       </c>
       <c r="B70" s="13" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="C70" s="13" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="D70" s="13" t="s">
-        <v>1040</v>
+        <v>1118</v>
       </c>
       <c r="E70" s="13" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F70" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G70" s="13"/>
       <c r="H70" s="13" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="J70" s="13" t="s">
-        <v>1120</v>
-[...5 lines deleted...]
-      </c>
+        <v>1122</v>
+      </c>
+      <c r="K70" s="13" t="s">
+        <v>1123</v>
+      </c>
+      <c r="L70" s="13" t="s">
+        <v>1124</v>
+      </c>
+      <c r="M70" s="13"/>
       <c r="N70" s="13" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="O70" s="13">
-        <v>3417217</v>
+        <v>5236158</v>
       </c>
       <c r="P70" s="13" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="Q70" s="13" t="s">
-        <v>695</v>
+        <v>1127</v>
       </c>
       <c r="R70" s="13"/>
       <c r="S70" s="13" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="T70" s="13" t="s">
-        <v>163</v>
+        <v>1129</v>
       </c>
       <c r="U70" s="13" t="s">
-        <v>114</v>
+        <v>535</v>
       </c>
       <c r="V70" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W70" s="13" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="X70" s="13" t="s">
-        <v>217</v>
+        <v>148</v>
       </c>
       <c r="Y70" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z70" s="13" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="AA70" s="13" t="s">
-        <v>1127</v>
+        <v>69</v>
       </c>
       <c r="AB70" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC70" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD70" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE70" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF70" s="13" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="AG70" s="13" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="AH70" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI70" s="13"/>
       <c r="AJ70" s="13"/>
       <c r="AK70" s="13"/>
       <c r="AL70" s="13"/>
       <c r="AM70" s="13"/>
       <c r="AN70" s="13"/>
       <c r="AO70" s="13"/>
       <c r="AP70" s="13"/>
     </row>
     <row r="71" spans="1:62" customHeight="1" ht="100">
       <c r="A71" s="13">
         <v>69</v>
       </c>
       <c r="B71" s="13" t="s">
-        <v>1115</v>
+        <v>1134</v>
       </c>
       <c r="C71" s="13" t="s">
-        <v>1130</v>
+        <v>524</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>618</v>
+        <v>1135</v>
       </c>
       <c r="E71" s="13" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="F71" s="13" t="s">
-        <v>1023</v>
+        <v>52</v>
       </c>
       <c r="G71" s="13"/>
       <c r="H71" s="13" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="J71" s="13" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="K71" s="13"/>
       <c r="L71" s="13"/>
       <c r="M71" s="13" t="s">
-        <v>1135</v>
+        <v>210</v>
       </c>
       <c r="N71" s="13" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="O71" s="13">
-        <v>1590</v>
+        <v>1586767</v>
       </c>
       <c r="P71" s="13" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="Q71" s="13" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="R71" s="13"/>
       <c r="S71" s="13" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="T71" s="13" t="s">
-        <v>1139</v>
+        <v>214</v>
       </c>
       <c r="U71" s="13" t="s">
-        <v>519</v>
+        <v>215</v>
       </c>
       <c r="V71" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W71" s="13" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="X71" s="13" t="s">
-        <v>1141</v>
+        <v>217</v>
       </c>
       <c r="Y71" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z71" s="13" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="AA71" s="13" t="s">
-        <v>1035</v>
+        <v>69</v>
       </c>
       <c r="AB71" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC71" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD71" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE71" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF71" s="13" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="AG71" s="13" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="AH71" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI71" s="13"/>
       <c r="AJ71" s="13"/>
       <c r="AK71" s="13"/>
       <c r="AL71" s="13"/>
       <c r="AM71" s="13"/>
       <c r="AN71" s="13"/>
       <c r="AO71" s="13"/>
       <c r="AP71" s="13"/>
     </row>
     <row r="72" spans="1:62" customHeight="1" ht="100">
       <c r="A72" s="13">
         <v>70</v>
       </c>
       <c r="B72" s="13" t="s">
-        <v>1145</v>
+        <v>1134</v>
       </c>
       <c r="C72" s="13" t="s">
-        <v>478</v>
+        <v>1147</v>
       </c>
       <c r="D72" s="13" t="s">
-        <v>528</v>
+        <v>1148</v>
       </c>
       <c r="E72" s="13" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="F72" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G72" s="13"/>
       <c r="H72" s="13" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>770</v>
+        <v>226</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="K72" s="13"/>
       <c r="L72" s="13"/>
-      <c r="M72" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M72" s="13"/>
       <c r="N72" s="13" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="O72" s="13">
-        <v>1282591</v>
+        <v>4205076</v>
       </c>
       <c r="P72" s="13" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="Q72" s="13" t="s">
-        <v>894</v>
+        <v>146</v>
       </c>
       <c r="R72" s="13"/>
       <c r="S72" s="13" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="T72" s="13" t="s">
-        <v>163</v>
+        <v>1155</v>
       </c>
       <c r="U72" s="13" t="s">
-        <v>114</v>
+        <v>1156</v>
       </c>
       <c r="V72" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W72" s="13" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="X72" s="13" t="s">
-        <v>148</v>
+        <v>1158</v>
       </c>
       <c r="Y72" s="13" t="s">
-        <v>67</v>
+        <v>1159</v>
       </c>
       <c r="Z72" s="13" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="AA72" s="13" t="s">
-        <v>69</v>
+        <v>1161</v>
       </c>
       <c r="AB72" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC72" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD72" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE72" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF72" s="13" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="AG72" s="13" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="AH72" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI72" s="13"/>
       <c r="AJ72" s="13"/>
       <c r="AK72" s="13"/>
       <c r="AL72" s="13"/>
       <c r="AM72" s="13"/>
       <c r="AN72" s="13"/>
       <c r="AO72" s="13"/>
       <c r="AP72" s="13"/>
     </row>
     <row r="73" spans="1:62" customHeight="1" ht="100">
       <c r="A73" s="13">
         <v>71</v>
       </c>
       <c r="B73" s="13" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
       <c r="C73" s="13" t="s">
-        <v>1158</v>
+        <v>1165</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>1159</v>
+        <v>1166</v>
       </c>
       <c r="E73" s="13" t="s">
-        <v>1160</v>
+        <v>1167</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G73" s="13"/>
       <c r="H73" s="13" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>125</v>
+        <v>1169</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="K73" s="13"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13" t="s">
-        <v>1149</v>
+        <v>274</v>
       </c>
       <c r="N73" s="13" t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>1164</v>
+        <v>1171</v>
+      </c>
+      <c r="O73" s="13">
+        <v>2283359</v>
       </c>
       <c r="P73" s="13" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="Q73" s="13" t="s">
-        <v>695</v>
+        <v>146</v>
       </c>
       <c r="R73" s="13"/>
       <c r="S73" s="13" t="s">
-        <v>1166</v>
+        <v>1173</v>
       </c>
       <c r="T73" s="13" t="s">
-        <v>163</v>
+        <v>793</v>
       </c>
       <c r="U73" s="13" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="V73" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W73" s="13" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
       <c r="X73" s="13" t="s">
-        <v>1168</v>
+        <v>166</v>
       </c>
       <c r="Y73" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z73" s="13" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="AA73" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB73" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC73" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD73" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE73" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF73" s="13" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="AG73" s="13" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="AH73" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI73" s="13"/>
       <c r="AJ73" s="13"/>
       <c r="AK73" s="13"/>
       <c r="AL73" s="13"/>
       <c r="AM73" s="13"/>
       <c r="AN73" s="13"/>
       <c r="AO73" s="13"/>
       <c r="AP73" s="13"/>
     </row>
     <row r="74" spans="1:62" customHeight="1" ht="100">
       <c r="A74" s="13">
         <v>72</v>
       </c>
       <c r="B74" s="13" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="C74" s="13" t="s">
-        <v>1173</v>
+        <v>1179</v>
       </c>
       <c r="D74" s="13" t="s">
-        <v>1174</v>
+        <v>1103</v>
       </c>
       <c r="E74" s="13" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="F74" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G74" s="13"/>
       <c r="H74" s="13" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>995</v>
+        <v>1182</v>
       </c>
       <c r="J74" s="13" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="K74" s="13"/>
       <c r="L74" s="13"/>
-      <c r="M74" s="13"/>
-[...2 lines deleted...]
-        <v>1178</v>
+      <c r="M74" s="13" t="s">
+        <v>1184</v>
+      </c>
+      <c r="N74" s="13" t="s">
+        <v>1185</v>
+      </c>
+      <c r="O74" s="13">
+        <v>3417217</v>
       </c>
       <c r="P74" s="13" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="Q74" s="13" t="s">
-        <v>1180</v>
+        <v>711</v>
       </c>
       <c r="R74" s="13"/>
       <c r="S74" s="13" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="T74" s="13" t="s">
-        <v>878</v>
+        <v>163</v>
       </c>
       <c r="U74" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V74" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W74" s="13" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="X74" s="13" t="s">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="Y74" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z74" s="13" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="AA74" s="13" t="s">
-        <v>69</v>
+        <v>1190</v>
       </c>
       <c r="AB74" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC74" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD74" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE74" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF74" s="13" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="AG74" s="13" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="AH74" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="13"/>
       <c r="AK74" s="13"/>
       <c r="AL74" s="13"/>
       <c r="AM74" s="13"/>
       <c r="AN74" s="13"/>
       <c r="AO74" s="13"/>
       <c r="AP74" s="13"/>
     </row>
     <row r="75" spans="1:62" customHeight="1" ht="100">
       <c r="A75" s="13">
         <v>73</v>
       </c>
       <c r="B75" s="13" t="s">
-        <v>1186</v>
+        <v>1178</v>
       </c>
       <c r="C75" s="13" t="s">
-        <v>1187</v>
+        <v>1193</v>
       </c>
       <c r="D75" s="13" t="s">
-        <v>1188</v>
+        <v>634</v>
       </c>
       <c r="E75" s="13" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="F75" s="13" t="s">
-        <v>52</v>
+        <v>1086</v>
       </c>
       <c r="G75" s="13"/>
       <c r="H75" s="13" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>467</v>
+        <v>1196</v>
       </c>
       <c r="J75" s="13" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="K75" s="13"/>
       <c r="L75" s="13"/>
       <c r="M75" s="13" t="s">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="N75" s="13" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-        <v>1194</v>
+        <v>1199</v>
+      </c>
+      <c r="O75" s="13">
+        <v>1590</v>
       </c>
       <c r="P75" s="13" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="Q75" s="13" t="s">
-        <v>955</v>
+        <v>60</v>
       </c>
       <c r="R75" s="13"/>
       <c r="S75" s="13" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="T75" s="13" t="s">
-        <v>536</v>
+        <v>1202</v>
       </c>
       <c r="U75" s="13" t="s">
-        <v>114</v>
+        <v>535</v>
       </c>
       <c r="V75" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W75" s="13" t="s">
-        <v>1197</v>
+        <v>1203</v>
       </c>
       <c r="X75" s="13" t="s">
-        <v>148</v>
+        <v>972</v>
       </c>
       <c r="Y75" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z75" s="13" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="AA75" s="13" t="s">
-        <v>69</v>
+        <v>1098</v>
       </c>
       <c r="AB75" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC75" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD75" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE75" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF75" s="13" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="AG75" s="13" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="AH75" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI75" s="13"/>
       <c r="AJ75" s="13"/>
       <c r="AK75" s="13"/>
       <c r="AL75" s="13"/>
       <c r="AM75" s="13"/>
       <c r="AN75" s="13"/>
       <c r="AO75" s="13"/>
       <c r="AP75" s="13"/>
     </row>
     <row r="76" spans="1:62" customHeight="1" ht="100">
       <c r="A76" s="13">
         <v>74</v>
       </c>
       <c r="B76" s="13" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="C76" s="13" t="s">
-        <v>101</v>
+        <v>494</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>1202</v>
+        <v>544</v>
       </c>
       <c r="E76" s="13" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="F76" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G76" s="13"/>
       <c r="H76" s="13" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>226</v>
+        <v>786</v>
       </c>
       <c r="J76" s="13" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="K76" s="13"/>
       <c r="L76" s="13"/>
       <c r="M76" s="13" t="s">
-        <v>274</v>
+        <v>1211</v>
       </c>
       <c r="N76" s="13" t="s">
-        <v>1206</v>
+        <v>1212</v>
       </c>
       <c r="O76" s="13">
-        <v>3753481</v>
+        <v>1282591</v>
       </c>
       <c r="P76" s="13" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="Q76" s="13" t="s">
-        <v>1208</v>
+        <v>924</v>
       </c>
       <c r="R76" s="13"/>
       <c r="S76" s="13" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="T76" s="13" t="s">
-        <v>1210</v>
+        <v>163</v>
       </c>
       <c r="U76" s="13" t="s">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="V76" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W76" s="13" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="X76" s="13" t="s">
-        <v>217</v>
+        <v>148</v>
       </c>
       <c r="Y76" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z76" s="13" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="AA76" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB76" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC76" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD76" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE76" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF76" s="13" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="AG76" s="13" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="AH76" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI76" s="13"/>
       <c r="AJ76" s="13"/>
       <c r="AK76" s="13"/>
       <c r="AL76" s="13"/>
       <c r="AM76" s="13"/>
       <c r="AN76" s="13"/>
       <c r="AO76" s="13"/>
       <c r="AP76" s="13"/>
     </row>
     <row r="77" spans="1:62" customHeight="1" ht="100">
       <c r="A77" s="13">
         <v>75</v>
       </c>
       <c r="B77" s="13" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="C77" s="13" t="s">
-        <v>600</v>
+        <v>1220</v>
       </c>
       <c r="D77" s="13" t="s">
-        <v>154</v>
+        <v>1221</v>
       </c>
       <c r="E77" s="13" t="s">
-        <v>1216</v>
+        <v>1222</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G77" s="13"/>
       <c r="H77" s="13" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>1218</v>
+        <v>125</v>
       </c>
       <c r="J77" s="13" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
       <c r="M77" s="13" t="s">
-        <v>56</v>
+        <v>1211</v>
       </c>
       <c r="N77" s="13" t="s">
-        <v>1220</v>
-[...2 lines deleted...]
-        <v>2254417</v>
+        <v>1225</v>
+      </c>
+      <c r="O77" s="13" t="s">
+        <v>1226</v>
       </c>
       <c r="P77" s="13" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="Q77" s="13" t="s">
-        <v>60</v>
+        <v>711</v>
       </c>
       <c r="R77" s="13"/>
       <c r="S77" s="13" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="T77" s="13" t="s">
-        <v>878</v>
+        <v>163</v>
       </c>
       <c r="U77" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V77" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W77" s="13" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="X77" s="13" t="s">
-        <v>148</v>
+        <v>1230</v>
       </c>
       <c r="Y77" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z77" s="13" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="AA77" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB77" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC77" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD77" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE77" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF77" s="13" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="AG77" s="13" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="AH77" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI77" s="13"/>
       <c r="AJ77" s="13"/>
       <c r="AK77" s="13"/>
       <c r="AL77" s="13"/>
       <c r="AM77" s="13"/>
       <c r="AN77" s="13"/>
       <c r="AO77" s="13"/>
       <c r="AP77" s="13"/>
     </row>
     <row r="78" spans="1:62" customHeight="1" ht="100">
       <c r="A78" s="13">
         <v>76</v>
       </c>
       <c r="B78" s="13" t="s">
-        <v>1227</v>
+        <v>1234</v>
       </c>
       <c r="C78" s="13" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="E78" s="13" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
       <c r="F78" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G78" s="13"/>
       <c r="H78" s="13" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>995</v>
+        <v>1040</v>
       </c>
       <c r="J78" s="13" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
       <c r="K78" s="13"/>
       <c r="L78" s="13"/>
-      <c r="M78" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M78" s="13"/>
+      <c r="N78" s="13"/>
       <c r="O78" s="13" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="P78" s="13" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="Q78" s="13" t="s">
-        <v>356</v>
+        <v>1242</v>
       </c>
       <c r="R78" s="13"/>
       <c r="S78" s="13" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
       <c r="T78" s="13" t="s">
-        <v>985</v>
+        <v>908</v>
       </c>
       <c r="U78" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V78" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W78" s="13" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
       <c r="X78" s="13" t="s">
-        <v>312</v>
+        <v>148</v>
       </c>
       <c r="Y78" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z78" s="13" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="AA78" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB78" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC78" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD78" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE78" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF78" s="13" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="AG78" s="13" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="AH78" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI78" s="13"/>
       <c r="AJ78" s="13"/>
       <c r="AK78" s="13"/>
       <c r="AL78" s="13"/>
       <c r="AM78" s="13"/>
       <c r="AN78" s="13"/>
       <c r="AO78" s="13"/>
       <c r="AP78" s="13"/>
     </row>
     <row r="79" spans="1:62" customHeight="1" ht="100">
       <c r="A79" s="13">
         <v>77</v>
       </c>
       <c r="B79" s="13" t="s">
-        <v>1241</v>
+        <v>1248</v>
       </c>
       <c r="C79" s="13" t="s">
-        <v>617</v>
+        <v>1249</v>
       </c>
       <c r="D79" s="13" t="s">
-        <v>286</v>
+        <v>1250</v>
       </c>
       <c r="E79" s="13" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="F79" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G79" s="13"/>
       <c r="H79" s="13" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>1244</v>
+        <v>483</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
       <c r="K79" s="13"/>
       <c r="L79" s="13"/>
       <c r="M79" s="13" t="s">
-        <v>56</v>
+        <v>1254</v>
       </c>
       <c r="N79" s="13" t="s">
-        <v>1246</v>
+        <v>1255</v>
       </c>
       <c r="O79" s="13" t="s">
-        <v>1247</v>
+        <v>1256</v>
       </c>
       <c r="P79" s="13" t="s">
-        <v>1248</v>
+        <v>1257</v>
       </c>
       <c r="Q79" s="13" t="s">
-        <v>60</v>
+        <v>1001</v>
       </c>
       <c r="R79" s="13"/>
       <c r="S79" s="13" t="s">
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="T79" s="13" t="s">
-        <v>1250</v>
+        <v>552</v>
       </c>
       <c r="U79" s="13" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="V79" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W79" s="13" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="X79" s="13" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="Y79" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z79" s="13" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="AA79" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB79" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC79" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD79" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE79" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF79" s="13" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
       <c r="AG79" s="13" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="AH79" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI79" s="13"/>
       <c r="AJ79" s="13"/>
       <c r="AK79" s="13"/>
       <c r="AL79" s="13"/>
       <c r="AM79" s="13"/>
       <c r="AN79" s="13"/>
       <c r="AO79" s="13"/>
       <c r="AP79" s="13"/>
     </row>
     <row r="80" spans="1:62" customHeight="1" ht="100">
       <c r="A80" s="13">
         <v>78</v>
       </c>
       <c r="B80" s="13" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="C80" s="13" t="s">
-        <v>917</v>
+        <v>101</v>
       </c>
       <c r="D80" s="13" t="s">
-        <v>703</v>
+        <v>1264</v>
       </c>
       <c r="E80" s="13" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
       <c r="F80" s="13" t="s">
-        <v>1257</v>
+        <v>52</v>
       </c>
       <c r="G80" s="13"/>
       <c r="H80" s="13" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>1259</v>
+        <v>226</v>
       </c>
       <c r="J80" s="13" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="K80" s="13"/>
       <c r="L80" s="13"/>
       <c r="M80" s="13" t="s">
-        <v>85</v>
+        <v>274</v>
       </c>
       <c r="N80" s="13" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="O80" s="13">
-        <v>1955</v>
+        <v>3753481</v>
       </c>
       <c r="P80" s="13" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="Q80" s="13" t="s">
-        <v>60</v>
+        <v>1270</v>
       </c>
       <c r="R80" s="13"/>
       <c r="S80" s="13" t="s">
-        <v>90</v>
+        <v>1271</v>
       </c>
       <c r="T80" s="13" t="s">
-        <v>166</v>
+        <v>1272</v>
       </c>
       <c r="U80" s="13" t="s">
-        <v>519</v>
+        <v>164</v>
       </c>
       <c r="V80" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W80" s="13" t="s">
-        <v>1263</v>
+        <v>1273</v>
       </c>
       <c r="X80" s="13" t="s">
-        <v>1264</v>
+        <v>217</v>
       </c>
       <c r="Y80" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z80" s="13" t="s">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="AA80" s="13" t="s">
-        <v>1266</v>
+        <v>69</v>
       </c>
       <c r="AB80" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC80" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD80" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE80" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF80" s="13" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
       <c r="AG80" s="13" t="s">
-        <v>1268</v>
+        <v>1276</v>
       </c>
       <c r="AH80" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI80" s="13"/>
       <c r="AJ80" s="13"/>
       <c r="AK80" s="13"/>
       <c r="AL80" s="13"/>
       <c r="AM80" s="13"/>
       <c r="AN80" s="13"/>
       <c r="AO80" s="13"/>
       <c r="AP80" s="13"/>
     </row>
     <row r="81" spans="1:62" customHeight="1" ht="100">
       <c r="A81" s="13">
         <v>79</v>
       </c>
       <c r="B81" s="13" t="s">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="C81" s="13" t="s">
-        <v>783</v>
+        <v>616</v>
       </c>
       <c r="D81" s="13" t="s">
-        <v>856</v>
+        <v>154</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>1270</v>
+        <v>1278</v>
       </c>
       <c r="F81" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G81" s="13"/>
       <c r="H81" s="13" t="s">
-        <v>1271</v>
+        <v>1279</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>1272</v>
+        <v>1280</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="K81" s="13"/>
       <c r="L81" s="13"/>
       <c r="M81" s="13" t="s">
-        <v>1274</v>
+        <v>56</v>
       </c>
       <c r="N81" s="13" t="s">
-        <v>1275</v>
-[...2 lines deleted...]
-        <v>1276</v>
+        <v>1282</v>
+      </c>
+      <c r="O81" s="13">
+        <v>2254417</v>
       </c>
       <c r="P81" s="13" t="s">
-        <v>1277</v>
+        <v>1283</v>
       </c>
       <c r="Q81" s="13" t="s">
-        <v>1278</v>
+        <v>60</v>
       </c>
       <c r="R81" s="13"/>
       <c r="S81" s="13" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="T81" s="13" t="s">
-        <v>1280</v>
+        <v>908</v>
       </c>
       <c r="U81" s="13" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="V81" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W81" s="13" t="s">
-        <v>1281</v>
+        <v>1285</v>
       </c>
       <c r="X81" s="13" t="s">
         <v>148</v>
       </c>
       <c r="Y81" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z81" s="13" t="s">
-        <v>1282</v>
+        <v>1286</v>
       </c>
       <c r="AA81" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB81" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC81" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD81" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF81" s="13" t="s">
-        <v>1283</v>
+        <v>1287</v>
       </c>
       <c r="AG81" s="13" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="AH81" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI81" s="13"/>
       <c r="AJ81" s="13"/>
       <c r="AK81" s="13"/>
       <c r="AL81" s="13"/>
       <c r="AM81" s="13"/>
       <c r="AN81" s="13"/>
       <c r="AO81" s="13"/>
       <c r="AP81" s="13"/>
     </row>
     <row r="82" spans="1:62" customHeight="1" ht="100">
       <c r="A82" s="13">
         <v>80</v>
       </c>
       <c r="B82" s="13" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="C82" s="13" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="D82" s="13" t="s">
-        <v>286</v>
+        <v>1291</v>
       </c>
       <c r="E82" s="13" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G82" s="13"/>
       <c r="H82" s="13" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>1289</v>
+        <v>1040</v>
       </c>
       <c r="J82" s="13" t="s">
-        <v>1290</v>
-[...7 lines deleted...]
-      <c r="M82" s="13"/>
+        <v>1294</v>
+      </c>
+      <c r="K82" s="13"/>
+      <c r="L82" s="13"/>
+      <c r="M82" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N82" s="13" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="O82" s="13" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="P82" s="13" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="Q82" s="13" t="s">
-        <v>60</v>
+        <v>356</v>
       </c>
       <c r="R82" s="13"/>
-      <c r="S82" s="13">
-        <v>478</v>
+      <c r="S82" s="13" t="s">
+        <v>1298</v>
       </c>
       <c r="T82" s="13" t="s">
-        <v>1210</v>
+        <v>1030</v>
       </c>
       <c r="U82" s="13" t="s">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="V82" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W82" s="13" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="X82" s="13" t="s">
-        <v>1297</v>
+        <v>312</v>
       </c>
       <c r="Y82" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z82" s="13" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="AA82" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB82" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC82" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD82" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE82" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF82" s="13" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="AG82" s="13" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="AH82" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI82" s="13"/>
       <c r="AJ82" s="13"/>
       <c r="AK82" s="13"/>
       <c r="AL82" s="13"/>
       <c r="AM82" s="13"/>
       <c r="AN82" s="13"/>
       <c r="AO82" s="13"/>
       <c r="AP82" s="13"/>
     </row>
     <row r="83" spans="1:62" customHeight="1" ht="100">
       <c r="A83" s="13">
         <v>81</v>
       </c>
       <c r="B83" s="13" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="C83" s="13" t="s">
-        <v>783</v>
+        <v>633</v>
       </c>
       <c r="D83" s="13" t="s">
-        <v>975</v>
+        <v>286</v>
       </c>
       <c r="E83" s="13" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="F83" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G83" s="13"/>
       <c r="H83" s="13" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="J83" s="13" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="K83" s="13"/>
       <c r="L83" s="13"/>
       <c r="M83" s="13" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="N83" s="13" t="s">
-        <v>1306</v>
-[...2 lines deleted...]
-        <v>6279018</v>
+        <v>1308</v>
+      </c>
+      <c r="O83" s="13" t="s">
+        <v>1309</v>
       </c>
       <c r="P83" s="13" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="Q83" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R83" s="13"/>
       <c r="S83" s="13" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="T83" s="13" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="U83" s="13" t="s">
-        <v>247</v>
+        <v>215</v>
       </c>
       <c r="V83" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W83" s="13" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="X83" s="13" t="s">
-        <v>1311</v>
+        <v>200</v>
       </c>
       <c r="Y83" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z83" s="13" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="AA83" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB83" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC83" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD83" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE83" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF83" s="13" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="AG83" s="13" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="AH83" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI83" s="13"/>
       <c r="AJ83" s="13"/>
       <c r="AK83" s="13"/>
       <c r="AL83" s="13"/>
       <c r="AM83" s="13"/>
       <c r="AN83" s="13"/>
       <c r="AO83" s="13"/>
       <c r="AP83" s="13"/>
     </row>
     <row r="84" spans="1:62" customHeight="1" ht="100">
       <c r="A84" s="13">
         <v>82</v>
       </c>
       <c r="B84" s="13" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="C84" s="13" t="s">
-        <v>974</v>
+        <v>947</v>
       </c>
       <c r="D84" s="13" t="s">
-        <v>191</v>
+        <v>719</v>
       </c>
       <c r="E84" s="13" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="F84" s="13" t="s">
-        <v>52</v>
+        <v>1319</v>
       </c>
       <c r="G84" s="13"/>
       <c r="H84" s="13" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="J84" s="13" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="K84" s="13"/>
       <c r="L84" s="13"/>
       <c r="M84" s="13" t="s">
-        <v>274</v>
+        <v>85</v>
       </c>
       <c r="N84" s="13" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="O84" s="13">
-        <v>64612</v>
+        <v>1955</v>
       </c>
       <c r="P84" s="13" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="Q84" s="13" t="s">
-        <v>1322</v>
+        <v>60</v>
       </c>
       <c r="R84" s="13"/>
       <c r="S84" s="13" t="s">
-        <v>1323</v>
+        <v>90</v>
       </c>
       <c r="T84" s="13" t="s">
-        <v>1324</v>
+        <v>166</v>
       </c>
       <c r="U84" s="13" t="s">
-        <v>215</v>
+        <v>535</v>
       </c>
       <c r="V84" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W84" s="13" t="s">
         <v>1325</v>
       </c>
       <c r="X84" s="13" t="s">
-        <v>200</v>
+        <v>1326</v>
       </c>
       <c r="Y84" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z84" s="13" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="AA84" s="13" t="s">
-        <v>69</v>
+        <v>1328</v>
       </c>
       <c r="AB84" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC84" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD84" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE84" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF84" s="13" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="AG84" s="13" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="AH84" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI84" s="13"/>
       <c r="AJ84" s="13"/>
       <c r="AK84" s="13"/>
       <c r="AL84" s="13"/>
       <c r="AM84" s="13"/>
       <c r="AN84" s="13"/>
       <c r="AO84" s="13"/>
       <c r="AP84" s="13"/>
     </row>
     <row r="85" spans="1:62" customHeight="1" ht="100">
       <c r="A85" s="13">
         <v>83</v>
       </c>
       <c r="B85" s="13" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="C85" s="13" t="s">
-        <v>253</v>
+        <v>799</v>
       </c>
       <c r="D85" s="13" t="s">
-        <v>102</v>
+        <v>886</v>
       </c>
       <c r="E85" s="13" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="F85" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G85" s="13"/>
       <c r="H85" s="13" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="J85" s="13" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="K85" s="13"/>
       <c r="L85" s="13"/>
       <c r="M85" s="13" t="s">
-        <v>274</v>
+        <v>1336</v>
       </c>
       <c r="N85" s="13" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>4839962</v>
+        <v>1337</v>
+      </c>
+      <c r="O85" s="13" t="s">
+        <v>1338</v>
       </c>
       <c r="P85" s="13" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="Q85" s="13" t="s">
-        <v>89</v>
+        <v>1340</v>
       </c>
       <c r="R85" s="13"/>
       <c r="S85" s="13" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="T85" s="13" t="s">
-        <v>113</v>
+        <v>1342</v>
       </c>
       <c r="U85" s="13" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="V85" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W85" s="13" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="X85" s="13" t="s">
         <v>148</v>
       </c>
       <c r="Y85" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z85" s="13" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="AA85" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB85" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC85" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD85" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE85" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF85" s="13" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="AG85" s="13" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="AH85" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI85" s="13"/>
       <c r="AJ85" s="13"/>
       <c r="AK85" s="13"/>
       <c r="AL85" s="13"/>
       <c r="AM85" s="13"/>
       <c r="AN85" s="13"/>
       <c r="AO85" s="13"/>
       <c r="AP85" s="13"/>
     </row>
     <row r="86" spans="1:62" customHeight="1" ht="100">
       <c r="A86" s="13">
         <v>84</v>
       </c>
       <c r="B86" s="13" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
       <c r="C86" s="13" t="s">
-        <v>659</v>
+        <v>1348</v>
       </c>
       <c r="D86" s="13" t="s">
-        <v>1072</v>
+        <v>286</v>
       </c>
       <c r="E86" s="13" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
       <c r="F86" s="13" t="s">
-        <v>1257</v>
+        <v>52</v>
       </c>
       <c r="G86" s="13"/>
       <c r="H86" s="13" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
       <c r="J86" s="13" t="s">
-        <v>1345</v>
-[...5 lines deleted...]
-      </c>
+        <v>1352</v>
+      </c>
+      <c r="K86" s="13" t="s">
+        <v>1353</v>
+      </c>
+      <c r="L86" s="13" t="s">
+        <v>1354</v>
+      </c>
+      <c r="M86" s="13"/>
       <c r="N86" s="13" t="s">
-        <v>1346</v>
+        <v>1355</v>
       </c>
       <c r="O86" s="13" t="s">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="P86" s="13" t="s">
-        <v>1348</v>
+        <v>1357</v>
       </c>
       <c r="Q86" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R86" s="13"/>
-      <c r="S86" s="13" t="s">
-        <v>90</v>
+      <c r="S86" s="13">
+        <v>478</v>
       </c>
       <c r="T86" s="13" t="s">
-        <v>392</v>
+        <v>1272</v>
       </c>
       <c r="U86" s="13" t="s">
-        <v>519</v>
+        <v>164</v>
       </c>
       <c r="V86" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W86" s="13" t="s">
-        <v>1349</v>
+        <v>1358</v>
       </c>
       <c r="X86" s="13" t="s">
-        <v>942</v>
+        <v>1359</v>
       </c>
       <c r="Y86" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z86" s="13" t="s">
-        <v>1350</v>
+        <v>1360</v>
       </c>
       <c r="AA86" s="13" t="s">
-        <v>1266</v>
+        <v>69</v>
       </c>
       <c r="AB86" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC86" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD86" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE86" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF86" s="13" t="s">
-        <v>1351</v>
+        <v>1361</v>
       </c>
       <c r="AG86" s="13" t="s">
-        <v>1352</v>
+        <v>1362</v>
       </c>
       <c r="AH86" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI86" s="13"/>
       <c r="AJ86" s="13"/>
       <c r="AK86" s="13"/>
       <c r="AL86" s="13"/>
       <c r="AM86" s="13"/>
       <c r="AN86" s="13"/>
       <c r="AO86" s="13"/>
       <c r="AP86" s="13"/>
     </row>
     <row r="87" spans="1:62" customHeight="1" ht="100">
       <c r="A87" s="13">
         <v>85</v>
       </c>
       <c r="B87" s="13" t="s">
-        <v>1353</v>
+        <v>1363</v>
       </c>
       <c r="C87" s="13" t="s">
-        <v>121</v>
+        <v>799</v>
       </c>
       <c r="D87" s="13" t="s">
-        <v>1354</v>
+        <v>368</v>
       </c>
       <c r="E87" s="13" t="s">
-        <v>1355</v>
+        <v>1364</v>
       </c>
       <c r="F87" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G87" s="13"/>
       <c r="H87" s="13" t="s">
-        <v>1356</v>
+        <v>1365</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="J87" s="13" t="s">
-        <v>1358</v>
-[...7 lines deleted...]
-      <c r="M87" s="13"/>
+        <v>1367</v>
+      </c>
+      <c r="K87" s="13"/>
+      <c r="L87" s="13"/>
+      <c r="M87" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="N87" s="13" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="O87" s="13">
-        <v>1251635</v>
+        <v>6279018</v>
       </c>
       <c r="P87" s="13" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="Q87" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R87" s="13"/>
       <c r="S87" s="13" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="T87" s="13" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="U87" s="13" t="s">
-        <v>1365</v>
+        <v>247</v>
       </c>
       <c r="V87" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W87" s="13" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
       <c r="X87" s="13" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="Y87" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z87" s="13" t="s">
-        <v>1368</v>
+        <v>1374</v>
       </c>
       <c r="AA87" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB87" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC87" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD87" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE87" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF87" s="13" t="s">
-        <v>1369</v>
+        <v>1375</v>
       </c>
       <c r="AG87" s="13" t="s">
-        <v>1370</v>
+        <v>1376</v>
       </c>
       <c r="AH87" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI87" s="13"/>
       <c r="AJ87" s="13"/>
       <c r="AK87" s="13"/>
       <c r="AL87" s="13"/>
       <c r="AM87" s="13"/>
       <c r="AN87" s="13"/>
       <c r="AO87" s="13"/>
       <c r="AP87" s="13"/>
     </row>
     <row r="88" spans="1:62" customHeight="1" ht="100">
       <c r="A88" s="13">
         <v>86</v>
       </c>
       <c r="B88" s="13" t="s">
-        <v>1371</v>
+        <v>1377</v>
       </c>
       <c r="C88" s="13" t="s">
-        <v>1286</v>
+        <v>1020</v>
       </c>
       <c r="D88" s="13" t="s">
-        <v>1040</v>
+        <v>191</v>
       </c>
       <c r="E88" s="13" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="F88" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G88" s="13"/>
       <c r="H88" s="13" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
       <c r="J88" s="13" t="s">
-        <v>1375</v>
-[...7 lines deleted...]
-      <c r="M88" s="13"/>
+        <v>1381</v>
+      </c>
+      <c r="K88" s="13"/>
+      <c r="L88" s="13"/>
+      <c r="M88" s="13" t="s">
+        <v>274</v>
+      </c>
       <c r="N88" s="13" t="s">
-        <v>1378</v>
+        <v>1382</v>
       </c>
       <c r="O88" s="13">
-        <v>1329</v>
+        <v>64612</v>
       </c>
       <c r="P88" s="13" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="Q88" s="13" t="s">
-        <v>89</v>
+        <v>1384</v>
       </c>
       <c r="R88" s="13"/>
       <c r="S88" s="13" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="T88" s="13" t="s">
-        <v>376</v>
+        <v>1386</v>
       </c>
       <c r="U88" s="13" t="s">
-        <v>63</v>
+        <v>215</v>
       </c>
       <c r="V88" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W88" s="13" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="X88" s="13" t="s">
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="Y88" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z88" s="13" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
       <c r="AA88" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB88" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC88" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD88" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE88" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF88" s="13" t="s">
-        <v>1383</v>
+        <v>1389</v>
       </c>
       <c r="AG88" s="13" t="s">
-        <v>1384</v>
+        <v>1390</v>
       </c>
       <c r="AH88" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI88" s="13"/>
       <c r="AJ88" s="13"/>
       <c r="AK88" s="13"/>
       <c r="AL88" s="13"/>
       <c r="AM88" s="13"/>
       <c r="AN88" s="13"/>
       <c r="AO88" s="13"/>
       <c r="AP88" s="13"/>
     </row>
     <row r="89" spans="1:62" customHeight="1" ht="100">
       <c r="A89" s="13">
         <v>87</v>
       </c>
       <c r="B89" s="13" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
       <c r="C89" s="13" t="s">
-        <v>947</v>
+        <v>616</v>
       </c>
       <c r="D89" s="13" t="s">
-        <v>269</v>
+        <v>102</v>
       </c>
       <c r="E89" s="13" t="s">
-        <v>1386</v>
+        <v>1392</v>
       </c>
       <c r="F89" s="13" t="s">
-        <v>52</v>
+        <v>963</v>
       </c>
       <c r="G89" s="13"/>
       <c r="H89" s="13" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>1388</v>
+        <v>1394</v>
       </c>
       <c r="J89" s="13" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
       <c r="K89" s="13"/>
       <c r="L89" s="13"/>
       <c r="M89" s="13" t="s">
-        <v>1390</v>
+        <v>56</v>
       </c>
       <c r="N89" s="13" t="s">
-        <v>1391</v>
-[...2 lines deleted...]
-        <v>1392</v>
+        <v>1396</v>
+      </c>
+      <c r="O89" s="13">
+        <v>411</v>
       </c>
       <c r="P89" s="13" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="Q89" s="13" t="s">
-        <v>681</v>
+        <v>60</v>
       </c>
       <c r="R89" s="13"/>
       <c r="S89" s="13" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="T89" s="13" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="U89" s="13" t="s">
-        <v>63</v>
+        <v>535</v>
       </c>
       <c r="V89" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W89" s="13" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="X89" s="13" t="s">
-        <v>217</v>
+        <v>972</v>
       </c>
       <c r="Y89" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z89" s="13" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="AA89" s="13" t="s">
-        <v>69</v>
+        <v>974</v>
       </c>
       <c r="AB89" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC89" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD89" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE89" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF89" s="13" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="AG89" s="13" t="s">
-        <v>1399</v>
+        <v>1403</v>
       </c>
       <c r="AH89" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI89" s="13"/>
       <c r="AJ89" s="13"/>
       <c r="AK89" s="13"/>
       <c r="AL89" s="13"/>
       <c r="AM89" s="13"/>
       <c r="AN89" s="13"/>
       <c r="AO89" s="13"/>
       <c r="AP89" s="13"/>
     </row>
     <row r="90" spans="1:62" customHeight="1" ht="100">
       <c r="A90" s="13">
         <v>88</v>
       </c>
       <c r="B90" s="13" t="s">
-        <v>1400</v>
+        <v>1404</v>
       </c>
       <c r="C90" s="13" t="s">
-        <v>78</v>
+        <v>253</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>1055</v>
+        <v>102</v>
       </c>
       <c r="E90" s="13" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="F90" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G90" s="13"/>
       <c r="H90" s="13" t="s">
-        <v>1402</v>
+        <v>1406</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>1025</v>
+        <v>1407</v>
       </c>
       <c r="J90" s="13" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="K90" s="13"/>
       <c r="L90" s="13"/>
       <c r="M90" s="13" t="s">
-        <v>56</v>
+        <v>274</v>
       </c>
       <c r="N90" s="13" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="O90" s="13">
-        <v>85178</v>
+        <v>4839962</v>
       </c>
       <c r="P90" s="13" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="Q90" s="13" t="s">
-        <v>406</v>
+        <v>89</v>
       </c>
       <c r="R90" s="13"/>
       <c r="S90" s="13" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="T90" s="13" t="s">
         <v>113</v>
       </c>
       <c r="U90" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V90" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W90" s="13" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="X90" s="13" t="s">
         <v>148</v>
       </c>
       <c r="Y90" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z90" s="13" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="AA90" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB90" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC90" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD90" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE90" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF90" s="13" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="AG90" s="13" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="AH90" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI90" s="13"/>
       <c r="AJ90" s="13"/>
       <c r="AK90" s="13"/>
       <c r="AL90" s="13"/>
       <c r="AM90" s="13"/>
       <c r="AN90" s="13"/>
       <c r="AO90" s="13"/>
       <c r="AP90" s="13"/>
     </row>
     <row r="91" spans="1:62" customHeight="1" ht="100">
       <c r="A91" s="13">
         <v>89</v>
       </c>
       <c r="B91" s="13" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="C91" s="13" t="s">
-        <v>947</v>
+        <v>675</v>
       </c>
       <c r="D91" s="13" t="s">
-        <v>1412</v>
+        <v>1135</v>
       </c>
       <c r="E91" s="13" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="F91" s="13" t="s">
-        <v>1023</v>
+        <v>1319</v>
       </c>
       <c r="G91" s="13"/>
       <c r="H91" s="13" t="s">
-        <v>1414</v>
+        <v>1418</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>1415</v>
+        <v>1419</v>
       </c>
       <c r="J91" s="13" t="s">
-        <v>1416</v>
+        <v>1420</v>
       </c>
       <c r="K91" s="13"/>
       <c r="L91" s="13"/>
       <c r="M91" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N91" s="13" t="s">
-        <v>1417</v>
-[...2 lines deleted...]
-        <v>4556</v>
+        <v>1421</v>
+      </c>
+      <c r="O91" s="13" t="s">
+        <v>1422</v>
       </c>
       <c r="P91" s="13" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="Q91" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R91" s="13"/>
       <c r="S91" s="13" t="s">
-        <v>1419</v>
+        <v>90</v>
       </c>
       <c r="T91" s="13" t="s">
-        <v>1420</v>
+        <v>408</v>
       </c>
       <c r="U91" s="13" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="V91" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W91" s="13" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="X91" s="13" t="s">
-        <v>217</v>
+        <v>988</v>
       </c>
       <c r="Y91" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z91" s="13" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="AA91" s="13" t="s">
-        <v>1035</v>
+        <v>1328</v>
       </c>
       <c r="AB91" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC91" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD91" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE91" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF91" s="13" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="AG91" s="13" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="AH91" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI91" s="13"/>
       <c r="AJ91" s="13"/>
       <c r="AK91" s="13"/>
       <c r="AL91" s="13"/>
       <c r="AM91" s="13"/>
       <c r="AN91" s="13"/>
       <c r="AO91" s="13"/>
       <c r="AP91" s="13"/>
     </row>
     <row r="92" spans="1:62" customHeight="1" ht="100">
       <c r="A92" s="13">
         <v>90</v>
       </c>
       <c r="B92" s="13" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="C92" s="13" t="s">
-        <v>917</v>
+        <v>121</v>
       </c>
       <c r="D92" s="13" t="s">
-        <v>703</v>
+        <v>1429</v>
       </c>
       <c r="E92" s="13" t="s">
-        <v>1426</v>
+        <v>1430</v>
       </c>
       <c r="F92" s="13" t="s">
-        <v>510</v>
+        <v>52</v>
       </c>
       <c r="G92" s="13"/>
       <c r="H92" s="13" t="s">
-        <v>1427</v>
+        <v>1431</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>1428</v>
+        <v>1432</v>
       </c>
       <c r="J92" s="13" t="s">
-        <v>1429</v>
-[...5 lines deleted...]
-      </c>
+        <v>1433</v>
+      </c>
+      <c r="K92" s="13" t="s">
+        <v>1434</v>
+      </c>
+      <c r="L92" s="13" t="s">
+        <v>1435</v>
+      </c>
+      <c r="M92" s="13"/>
       <c r="N92" s="13" t="s">
-        <v>1430</v>
-[...2 lines deleted...]
-        <v>1431</v>
+        <v>1436</v>
+      </c>
+      <c r="O92" s="13">
+        <v>1251635</v>
       </c>
       <c r="P92" s="13" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="Q92" s="13" t="s">
-        <v>60</v>
+        <v>146</v>
       </c>
       <c r="R92" s="13"/>
       <c r="S92" s="13" t="s">
-        <v>90</v>
+        <v>1438</v>
       </c>
       <c r="T92" s="13" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="U92" s="13" t="s">
-        <v>519</v>
+        <v>1440</v>
       </c>
       <c r="V92" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W92" s="13" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
       <c r="X92" s="13" t="s">
-        <v>217</v>
+        <v>1442</v>
       </c>
       <c r="Y92" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z92" s="13" t="s">
-        <v>1435</v>
+        <v>1443</v>
       </c>
       <c r="AA92" s="13" t="s">
-        <v>523</v>
+        <v>69</v>
       </c>
       <c r="AB92" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC92" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD92" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE92" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF92" s="13" t="s">
-        <v>1436</v>
+        <v>1444</v>
       </c>
       <c r="AG92" s="13" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="AH92" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI92" s="13"/>
       <c r="AJ92" s="13"/>
       <c r="AK92" s="13"/>
       <c r="AL92" s="13"/>
       <c r="AM92" s="13"/>
       <c r="AN92" s="13"/>
       <c r="AO92" s="13"/>
       <c r="AP92" s="13"/>
     </row>
     <row r="93" spans="1:62" customHeight="1" ht="100">
       <c r="A93" s="13">
         <v>91</v>
       </c>
       <c r="B93" s="13" t="s">
-        <v>1438</v>
+        <v>1446</v>
       </c>
       <c r="C93" s="13" t="s">
-        <v>78</v>
+        <v>101</v>
       </c>
       <c r="D93" s="13" t="s">
-        <v>856</v>
+        <v>1084</v>
       </c>
       <c r="E93" s="13" t="s">
-        <v>1439</v>
+        <v>1447</v>
       </c>
       <c r="F93" s="13" t="s">
-        <v>52</v>
+        <v>1448</v>
       </c>
       <c r="G93" s="13"/>
       <c r="H93" s="13" t="s">
-        <v>1440</v>
+        <v>1449</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>1441</v>
+        <v>1450</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>1442</v>
-[...5 lines deleted...]
-      </c>
+        <v>1451</v>
+      </c>
+      <c r="K93" s="13" t="s">
+        <v>1452</v>
+      </c>
+      <c r="L93" s="13" t="s">
+        <v>1453</v>
+      </c>
+      <c r="M93" s="13"/>
       <c r="N93" s="13" t="s">
-        <v>1443</v>
+        <v>1454</v>
       </c>
       <c r="O93" s="13" t="s">
-        <v>1444</v>
+        <v>1455</v>
       </c>
       <c r="P93" s="13" t="s">
-        <v>1445</v>
+        <v>1456</v>
       </c>
       <c r="Q93" s="13" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="R93" s="13"/>
       <c r="S93" s="13" t="s">
-        <v>1446</v>
+        <v>90</v>
       </c>
       <c r="T93" s="13" t="s">
-        <v>310</v>
+        <v>1457</v>
       </c>
       <c r="U93" s="13" t="s">
-        <v>215</v>
+        <v>1458</v>
       </c>
       <c r="V93" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W93" s="13" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="X93" s="13" t="s">
-        <v>200</v>
+        <v>1460</v>
       </c>
       <c r="Y93" s="13" t="s">
-        <v>67</v>
+        <v>1159</v>
       </c>
       <c r="Z93" s="13" t="s">
-        <v>1448</v>
+        <v>1461</v>
       </c>
       <c r="AA93" s="13" t="s">
-        <v>69</v>
+        <v>1462</v>
       </c>
       <c r="AB93" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC93" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD93" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE93" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF93" s="13" t="s">
-        <v>1449</v>
+        <v>1463</v>
       </c>
       <c r="AG93" s="13" t="s">
-        <v>1450</v>
+        <v>1464</v>
       </c>
       <c r="AH93" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI93" s="13"/>
       <c r="AJ93" s="13"/>
       <c r="AK93" s="13"/>
       <c r="AL93" s="13"/>
       <c r="AM93" s="13"/>
       <c r="AN93" s="13"/>
       <c r="AO93" s="13"/>
       <c r="AP93" s="13"/>
     </row>
     <row r="94" spans="1:62" customHeight="1" ht="100">
       <c r="A94" s="13">
         <v>92</v>
       </c>
       <c r="B94" s="13" t="s">
-        <v>1451</v>
+        <v>1465</v>
       </c>
       <c r="C94" s="13" t="s">
-        <v>1452</v>
+        <v>1348</v>
       </c>
       <c r="D94" s="13" t="s">
-        <v>1453</v>
+        <v>1103</v>
       </c>
       <c r="E94" s="13" t="s">
-        <v>1454</v>
+        <v>1466</v>
       </c>
       <c r="F94" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G94" s="13"/>
       <c r="H94" s="13" t="s">
-        <v>1455</v>
+        <v>1467</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>1456</v>
+        <v>1468</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>1457</v>
-[...5 lines deleted...]
-      </c>
+        <v>1469</v>
+      </c>
+      <c r="K94" s="13" t="s">
+        <v>1470</v>
+      </c>
+      <c r="L94" s="13" t="s">
+        <v>1471</v>
+      </c>
+      <c r="M94" s="13"/>
       <c r="N94" s="13" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>1459</v>
+        <v>1472</v>
+      </c>
+      <c r="O94" s="13">
+        <v>1329</v>
       </c>
       <c r="P94" s="13" t="s">
-        <v>1460</v>
+        <v>1473</v>
       </c>
       <c r="Q94" s="13" t="s">
-        <v>695</v>
+        <v>89</v>
       </c>
       <c r="R94" s="13"/>
       <c r="S94" s="13" t="s">
-        <v>1461</v>
+        <v>1474</v>
       </c>
       <c r="T94" s="13" t="s">
-        <v>1462</v>
+        <v>392</v>
       </c>
       <c r="U94" s="13" t="s">
-        <v>247</v>
+        <v>63</v>
       </c>
       <c r="V94" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W94" s="13" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="X94" s="13" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="Y94" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z94" s="13" t="s">
-        <v>1464</v>
+        <v>1476</v>
       </c>
       <c r="AA94" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB94" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC94" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD94" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE94" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF94" s="13" t="s">
-        <v>1465</v>
+        <v>1477</v>
       </c>
       <c r="AG94" s="13" t="s">
-        <v>1466</v>
+        <v>1478</v>
       </c>
       <c r="AH94" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI94" s="13"/>
       <c r="AJ94" s="13"/>
       <c r="AK94" s="13"/>
       <c r="AL94" s="13"/>
       <c r="AM94" s="13"/>
       <c r="AN94" s="13"/>
       <c r="AO94" s="13"/>
       <c r="AP94" s="13"/>
     </row>
     <row r="95" spans="1:62" customHeight="1" ht="100">
       <c r="A95" s="13">
         <v>93</v>
       </c>
       <c r="B95" s="13" t="s">
-        <v>1467</v>
+        <v>1479</v>
       </c>
       <c r="C95" s="13" t="s">
-        <v>253</v>
+        <v>993</v>
       </c>
       <c r="D95" s="13" t="s">
-        <v>1468</v>
+        <v>269</v>
       </c>
       <c r="E95" s="13" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="F95" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G95" s="13"/>
       <c r="H95" s="13" t="s">
-        <v>1470</v>
+        <v>1481</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>1471</v>
+        <v>1482</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>1472</v>
+        <v>1483</v>
       </c>
       <c r="K95" s="13"/>
       <c r="L95" s="13"/>
       <c r="M95" s="13" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="N95" s="13" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>51590</v>
+        <v>1485</v>
+      </c>
+      <c r="O95" s="13" t="s">
+        <v>1486</v>
       </c>
       <c r="P95" s="13" t="s">
-        <v>1475</v>
+        <v>1487</v>
       </c>
       <c r="Q95" s="13" t="s">
-        <v>213</v>
+        <v>697</v>
       </c>
       <c r="R95" s="13"/>
       <c r="S95" s="13" t="s">
-        <v>1476</v>
+        <v>1488</v>
       </c>
       <c r="T95" s="13" t="s">
-        <v>163</v>
+        <v>1489</v>
       </c>
       <c r="U95" s="13" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="V95" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W95" s="13" t="s">
-        <v>1477</v>
+        <v>1490</v>
       </c>
       <c r="X95" s="13" t="s">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="Y95" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z95" s="13" t="s">
-        <v>1478</v>
+        <v>1491</v>
       </c>
       <c r="AA95" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB95" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC95" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD95" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE95" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF95" s="13" t="s">
-        <v>1479</v>
+        <v>1492</v>
       </c>
       <c r="AG95" s="13" t="s">
-        <v>1480</v>
+        <v>1493</v>
       </c>
       <c r="AH95" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI95" s="13"/>
       <c r="AJ95" s="13"/>
       <c r="AK95" s="13"/>
       <c r="AL95" s="13"/>
       <c r="AM95" s="13"/>
       <c r="AN95" s="13"/>
       <c r="AO95" s="13"/>
       <c r="AP95" s="13"/>
     </row>
     <row r="96" spans="1:62" customHeight="1" ht="100">
       <c r="A96" s="13">
         <v>94</v>
       </c>
       <c r="B96" s="13" t="s">
-        <v>1481</v>
+        <v>1494</v>
       </c>
       <c r="C96" s="13" t="s">
-        <v>600</v>
+        <v>78</v>
       </c>
       <c r="D96" s="13" t="s">
-        <v>102</v>
+        <v>1118</v>
       </c>
       <c r="E96" s="13" t="s">
-        <v>1482</v>
+        <v>1495</v>
       </c>
       <c r="F96" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G96" s="13"/>
       <c r="H96" s="13" t="s">
-        <v>1483</v>
+        <v>1496</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>1484</v>
+        <v>1088</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>1485</v>
-[...6 lines deleted...]
-      </c>
+        <v>1497</v>
+      </c>
+      <c r="K96" s="13"/>
+      <c r="L96" s="13"/>
       <c r="M96" s="13" t="s">
-        <v>1488</v>
+        <v>56</v>
       </c>
       <c r="N96" s="13" t="s">
-        <v>1489</v>
-[...2 lines deleted...]
-        <v>1490</v>
+        <v>1498</v>
+      </c>
+      <c r="O96" s="13">
+        <v>85178</v>
       </c>
       <c r="P96" s="13" t="s">
-        <v>1491</v>
+        <v>1499</v>
       </c>
       <c r="Q96" s="13" t="s">
-        <v>146</v>
+        <v>422</v>
       </c>
       <c r="R96" s="13"/>
       <c r="S96" s="13" t="s">
-        <v>1492</v>
+        <v>1500</v>
       </c>
       <c r="T96" s="13" t="s">
-        <v>985</v>
+        <v>113</v>
       </c>
       <c r="U96" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V96" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W96" s="13" t="s">
-        <v>1493</v>
+        <v>1501</v>
       </c>
       <c r="X96" s="13" t="s">
-        <v>1494</v>
+        <v>148</v>
       </c>
       <c r="Y96" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z96" s="13" t="s">
-        <v>1495</v>
+        <v>1502</v>
       </c>
       <c r="AA96" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB96" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC96" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD96" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE96" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF96" s="13" t="s">
-        <v>1496</v>
+        <v>1503</v>
       </c>
       <c r="AG96" s="13" t="s">
-        <v>1497</v>
+        <v>1504</v>
       </c>
       <c r="AH96" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI96" s="13"/>
       <c r="AJ96" s="13"/>
       <c r="AK96" s="13"/>
       <c r="AL96" s="13"/>
       <c r="AM96" s="13"/>
       <c r="AN96" s="13"/>
       <c r="AO96" s="13"/>
       <c r="AP96" s="13"/>
     </row>
     <row r="97" spans="1:62" customHeight="1" ht="100">
       <c r="A97" s="13">
         <v>95</v>
       </c>
       <c r="B97" s="13" t="s">
-        <v>1498</v>
+        <v>1505</v>
       </c>
       <c r="C97" s="13" t="s">
-        <v>1499</v>
+        <v>993</v>
       </c>
       <c r="D97" s="13" t="s">
-        <v>840</v>
+        <v>1506</v>
       </c>
       <c r="E97" s="13" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="F97" s="13" t="s">
-        <v>52</v>
+        <v>1086</v>
       </c>
       <c r="G97" s="13"/>
       <c r="H97" s="13" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
       <c r="K97" s="13"/>
       <c r="L97" s="13"/>
       <c r="M97" s="13" t="s">
-        <v>1504</v>
+        <v>56</v>
       </c>
       <c r="N97" s="13" t="s">
-        <v>1505</v>
+        <v>1511</v>
       </c>
       <c r="O97" s="13">
-        <v>4509348</v>
+        <v>4556</v>
       </c>
       <c r="P97" s="13" t="s">
-        <v>1506</v>
+        <v>1512</v>
       </c>
       <c r="Q97" s="13" t="s">
-        <v>406</v>
+        <v>60</v>
       </c>
       <c r="R97" s="13"/>
       <c r="S97" s="13" t="s">
-        <v>1507</v>
+        <v>1513</v>
       </c>
       <c r="T97" s="13" t="s">
-        <v>163</v>
+        <v>1514</v>
       </c>
       <c r="U97" s="13" t="s">
-        <v>114</v>
+        <v>535</v>
       </c>
       <c r="V97" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W97" s="13" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="X97" s="13" t="s">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="Y97" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z97" s="13" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
       <c r="AA97" s="13" t="s">
-        <v>69</v>
+        <v>1098</v>
       </c>
       <c r="AB97" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC97" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD97" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE97" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF97" s="13" t="s">
-        <v>1510</v>
+        <v>1517</v>
       </c>
       <c r="AG97" s="13" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="AH97" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI97" s="13"/>
       <c r="AJ97" s="13"/>
       <c r="AK97" s="13"/>
       <c r="AL97" s="13"/>
       <c r="AM97" s="13"/>
       <c r="AN97" s="13"/>
       <c r="AO97" s="13"/>
       <c r="AP97" s="13"/>
     </row>
     <row r="98" spans="1:62" customHeight="1" ht="100">
       <c r="A98" s="13">
         <v>96</v>
       </c>
       <c r="B98" s="13" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
       <c r="C98" s="13" t="s">
-        <v>1084</v>
+        <v>101</v>
       </c>
       <c r="D98" s="13" t="s">
-        <v>1072</v>
+        <v>286</v>
       </c>
       <c r="E98" s="13" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="F98" s="13" t="s">
-        <v>52</v>
+        <v>1448</v>
       </c>
       <c r="G98" s="13"/>
       <c r="H98" s="13" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="K98" s="13"/>
       <c r="L98" s="13"/>
       <c r="M98" s="13" t="s">
-        <v>210</v>
+        <v>56</v>
       </c>
       <c r="N98" s="13" t="s">
-        <v>1517</v>
-[...2 lines deleted...]
-        <v>34298</v>
+        <v>1524</v>
+      </c>
+      <c r="O98" s="13" t="s">
+        <v>1525</v>
       </c>
       <c r="P98" s="13" t="s">
-        <v>1518</v>
+        <v>1526</v>
       </c>
       <c r="Q98" s="13" t="s">
-        <v>89</v>
+        <v>1527</v>
       </c>
       <c r="R98" s="13"/>
-      <c r="S98" s="13" t="s">
-        <v>1519</v>
+      <c r="S98" s="13">
+        <v>409</v>
       </c>
       <c r="T98" s="13" t="s">
-        <v>878</v>
+        <v>1528</v>
       </c>
       <c r="U98" s="13" t="s">
-        <v>114</v>
+        <v>1529</v>
       </c>
       <c r="V98" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W98" s="13" t="s">
-        <v>1520</v>
+        <v>1530</v>
       </c>
       <c r="X98" s="13" t="s">
-        <v>185</v>
+        <v>1531</v>
       </c>
       <c r="Y98" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z98" s="13" t="s">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="AA98" s="13" t="s">
-        <v>69</v>
+        <v>1533</v>
       </c>
       <c r="AB98" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC98" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD98" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE98" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF98" s="13" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="AG98" s="13" t="s">
-        <v>1523</v>
+        <v>1535</v>
       </c>
       <c r="AH98" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI98" s="13"/>
       <c r="AJ98" s="13"/>
       <c r="AK98" s="13"/>
       <c r="AL98" s="13"/>
       <c r="AM98" s="13"/>
       <c r="AN98" s="13"/>
       <c r="AO98" s="13"/>
       <c r="AP98" s="13"/>
     </row>
     <row r="99" spans="1:62" customHeight="1" ht="100">
       <c r="A99" s="13">
         <v>97</v>
       </c>
       <c r="B99" s="13" t="s">
-        <v>1524</v>
+        <v>1536</v>
       </c>
       <c r="C99" s="13" t="s">
-        <v>1525</v>
+        <v>947</v>
       </c>
       <c r="D99" s="13" t="s">
-        <v>840</v>
+        <v>719</v>
       </c>
       <c r="E99" s="13" t="s">
-        <v>1526</v>
+        <v>1537</v>
       </c>
       <c r="F99" s="13" t="s">
-        <v>52</v>
+        <v>526</v>
       </c>
       <c r="G99" s="13"/>
       <c r="H99" s="13" t="s">
-        <v>1527</v>
+        <v>1538</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>1528</v>
+        <v>1539</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>1529</v>
+        <v>1540</v>
       </c>
       <c r="K99" s="13"/>
       <c r="L99" s="13"/>
       <c r="M99" s="13" t="s">
-        <v>1530</v>
+        <v>56</v>
       </c>
       <c r="N99" s="13" t="s">
-        <v>1531</v>
+        <v>1541</v>
       </c>
       <c r="O99" s="13" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="P99" s="13" t="s">
-        <v>1533</v>
+        <v>1543</v>
       </c>
       <c r="Q99" s="13" t="s">
-        <v>695</v>
+        <v>60</v>
       </c>
       <c r="R99" s="13"/>
       <c r="S99" s="13" t="s">
-        <v>1534</v>
+        <v>90</v>
       </c>
       <c r="T99" s="13" t="s">
-        <v>1535</v>
+        <v>1544</v>
       </c>
       <c r="U99" s="13" t="s">
-        <v>63</v>
+        <v>535</v>
       </c>
       <c r="V99" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W99" s="13" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
       <c r="X99" s="13" t="s">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="Y99" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z99" s="13" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="AA99" s="13" t="s">
-        <v>69</v>
+        <v>539</v>
       </c>
       <c r="AB99" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC99" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD99" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE99" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF99" s="13" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="AG99" s="13" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
       <c r="AH99" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI99" s="13"/>
       <c r="AJ99" s="13"/>
       <c r="AK99" s="13"/>
       <c r="AL99" s="13"/>
       <c r="AM99" s="13"/>
       <c r="AN99" s="13"/>
       <c r="AO99" s="13"/>
       <c r="AP99" s="13"/>
     </row>
     <row r="100" spans="1:62" customHeight="1" ht="100">
       <c r="A100" s="13">
         <v>98</v>
       </c>
       <c r="B100" s="13" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="C100" s="13" t="s">
-        <v>1499</v>
+        <v>78</v>
       </c>
       <c r="D100" s="13" t="s">
-        <v>1055</v>
+        <v>886</v>
       </c>
       <c r="E100" s="13" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="F100" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G100" s="13"/>
       <c r="H100" s="13" t="s">
-        <v>1542</v>
+        <v>1551</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>1543</v>
+        <v>1552</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>1544</v>
+        <v>1553</v>
       </c>
       <c r="K100" s="13"/>
       <c r="L100" s="13"/>
       <c r="M100" s="13" t="s">
-        <v>1545</v>
+        <v>1025</v>
       </c>
       <c r="N100" s="13" t="s">
-        <v>1546</v>
+        <v>1554</v>
       </c>
       <c r="O100" s="13" t="s">
-        <v>1547</v>
+        <v>1555</v>
       </c>
       <c r="P100" s="13" t="s">
-        <v>1548</v>
+        <v>1556</v>
       </c>
       <c r="Q100" s="13" t="s">
-        <v>695</v>
+        <v>89</v>
       </c>
       <c r="R100" s="13"/>
       <c r="S100" s="13" t="s">
-        <v>1549</v>
+        <v>1557</v>
       </c>
       <c r="T100" s="13" t="s">
-        <v>487</v>
+        <v>310</v>
       </c>
       <c r="U100" s="13" t="s">
-        <v>114</v>
+        <v>215</v>
       </c>
       <c r="V100" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W100" s="13" t="s">
-        <v>1550</v>
+        <v>1558</v>
       </c>
       <c r="X100" s="13" t="s">
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="Y100" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z100" s="13" t="s">
-        <v>1551</v>
+        <v>1559</v>
       </c>
       <c r="AA100" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB100" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC100" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD100" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE100" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF100" s="13" t="s">
-        <v>1552</v>
+        <v>1560</v>
       </c>
       <c r="AG100" s="13" t="s">
-        <v>1553</v>
+        <v>1561</v>
       </c>
       <c r="AH100" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI100" s="13"/>
       <c r="AJ100" s="13"/>
       <c r="AK100" s="13"/>
       <c r="AL100" s="13"/>
       <c r="AM100" s="13"/>
       <c r="AN100" s="13"/>
       <c r="AO100" s="13"/>
       <c r="AP100" s="13"/>
     </row>
     <row r="101" spans="1:62" customHeight="1" ht="100">
       <c r="A101" s="13">
         <v>99</v>
       </c>
       <c r="B101" s="13" t="s">
-        <v>1554</v>
+        <v>1562</v>
       </c>
       <c r="C101" s="13" t="s">
-        <v>1130</v>
+        <v>1563</v>
       </c>
       <c r="D101" s="13" t="s">
-        <v>1202</v>
+        <v>1564</v>
       </c>
       <c r="E101" s="13" t="s">
-        <v>1555</v>
+        <v>1565</v>
       </c>
       <c r="F101" s="13" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="G101" s="13"/>
       <c r="H101" s="13" t="s">
-        <v>1556</v>
+        <v>1566</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>1557</v>
+        <v>1567</v>
       </c>
       <c r="J101" s="13" t="s">
-        <v>1558</v>
+        <v>1568</v>
       </c>
       <c r="K101" s="13"/>
       <c r="L101" s="13"/>
       <c r="M101" s="13" t="s">
-        <v>56</v>
+        <v>1336</v>
       </c>
       <c r="N101" s="13" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>1554</v>
+        <v>1569</v>
+      </c>
+      <c r="O101" s="13" t="s">
+        <v>1570</v>
       </c>
       <c r="P101" s="13" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
       <c r="Q101" s="13" t="s">
-        <v>60</v>
+        <v>711</v>
       </c>
       <c r="R101" s="13"/>
       <c r="S101" s="13" t="s">
-        <v>90</v>
+        <v>1572</v>
       </c>
       <c r="T101" s="13" t="s">
-        <v>1561</v>
+        <v>1573</v>
       </c>
       <c r="U101" s="13" t="s">
-        <v>92</v>
+        <v>247</v>
       </c>
       <c r="V101" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W101" s="13" t="s">
-        <v>1562</v>
+        <v>1574</v>
       </c>
       <c r="X101" s="13" t="s">
-        <v>1563</v>
+        <v>200</v>
       </c>
       <c r="Y101" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z101" s="13" t="s">
-        <v>1564</v>
+        <v>1575</v>
       </c>
       <c r="AA101" s="13" t="s">
-        <v>1565</v>
+        <v>69</v>
       </c>
       <c r="AB101" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC101" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD101" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE101" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF101" s="13" t="s">
-        <v>1566</v>
+        <v>1576</v>
       </c>
       <c r="AG101" s="13" t="s">
-        <v>1567</v>
+        <v>1577</v>
       </c>
       <c r="AH101" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI101" s="13"/>
       <c r="AJ101" s="13"/>
       <c r="AK101" s="13"/>
       <c r="AL101" s="13"/>
       <c r="AM101" s="13"/>
       <c r="AN101" s="13"/>
       <c r="AO101" s="13"/>
       <c r="AP101" s="13"/>
     </row>
     <row r="102" spans="1:62" customHeight="1" ht="100">
       <c r="A102" s="13">
         <v>100</v>
       </c>
       <c r="B102" s="13" t="s">
-        <v>1568</v>
+        <v>1578</v>
       </c>
       <c r="C102" s="13" t="s">
-        <v>855</v>
+        <v>253</v>
       </c>
       <c r="D102" s="13" t="s">
-        <v>840</v>
+        <v>1579</v>
       </c>
       <c r="E102" s="13" t="s">
-        <v>1569</v>
+        <v>1580</v>
       </c>
       <c r="F102" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G102" s="13"/>
       <c r="H102" s="13" t="s">
-        <v>1570</v>
+        <v>1581</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>1259</v>
+        <v>1582</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>1571</v>
+        <v>1583</v>
       </c>
       <c r="K102" s="13"/>
       <c r="L102" s="13"/>
       <c r="M102" s="13" t="s">
-        <v>1572</v>
+        <v>1584</v>
       </c>
       <c r="N102" s="13" t="s">
-        <v>1573</v>
-[...2 lines deleted...]
-        <v>1574</v>
+        <v>1585</v>
+      </c>
+      <c r="O102" s="13">
+        <v>51590</v>
       </c>
       <c r="P102" s="13" t="s">
-        <v>1575</v>
+        <v>1586</v>
       </c>
       <c r="Q102" s="13" t="s">
-        <v>1576</v>
+        <v>213</v>
       </c>
       <c r="R102" s="13"/>
       <c r="S102" s="13" t="s">
-        <v>1577</v>
+        <v>1587</v>
       </c>
       <c r="T102" s="13" t="s">
-        <v>1578</v>
+        <v>163</v>
       </c>
       <c r="U102" s="13" t="s">
-        <v>1579</v>
+        <v>114</v>
       </c>
       <c r="V102" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W102" s="13" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="X102" s="13" t="s">
-        <v>1581</v>
+        <v>148</v>
       </c>
       <c r="Y102" s="13" t="s">
-        <v>1096</v>
+        <v>95</v>
       </c>
       <c r="Z102" s="13" t="s">
-        <v>1582</v>
+        <v>1589</v>
       </c>
       <c r="AA102" s="13" t="s">
-        <v>1583</v>
+        <v>69</v>
       </c>
       <c r="AB102" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC102" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD102" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE102" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF102" s="13" t="s">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="AG102" s="13" t="s">
-        <v>1585</v>
+        <v>1591</v>
       </c>
       <c r="AH102" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI102" s="13"/>
       <c r="AJ102" s="13"/>
       <c r="AK102" s="13"/>
       <c r="AL102" s="13"/>
       <c r="AM102" s="13"/>
       <c r="AN102" s="13"/>
       <c r="AO102" s="13"/>
       <c r="AP102" s="13"/>
     </row>
     <row r="103" spans="1:62" customHeight="1" ht="100">
       <c r="A103" s="13">
         <v>101</v>
       </c>
       <c r="B103" s="13" t="s">
-        <v>1568</v>
+        <v>1592</v>
       </c>
       <c r="C103" s="13" t="s">
-        <v>1586</v>
+        <v>616</v>
       </c>
       <c r="D103" s="13" t="s">
-        <v>301</v>
+        <v>102</v>
       </c>
       <c r="E103" s="13" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="F103" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G103" s="13"/>
       <c r="H103" s="13" t="s">
-        <v>1588</v>
+        <v>1594</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>1318</v>
+        <v>1595</v>
       </c>
       <c r="J103" s="13" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="L103" s="13"/>
+        <v>1596</v>
+      </c>
+      <c r="K103" s="13" t="s">
+        <v>1597</v>
+      </c>
+      <c r="L103" s="13" t="s">
+        <v>1598</v>
+      </c>
       <c r="M103" s="13" t="s">
-        <v>1590</v>
+        <v>1599</v>
       </c>
       <c r="N103" s="13" t="s">
-        <v>1591</v>
+        <v>1600</v>
       </c>
       <c r="O103" s="13" t="s">
-        <v>1592</v>
+        <v>1601</v>
       </c>
       <c r="P103" s="13" t="s">
-        <v>1593</v>
+        <v>1602</v>
       </c>
       <c r="Q103" s="13" t="s">
-        <v>1594</v>
+        <v>146</v>
       </c>
       <c r="R103" s="13"/>
       <c r="S103" s="13" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
       <c r="T103" s="13" t="s">
-        <v>487</v>
+        <v>1030</v>
       </c>
       <c r="U103" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V103" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W103" s="13" t="s">
-        <v>1596</v>
+        <v>1604</v>
       </c>
       <c r="X103" s="13" t="s">
-        <v>148</v>
+        <v>1605</v>
       </c>
       <c r="Y103" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z103" s="13" t="s">
-        <v>1597</v>
+        <v>1606</v>
       </c>
       <c r="AA103" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB103" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC103" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD103" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE103" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF103" s="13" t="s">
-        <v>1598</v>
+        <v>1607</v>
       </c>
       <c r="AG103" s="13" t="s">
-        <v>1599</v>
+        <v>1608</v>
       </c>
       <c r="AH103" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI103" s="13"/>
       <c r="AJ103" s="13"/>
       <c r="AK103" s="13"/>
       <c r="AL103" s="13"/>
       <c r="AM103" s="13"/>
       <c r="AN103" s="13"/>
       <c r="AO103" s="13"/>
       <c r="AP103" s="13"/>
     </row>
     <row r="104" spans="1:62" customHeight="1" ht="100">
       <c r="A104" s="13">
         <v>102</v>
       </c>
       <c r="B104" s="13" t="s">
-        <v>1600</v>
+        <v>1609</v>
       </c>
       <c r="C104" s="13" t="s">
-        <v>1601</v>
+        <v>1610</v>
       </c>
       <c r="D104" s="13" t="s">
-        <v>1602</v>
+        <v>871</v>
       </c>
       <c r="E104" s="13" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="F104" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G104" s="13"/>
       <c r="H104" s="13" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="K104" s="13"/>
       <c r="L104" s="13"/>
       <c r="M104" s="13" t="s">
-        <v>980</v>
+        <v>1615</v>
       </c>
       <c r="N104" s="13" t="s">
-        <v>1607</v>
+        <v>1616</v>
       </c>
       <c r="O104" s="13">
-        <v>1227910</v>
+        <v>4509348</v>
       </c>
       <c r="P104" s="13" t="s">
-        <v>1608</v>
+        <v>1617</v>
       </c>
       <c r="Q104" s="13" t="s">
-        <v>1609</v>
+        <v>422</v>
       </c>
       <c r="R104" s="13"/>
       <c r="S104" s="13" t="s">
-        <v>1610</v>
+        <v>1618</v>
       </c>
       <c r="T104" s="13" t="s">
-        <v>133</v>
+        <v>163</v>
       </c>
       <c r="U104" s="13" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="V104" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W104" s="13" t="s">
-        <v>1611</v>
+        <v>1619</v>
       </c>
       <c r="X104" s="13" t="s">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="Y104" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z104" s="13" t="s">
-        <v>1612</v>
+        <v>1620</v>
       </c>
       <c r="AA104" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB104" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC104" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD104" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE104" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF104" s="13" t="s">
-        <v>1613</v>
+        <v>1621</v>
       </c>
       <c r="AG104" s="13" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="AH104" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI104" s="13"/>
       <c r="AJ104" s="13"/>
       <c r="AK104" s="13"/>
       <c r="AL104" s="13"/>
       <c r="AM104" s="13"/>
       <c r="AN104" s="13"/>
       <c r="AO104" s="13"/>
       <c r="AP104" s="13"/>
     </row>
     <row r="105" spans="1:62" customHeight="1" ht="100">
       <c r="A105" s="13">
         <v>103</v>
       </c>
       <c r="B105" s="13" t="s">
-        <v>1615</v>
+        <v>1623</v>
       </c>
       <c r="C105" s="13" t="s">
-        <v>1616</v>
+        <v>1624</v>
       </c>
       <c r="D105" s="13" t="s">
-        <v>557</v>
+        <v>1625</v>
       </c>
       <c r="E105" s="13" t="s">
-        <v>1617</v>
+        <v>1626</v>
       </c>
       <c r="F105" s="13" t="s">
-        <v>52</v>
+        <v>1627</v>
       </c>
       <c r="G105" s="13"/>
       <c r="H105" s="13" t="s">
-        <v>1618</v>
+        <v>1628</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>995</v>
+        <v>1629</v>
       </c>
       <c r="J105" s="13" t="s">
-        <v>1619</v>
+        <v>1630</v>
       </c>
       <c r="K105" s="13"/>
       <c r="L105" s="13"/>
       <c r="M105" s="13" t="s">
-        <v>1620</v>
+        <v>210</v>
       </c>
       <c r="N105" s="13" t="s">
-        <v>1621</v>
+        <v>1631</v>
       </c>
       <c r="O105" s="13" t="s">
-        <v>1622</v>
+        <v>1632</v>
       </c>
       <c r="P105" s="13" t="s">
-        <v>1623</v>
+        <v>1633</v>
       </c>
       <c r="Q105" s="13" t="s">
-        <v>1624</v>
+        <v>1634</v>
       </c>
       <c r="R105" s="13"/>
       <c r="S105" s="13" t="s">
-        <v>1625</v>
+        <v>1635</v>
       </c>
       <c r="T105" s="13" t="s">
-        <v>133</v>
+        <v>1636</v>
       </c>
       <c r="U105" s="13" t="s">
-        <v>215</v>
+        <v>535</v>
       </c>
       <c r="V105" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W105" s="13" t="s">
-        <v>1626</v>
+        <v>1637</v>
       </c>
       <c r="X105" s="13" t="s">
-        <v>200</v>
+        <v>94</v>
       </c>
       <c r="Y105" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z105" s="13" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="AA105" s="13" t="s">
-        <v>69</v>
+        <v>1639</v>
       </c>
       <c r="AB105" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC105" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD105" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE105" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF105" s="13" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="AG105" s="13" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="AH105" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI105" s="13"/>
       <c r="AJ105" s="13"/>
       <c r="AK105" s="13"/>
       <c r="AL105" s="13"/>
       <c r="AM105" s="13"/>
       <c r="AN105" s="13"/>
       <c r="AO105" s="13"/>
       <c r="AP105" s="13"/>
     </row>
     <row r="106" spans="1:62" customHeight="1" ht="100">
       <c r="A106" s="13">
         <v>104</v>
       </c>
       <c r="B106" s="13" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="C106" s="13" t="s">
-        <v>1631</v>
+        <v>1147</v>
       </c>
       <c r="D106" s="13" t="s">
-        <v>1632</v>
+        <v>1135</v>
       </c>
       <c r="E106" s="13" t="s">
-        <v>1633</v>
+        <v>1643</v>
       </c>
       <c r="F106" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G106" s="13"/>
       <c r="H106" s="13" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="I106" s="13" t="s">
-        <v>1635</v>
+        <v>1645</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>1636</v>
+        <v>1646</v>
       </c>
       <c r="K106" s="13"/>
       <c r="L106" s="13"/>
       <c r="M106" s="13" t="s">
-        <v>1620</v>
+        <v>210</v>
       </c>
       <c r="N106" s="13" t="s">
-        <v>1637</v>
-[...2 lines deleted...]
-        <v>1638</v>
+        <v>1647</v>
+      </c>
+      <c r="O106" s="13">
+        <v>34298</v>
       </c>
       <c r="P106" s="13" t="s">
-        <v>1639</v>
+        <v>1648</v>
       </c>
       <c r="Q106" s="13" t="s">
-        <v>1640</v>
+        <v>89</v>
       </c>
       <c r="R106" s="13"/>
       <c r="S106" s="13" t="s">
-        <v>1641</v>
+        <v>1649</v>
       </c>
       <c r="T106" s="13" t="s">
-        <v>536</v>
+        <v>908</v>
       </c>
       <c r="U106" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V106" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W106" s="13" t="s">
-        <v>1642</v>
+        <v>1650</v>
       </c>
       <c r="X106" s="13" t="s">
-        <v>1643</v>
+        <v>185</v>
       </c>
       <c r="Y106" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z106" s="13" t="s">
-        <v>1644</v>
+        <v>1651</v>
       </c>
       <c r="AA106" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB106" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC106" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD106" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE106" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF106" s="13" t="s">
-        <v>1645</v>
+        <v>1652</v>
       </c>
       <c r="AG106" s="13" t="s">
-        <v>1646</v>
+        <v>1653</v>
       </c>
       <c r="AH106" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI106" s="13"/>
       <c r="AJ106" s="13"/>
       <c r="AK106" s="13"/>
       <c r="AL106" s="13"/>
       <c r="AM106" s="13"/>
       <c r="AN106" s="13"/>
       <c r="AO106" s="13"/>
       <c r="AP106" s="13"/>
     </row>
     <row r="107" spans="1:62" customHeight="1" ht="100">
       <c r="A107" s="13">
         <v>105</v>
       </c>
       <c r="B107" s="13" t="s">
-        <v>1647</v>
+        <v>1654</v>
       </c>
       <c r="C107" s="13" t="s">
-        <v>992</v>
+        <v>1655</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>1648</v>
+        <v>871</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="F107" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G107" s="13"/>
       <c r="H107" s="13" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>1651</v>
+        <v>1658</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>1652</v>
+        <v>1659</v>
       </c>
       <c r="K107" s="13"/>
       <c r="L107" s="13"/>
       <c r="M107" s="13" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
       <c r="N107" s="13" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="O107" s="13" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="P107" s="13" t="s">
-        <v>1656</v>
+        <v>1663</v>
       </c>
       <c r="Q107" s="13" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
       <c r="R107" s="13"/>
       <c r="S107" s="13" t="s">
-        <v>1657</v>
+        <v>1664</v>
       </c>
       <c r="T107" s="13" t="s">
-        <v>1658</v>
+        <v>1665</v>
       </c>
       <c r="U107" s="13" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="V107" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W107" s="13" t="s">
-        <v>1659</v>
+        <v>1666</v>
       </c>
       <c r="X107" s="13" t="s">
-        <v>217</v>
+        <v>148</v>
       </c>
       <c r="Y107" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z107" s="13" t="s">
-        <v>1660</v>
+        <v>1667</v>
       </c>
       <c r="AA107" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB107" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC107" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD107" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE107" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF107" s="13" t="s">
-        <v>1661</v>
+        <v>1668</v>
       </c>
       <c r="AG107" s="13" t="s">
-        <v>1662</v>
+        <v>1669</v>
       </c>
       <c r="AH107" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI107" s="13"/>
       <c r="AJ107" s="13"/>
       <c r="AK107" s="13"/>
       <c r="AL107" s="13"/>
       <c r="AM107" s="13"/>
       <c r="AN107" s="13"/>
       <c r="AO107" s="13"/>
       <c r="AP107" s="13"/>
     </row>
     <row r="108" spans="1:62" customHeight="1" ht="100">
       <c r="A108" s="13">
         <v>106</v>
       </c>
       <c r="B108" s="13" t="s">
-        <v>1663</v>
+        <v>1670</v>
       </c>
       <c r="C108" s="13" t="s">
-        <v>1664</v>
+        <v>1610</v>
       </c>
       <c r="D108" s="13" t="s">
-        <v>975</v>
+        <v>1118</v>
       </c>
       <c r="E108" s="13" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="F108" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G108" s="13"/>
       <c r="H108" s="13" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="I108" s="13" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>1668</v>
+        <v>1674</v>
       </c>
       <c r="K108" s="13"/>
       <c r="L108" s="13"/>
       <c r="M108" s="13" t="s">
-        <v>1669</v>
+        <v>1675</v>
       </c>
       <c r="N108" s="13" t="s">
-        <v>1670</v>
-[...2 lines deleted...]
-        <v>3847181</v>
+        <v>1676</v>
+      </c>
+      <c r="O108" s="13" t="s">
+        <v>1677</v>
       </c>
       <c r="P108" s="13" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="Q108" s="13" t="s">
-        <v>146</v>
+        <v>711</v>
       </c>
       <c r="R108" s="13"/>
       <c r="S108" s="13" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="T108" s="13" t="s">
-        <v>1673</v>
+        <v>503</v>
       </c>
       <c r="U108" s="13" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="V108" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W108" s="13" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="X108" s="13" t="s">
-        <v>217</v>
+        <v>148</v>
       </c>
       <c r="Y108" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z108" s="13" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
       <c r="AA108" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB108" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC108" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD108" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE108" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF108" s="13" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="AG108" s="13" t="s">
-        <v>1677</v>
+        <v>1683</v>
       </c>
       <c r="AH108" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI108" s="13"/>
       <c r="AJ108" s="13"/>
       <c r="AK108" s="13"/>
       <c r="AL108" s="13"/>
       <c r="AM108" s="13"/>
       <c r="AN108" s="13"/>
       <c r="AO108" s="13"/>
       <c r="AP108" s="13"/>
     </row>
     <row r="109" spans="1:62" customHeight="1" ht="100">
       <c r="A109" s="13">
         <v>107</v>
       </c>
       <c r="B109" s="13" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="C109" s="13" t="s">
-        <v>1679</v>
+        <v>1193</v>
       </c>
       <c r="D109" s="13" t="s">
-        <v>750</v>
+        <v>1264</v>
       </c>
       <c r="E109" s="13" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="F109" s="13" t="s">
-        <v>510</v>
+        <v>81</v>
       </c>
       <c r="G109" s="13"/>
       <c r="H109" s="13" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="K109" s="13"/>
       <c r="L109" s="13"/>
       <c r="M109" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N109" s="13" t="s">
-        <v>1684</v>
-[...2 lines deleted...]
-        <v>1685</v>
+        <v>1689</v>
+      </c>
+      <c r="O109" s="13">
+        <v>1554</v>
       </c>
       <c r="P109" s="13" t="s">
-        <v>1686</v>
+        <v>968</v>
       </c>
       <c r="Q109" s="13" t="s">
-        <v>1687</v>
+        <v>60</v>
       </c>
       <c r="R109" s="13"/>
       <c r="S109" s="13" t="s">
         <v>90</v>
       </c>
       <c r="T109" s="13" t="s">
-        <v>1563</v>
+        <v>1690</v>
       </c>
       <c r="U109" s="13" t="s">
-        <v>519</v>
+        <v>92</v>
       </c>
       <c r="V109" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W109" s="13" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="X109" s="13" t="s">
-        <v>942</v>
+        <v>1692</v>
       </c>
       <c r="Y109" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z109" s="13" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="AA109" s="13" t="s">
-        <v>523</v>
+        <v>1694</v>
       </c>
       <c r="AB109" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC109" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD109" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE109" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF109" s="13" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="AG109" s="13" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="AH109" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI109" s="13"/>
       <c r="AJ109" s="13"/>
       <c r="AK109" s="13"/>
       <c r="AL109" s="13"/>
       <c r="AM109" s="13"/>
       <c r="AN109" s="13"/>
       <c r="AO109" s="13"/>
       <c r="AP109" s="13"/>
     </row>
     <row r="110" spans="1:62" customHeight="1" ht="100">
       <c r="A110" s="13">
         <v>108</v>
       </c>
       <c r="B110" s="13" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="C110" s="13" t="s">
-        <v>1693</v>
+        <v>367</v>
       </c>
       <c r="D110" s="13" t="s">
-        <v>269</v>
+        <v>871</v>
       </c>
       <c r="E110" s="13" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="F110" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G110" s="13"/>
       <c r="H110" s="13" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>1696</v>
+        <v>1321</v>
       </c>
       <c r="J110" s="13" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="K110" s="13"/>
       <c r="L110" s="13"/>
       <c r="M110" s="13" t="s">
-        <v>274</v>
+        <v>1701</v>
       </c>
       <c r="N110" s="13" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="O110" s="13" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="P110" s="13" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="Q110" s="13" t="s">
-        <v>695</v>
+        <v>1705</v>
       </c>
       <c r="R110" s="13"/>
       <c r="S110" s="13" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="T110" s="13" t="s">
-        <v>62</v>
+        <v>1707</v>
       </c>
       <c r="U110" s="13" t="s">
-        <v>63</v>
+        <v>1708</v>
       </c>
       <c r="V110" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W110" s="13" t="s">
-        <v>1702</v>
+        <v>1709</v>
       </c>
       <c r="X110" s="13" t="s">
-        <v>148</v>
+        <v>1710</v>
       </c>
       <c r="Y110" s="13" t="s">
-        <v>67</v>
+        <v>1159</v>
       </c>
       <c r="Z110" s="13" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="AA110" s="13" t="s">
-        <v>69</v>
+        <v>1712</v>
       </c>
       <c r="AB110" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC110" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD110" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE110" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF110" s="13" t="s">
-        <v>1704</v>
+        <v>1713</v>
       </c>
       <c r="AG110" s="13" t="s">
-        <v>1705</v>
+        <v>1714</v>
       </c>
       <c r="AH110" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI110" s="13"/>
       <c r="AJ110" s="13"/>
       <c r="AK110" s="13"/>
       <c r="AL110" s="13"/>
       <c r="AM110" s="13"/>
       <c r="AN110" s="13"/>
       <c r="AO110" s="13"/>
       <c r="AP110" s="13"/>
     </row>
     <row r="111" spans="1:62" customHeight="1" ht="100">
       <c r="A111" s="13">
         <v>109</v>
       </c>
       <c r="B111" s="13" t="s">
-        <v>1706</v>
+        <v>1697</v>
       </c>
       <c r="C111" s="13" t="s">
-        <v>1707</v>
+        <v>1715</v>
       </c>
       <c r="D111" s="13" t="s">
-        <v>903</v>
+        <v>301</v>
       </c>
       <c r="E111" s="13" t="s">
-        <v>1708</v>
+        <v>1716</v>
       </c>
       <c r="F111" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G111" s="13"/>
       <c r="H111" s="13" t="s">
-        <v>1709</v>
+        <v>1717</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>1710</v>
+        <v>1380</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>1711</v>
-[...3 lines deleted...]
-      </c>
+        <v>1718</v>
+      </c>
+      <c r="K111" s="13"/>
       <c r="L111" s="13"/>
       <c r="M111" s="13" t="s">
-        <v>1713</v>
+        <v>1719</v>
       </c>
       <c r="N111" s="13" t="s">
-        <v>1714</v>
+        <v>1720</v>
       </c>
       <c r="O111" s="13" t="s">
-        <v>1715</v>
+        <v>1721</v>
       </c>
       <c r="P111" s="13" t="s">
-        <v>1716</v>
+        <v>1722</v>
       </c>
       <c r="Q111" s="13" t="s">
-        <v>406</v>
+        <v>1723</v>
       </c>
       <c r="R111" s="13"/>
-      <c r="S111" s="13">
-        <v>780138</v>
+      <c r="S111" s="13" t="s">
+        <v>1724</v>
       </c>
       <c r="T111" s="13" t="s">
-        <v>1717</v>
+        <v>503</v>
       </c>
       <c r="U111" s="13" t="s">
-        <v>1718</v>
+        <v>114</v>
       </c>
       <c r="V111" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W111" s="13" t="s">
-        <v>1719</v>
+        <v>1725</v>
       </c>
       <c r="X111" s="13" t="s">
         <v>148</v>
       </c>
       <c r="Y111" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z111" s="13" t="s">
-        <v>1720</v>
+        <v>1726</v>
       </c>
       <c r="AA111" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB111" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC111" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD111" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE111" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF111" s="13" t="s">
-        <v>1721</v>
+        <v>1727</v>
       </c>
       <c r="AG111" s="13" t="s">
-        <v>1722</v>
+        <v>1728</v>
       </c>
       <c r="AH111" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
       <c r="AM111" s="13"/>
       <c r="AN111" s="13"/>
       <c r="AO111" s="13"/>
       <c r="AP111" s="13"/>
     </row>
     <row r="112" spans="1:62" customHeight="1" ht="100">
       <c r="A112" s="13">
         <v>110</v>
       </c>
       <c r="B112" s="13" t="s">
-        <v>1723</v>
+        <v>1729</v>
       </c>
       <c r="C112" s="13" t="s">
-        <v>1724</v>
+        <v>1730</v>
       </c>
       <c r="D112" s="13" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
       <c r="E112" s="13" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="F112" s="13" t="s">
-        <v>510</v>
+        <v>52</v>
       </c>
       <c r="G112" s="13"/>
       <c r="H112" s="13" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>1728</v>
+        <v>1734</v>
       </c>
       <c r="J112" s="13" t="s">
-        <v>1729</v>
+        <v>1735</v>
       </c>
       <c r="K112" s="13"/>
       <c r="L112" s="13"/>
       <c r="M112" s="13" t="s">
-        <v>56</v>
+        <v>1025</v>
       </c>
       <c r="N112" s="13" t="s">
-        <v>1730</v>
-[...2 lines deleted...]
-        <v>1731</v>
+        <v>1736</v>
+      </c>
+      <c r="O112" s="13">
+        <v>1227910</v>
       </c>
       <c r="P112" s="13" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="Q112" s="13" t="s">
-        <v>60</v>
+        <v>1738</v>
       </c>
       <c r="R112" s="13"/>
       <c r="S112" s="13" t="s">
-        <v>90</v>
+        <v>1739</v>
       </c>
       <c r="T112" s="13" t="s">
-        <v>1733</v>
+        <v>133</v>
       </c>
       <c r="U112" s="13" t="s">
-        <v>519</v>
+        <v>215</v>
       </c>
       <c r="V112" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W112" s="13" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="X112" s="13" t="s">
-        <v>1735</v>
+        <v>200</v>
       </c>
       <c r="Y112" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z112" s="13" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="AA112" s="13" t="s">
-        <v>523</v>
+        <v>69</v>
       </c>
       <c r="AB112" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC112" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD112" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE112" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF112" s="13" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="AG112" s="13" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="AH112" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
       <c r="AM112" s="13"/>
       <c r="AN112" s="13"/>
       <c r="AO112" s="13"/>
       <c r="AP112" s="13"/>
     </row>
     <row r="113" spans="1:62" customHeight="1" ht="100">
       <c r="A113" s="13">
         <v>111</v>
       </c>
       <c r="B113" s="13" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
       <c r="C113" s="13" t="s">
-        <v>992</v>
+        <v>1745</v>
       </c>
       <c r="D113" s="13" t="s">
-        <v>1055</v>
+        <v>573</v>
       </c>
       <c r="E113" s="13" t="s">
-        <v>1740</v>
+        <v>1746</v>
       </c>
       <c r="F113" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G113" s="13"/>
       <c r="H113" s="13" t="s">
-        <v>1741</v>
+        <v>1747</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>1742</v>
+        <v>1040</v>
       </c>
       <c r="J113" s="13" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="K113" s="13"/>
       <c r="L113" s="13"/>
       <c r="M113" s="13" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="N113" s="13" t="s">
-        <v>1745</v>
-[...2 lines deleted...]
-        <v>48554</v>
+        <v>1750</v>
+      </c>
+      <c r="O113" s="13" t="s">
+        <v>1751</v>
       </c>
       <c r="P113" s="13" t="s">
-        <v>1746</v>
+        <v>1752</v>
       </c>
       <c r="Q113" s="13" t="s">
-        <v>213</v>
+        <v>1753</v>
       </c>
       <c r="R113" s="13"/>
       <c r="S113" s="13" t="s">
-        <v>1747</v>
+        <v>1754</v>
       </c>
       <c r="T113" s="13" t="s">
-        <v>536</v>
+        <v>133</v>
       </c>
       <c r="U113" s="13" t="s">
-        <v>114</v>
+        <v>215</v>
       </c>
       <c r="V113" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W113" s="13" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="X113" s="13" t="s">
-        <v>1749</v>
+        <v>200</v>
       </c>
       <c r="Y113" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z113" s="13" t="s">
-        <v>1750</v>
+        <v>1756</v>
       </c>
       <c r="AA113" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB113" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC113" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD113" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE113" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF113" s="13" t="s">
-        <v>1751</v>
+        <v>1757</v>
       </c>
       <c r="AG113" s="13" t="s">
-        <v>1752</v>
+        <v>1758</v>
       </c>
       <c r="AH113" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
       <c r="AM113" s="13"/>
       <c r="AN113" s="13"/>
       <c r="AO113" s="13"/>
       <c r="AP113" s="13"/>
     </row>
     <row r="114" spans="1:62" customHeight="1" ht="100">
       <c r="A114" s="14">
         <v>112</v>
       </c>
       <c r="B114" s="15" t="s">
-        <v>1753</v>
+        <v>1759</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>478</v>
+        <v>1760</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>102</v>
+        <v>1761</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>1754</v>
+        <v>1762</v>
       </c>
       <c r="F114" s="16" t="s">
         <v>52</v>
       </c>
       <c r="G114" s="15"/>
       <c r="H114" s="16" t="s">
-        <v>1755</v>
+        <v>1763</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>1756</v>
+        <v>1764</v>
       </c>
       <c r="J114" s="17" t="s">
-        <v>1757</v>
+        <v>1765</v>
       </c>
       <c r="K114" s="15"/>
       <c r="L114" s="16"/>
       <c r="M114" s="15" t="s">
-        <v>980</v>
+        <v>1749</v>
       </c>
       <c r="N114" s="15" t="s">
-        <v>1758</v>
+        <v>1766</v>
       </c>
       <c r="O114" s="15" t="s">
-        <v>1759</v>
+        <v>1767</v>
       </c>
       <c r="P114" s="15" t="s">
-        <v>1760</v>
+        <v>1768</v>
       </c>
       <c r="Q114" s="15" t="s">
-        <v>695</v>
+        <v>1769</v>
       </c>
       <c r="R114" s="15"/>
       <c r="S114" s="15" t="s">
-        <v>1761</v>
+        <v>1770</v>
       </c>
       <c r="T114" s="16" t="s">
-        <v>1658</v>
+        <v>552</v>
       </c>
       <c r="U114" s="15" t="s">
         <v>114</v>
       </c>
       <c r="V114" s="15" t="s">
         <v>64</v>
       </c>
       <c r="W114" s="15" t="s">
-        <v>1762</v>
+        <v>1771</v>
       </c>
       <c r="X114" s="16" t="s">
-        <v>148</v>
+        <v>1772</v>
       </c>
       <c r="Y114" s="15" t="s">
         <v>67</v>
       </c>
       <c r="Z114" s="15" t="s">
-        <v>1763</v>
+        <v>1773</v>
       </c>
       <c r="AA114" s="15" t="s">
         <v>69</v>
       </c>
       <c r="AB114" s="18" t="s">
         <v>70</v>
       </c>
       <c r="AC114" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AD114" s="16" t="s">
         <v>72</v>
       </c>
       <c r="AE114" s="15" t="s">
         <v>73</v>
       </c>
       <c r="AF114" s="15" t="s">
-        <v>1764</v>
+        <v>1774</v>
       </c>
       <c r="AG114" s="15" t="s">
-        <v>1765</v>
+        <v>1775</v>
       </c>
       <c r="AH114" s="15" t="s">
         <v>76</v>
       </c>
       <c r="AI114" s="19"/>
       <c r="AJ114" s="20"/>
       <c r="AK114" s="21"/>
       <c r="AL114" s="22"/>
       <c r="AM114" s="22"/>
       <c r="AN114" s="23"/>
       <c r="AO114" s="24"/>
       <c r="AP114" s="24"/>
     </row>
     <row r="115" spans="1:62" customHeight="1" ht="100">
       <c r="A115" s="25">
         <v>113</v>
       </c>
       <c r="B115" s="13" t="s">
-        <v>1766</v>
+        <v>1776</v>
       </c>
       <c r="C115" s="13" t="s">
-        <v>810</v>
+        <v>1037</v>
       </c>
       <c r="D115" s="13" t="s">
-        <v>1767</v>
+        <v>1777</v>
       </c>
       <c r="E115" s="13" t="s">
-        <v>1768</v>
+        <v>1778</v>
       </c>
       <c r="F115" s="26" t="s">
         <v>52</v>
       </c>
       <c r="G115" s="13"/>
       <c r="H115" s="26" t="s">
-        <v>1769</v>
+        <v>1779</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>1770</v>
+        <v>1780</v>
       </c>
       <c r="J115" s="27" t="s">
-        <v>1771</v>
-[...7 lines deleted...]
-      <c r="M115" s="13"/>
+        <v>1781</v>
+      </c>
+      <c r="K115" s="13"/>
+      <c r="L115" s="26"/>
+      <c r="M115" s="13" t="s">
+        <v>1782</v>
+      </c>
       <c r="N115" s="13" t="s">
-        <v>1774</v>
-[...2 lines deleted...]
-        <v>1490715</v>
+        <v>1783</v>
+      </c>
+      <c r="O115" s="13" t="s">
+        <v>1784</v>
       </c>
       <c r="P115" s="13" t="s">
-        <v>1775</v>
+        <v>1785</v>
       </c>
       <c r="Q115" s="13" t="s">
-        <v>60</v>
+        <v>711</v>
       </c>
       <c r="R115" s="13"/>
       <c r="S115" s="13" t="s">
-        <v>1776</v>
+        <v>1786</v>
       </c>
       <c r="T115" s="26" t="s">
-        <v>1777</v>
+        <v>1787</v>
       </c>
       <c r="U115" s="13" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="V115" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W115" s="13" t="s">
-        <v>1778</v>
+        <v>1788</v>
       </c>
       <c r="X115" s="26" t="s">
-        <v>834</v>
+        <v>217</v>
       </c>
       <c r="Y115" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z115" s="13" t="s">
-        <v>1779</v>
+        <v>1789</v>
       </c>
       <c r="AA115" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB115" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC115" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD115" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE115" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF115" s="13" t="s">
-        <v>1780</v>
+        <v>1790</v>
       </c>
       <c r="AG115" s="13" t="s">
-        <v>1781</v>
+        <v>1791</v>
       </c>
       <c r="AH115" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI115" s="29"/>
       <c r="AJ115" s="30"/>
       <c r="AK115" s="21"/>
       <c r="AL115" s="22"/>
       <c r="AM115" s="22"/>
       <c r="AN115" s="31"/>
       <c r="AO115" s="32"/>
       <c r="AP115" s="32"/>
     </row>
     <row r="116" spans="1:62" customHeight="1" ht="100">
       <c r="A116" s="25">
         <v>114</v>
       </c>
       <c r="B116" s="13" t="s">
-        <v>1782</v>
+        <v>1792</v>
       </c>
       <c r="C116" s="13" t="s">
-        <v>1783</v>
+        <v>1793</v>
       </c>
       <c r="D116" s="13" t="s">
-        <v>750</v>
+        <v>368</v>
       </c>
       <c r="E116" s="13" t="s">
-        <v>1784</v>
+        <v>1794</v>
       </c>
       <c r="F116" s="26" t="s">
         <v>52</v>
       </c>
       <c r="G116" s="13"/>
       <c r="H116" s="26" t="s">
-        <v>1785</v>
+        <v>1795</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>1786</v>
+        <v>1796</v>
       </c>
       <c r="J116" s="27" t="s">
-        <v>1787</v>
+        <v>1797</v>
       </c>
       <c r="K116" s="13"/>
       <c r="L116" s="26"/>
       <c r="M116" s="13" t="s">
-        <v>1788</v>
+        <v>1798</v>
       </c>
       <c r="N116" s="13" t="s">
-        <v>1789</v>
+        <v>1799</v>
       </c>
       <c r="O116" s="13">
-        <v>992496</v>
+        <v>3847181</v>
       </c>
       <c r="P116" s="13" t="s">
-        <v>1790</v>
+        <v>1800</v>
       </c>
       <c r="Q116" s="13" t="s">
-        <v>1791</v>
+        <v>146</v>
       </c>
       <c r="R116" s="13"/>
       <c r="S116" s="13" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="T116" s="26" t="s">
-        <v>113</v>
+        <v>1802</v>
       </c>
       <c r="U116" s="13" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="V116" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W116" s="13" t="s">
-        <v>1793</v>
+        <v>1803</v>
       </c>
       <c r="X116" s="26" t="s">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="Y116" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z116" s="13" t="s">
-        <v>1794</v>
+        <v>1804</v>
       </c>
       <c r="AA116" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB116" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC116" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD116" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE116" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF116" s="13" t="s">
-        <v>1795</v>
+        <v>1805</v>
       </c>
       <c r="AG116" s="13" t="s">
-        <v>1796</v>
+        <v>1806</v>
       </c>
       <c r="AH116" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI116" s="29"/>
       <c r="AJ116" s="30"/>
       <c r="AK116" s="21"/>
       <c r="AL116" s="22"/>
       <c r="AM116" s="22"/>
       <c r="AN116" s="31"/>
       <c r="AO116" s="32"/>
       <c r="AP116" s="32"/>
     </row>
-    <row r="117" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F117" s="26"/>
+    <row r="117" spans="1:62" customHeight="1" ht="100">
+      <c r="A117" s="25">
+        <v>115</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D117" s="13" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F117" s="26" t="s">
+        <v>1810</v>
+      </c>
       <c r="G117" s="13"/>
-      <c r="H117" s="26"/>
-[...1 lines deleted...]
-      <c r="J117" s="27"/>
+      <c r="H117" s="26" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I117" s="13" t="s">
+        <v>1812</v>
+      </c>
+      <c r="J117" s="27" t="s">
+        <v>1813</v>
+      </c>
       <c r="K117" s="13"/>
       <c r="L117" s="26"/>
-      <c r="M117" s="13"/>
-[...3 lines deleted...]
-      <c r="Q117" s="13"/>
+      <c r="M117" s="13" t="s">
+        <v>1814</v>
+      </c>
+      <c r="N117" s="13" t="s">
+        <v>1815</v>
+      </c>
+      <c r="O117" s="13" t="s">
+        <v>1816</v>
+      </c>
+      <c r="P117" s="13" t="s">
+        <v>1817</v>
+      </c>
+      <c r="Q117" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R117" s="13"/>
-      <c r="S117" s="13"/>
-[...14 lines deleted...]
-      <c r="AH117" s="13"/>
+      <c r="S117" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="T117" s="26" t="s">
+        <v>1818</v>
+      </c>
+      <c r="U117" s="13" t="s">
+        <v>1819</v>
+      </c>
+      <c r="V117" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W117" s="13" t="s">
+        <v>1820</v>
+      </c>
+      <c r="X117" s="26" t="s">
+        <v>1821</v>
+      </c>
+      <c r="Y117" s="13" t="s">
+        <v>1822</v>
+      </c>
+      <c r="Z117" s="13" t="s">
+        <v>1823</v>
+      </c>
+      <c r="AA117" s="13" t="s">
+        <v>1824</v>
+      </c>
+      <c r="AB117" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC117" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD117" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE117" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF117" s="13" t="s">
+        <v>1825</v>
+      </c>
+      <c r="AG117" s="13" t="s">
+        <v>1826</v>
+      </c>
+      <c r="AH117" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI117" s="29"/>
       <c r="AJ117" s="30"/>
       <c r="AK117" s="21"/>
       <c r="AL117" s="22"/>
       <c r="AM117" s="22"/>
       <c r="AN117" s="31"/>
       <c r="AO117" s="32"/>
       <c r="AP117" s="32"/>
     </row>
-    <row r="118" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F118" s="26"/>
+    <row r="118" spans="1:62" customHeight="1" ht="100">
+      <c r="A118" s="25">
+        <v>116</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D118" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="E118" s="13" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F118" s="26" t="s">
+        <v>526</v>
+      </c>
       <c r="G118" s="13"/>
-      <c r="H118" s="26"/>
-[...1 lines deleted...]
-      <c r="J118" s="27"/>
+      <c r="H118" s="26" t="s">
+        <v>1830</v>
+      </c>
+      <c r="I118" s="13" t="s">
+        <v>1831</v>
+      </c>
+      <c r="J118" s="27" t="s">
+        <v>1832</v>
+      </c>
       <c r="K118" s="13"/>
       <c r="L118" s="26"/>
-      <c r="M118" s="13"/>
-[...3 lines deleted...]
-      <c r="Q118" s="13"/>
+      <c r="M118" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="N118" s="13" t="s">
+        <v>1833</v>
+      </c>
+      <c r="O118" s="13" t="s">
+        <v>1834</v>
+      </c>
+      <c r="P118" s="13" t="s">
+        <v>1835</v>
+      </c>
+      <c r="Q118" s="13" t="s">
+        <v>1836</v>
+      </c>
       <c r="R118" s="13"/>
-      <c r="S118" s="13"/>
-[...14 lines deleted...]
-      <c r="AH118" s="13"/>
+      <c r="S118" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="T118" s="26" t="s">
+        <v>1692</v>
+      </c>
+      <c r="U118" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="V118" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W118" s="13" t="s">
+        <v>1837</v>
+      </c>
+      <c r="X118" s="26" t="s">
+        <v>988</v>
+      </c>
+      <c r="Y118" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z118" s="13" t="s">
+        <v>1838</v>
+      </c>
+      <c r="AA118" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="AB118" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC118" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD118" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE118" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF118" s="13" t="s">
+        <v>1839</v>
+      </c>
+      <c r="AG118" s="13" t="s">
+        <v>1840</v>
+      </c>
+      <c r="AH118" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI118" s="29"/>
       <c r="AJ118" s="30"/>
       <c r="AK118" s="21"/>
       <c r="AL118" s="22"/>
       <c r="AM118" s="22"/>
       <c r="AN118" s="31"/>
       <c r="AO118" s="32"/>
       <c r="AP118" s="32"/>
     </row>
-    <row r="119" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F119" s="26"/>
+    <row r="119" spans="1:62" customHeight="1" ht="100">
+      <c r="A119" s="25">
+        <v>117</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D119" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="E119" s="13" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F119" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G119" s="13"/>
-      <c r="H119" s="26"/>
-[...1 lines deleted...]
-      <c r="J119" s="27"/>
+      <c r="H119" s="26" t="s">
+        <v>1844</v>
+      </c>
+      <c r="I119" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="J119" s="27" t="s">
+        <v>1846</v>
+      </c>
       <c r="K119" s="13"/>
       <c r="L119" s="26"/>
-      <c r="M119" s="13"/>
-[...3 lines deleted...]
-      <c r="Q119" s="13"/>
+      <c r="M119" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="N119" s="13" t="s">
+        <v>1847</v>
+      </c>
+      <c r="O119" s="13" t="s">
+        <v>1848</v>
+      </c>
+      <c r="P119" s="13" t="s">
+        <v>1849</v>
+      </c>
+      <c r="Q119" s="13" t="s">
+        <v>711</v>
+      </c>
       <c r="R119" s="13"/>
-      <c r="S119" s="13"/>
-[...14 lines deleted...]
-      <c r="AH119" s="13"/>
+      <c r="S119" s="13" t="s">
+        <v>1850</v>
+      </c>
+      <c r="T119" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="U119" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="V119" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W119" s="13" t="s">
+        <v>1851</v>
+      </c>
+      <c r="X119" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y119" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z119" s="13" t="s">
+        <v>1852</v>
+      </c>
+      <c r="AA119" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB119" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC119" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD119" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE119" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF119" s="13" t="s">
+        <v>1853</v>
+      </c>
+      <c r="AG119" s="13" t="s">
+        <v>1854</v>
+      </c>
+      <c r="AH119" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI119" s="29"/>
       <c r="AJ119" s="30"/>
       <c r="AK119" s="21"/>
       <c r="AL119" s="22"/>
       <c r="AM119" s="22"/>
       <c r="AN119" s="31"/>
       <c r="AO119" s="32"/>
       <c r="AP119" s="32"/>
     </row>
-    <row r="120" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F120" s="26"/>
+    <row r="120" spans="1:62" customHeight="1" ht="100">
+      <c r="A120" s="25">
+        <v>118</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D120" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="E120" s="13" t="s">
+        <v>1857</v>
+      </c>
+      <c r="F120" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G120" s="13"/>
-      <c r="H120" s="26"/>
-[...2 lines deleted...]
-      <c r="K120" s="13"/>
+      <c r="H120" s="26" t="s">
+        <v>1858</v>
+      </c>
+      <c r="I120" s="13" t="s">
+        <v>1859</v>
+      </c>
+      <c r="J120" s="27" t="s">
+        <v>1860</v>
+      </c>
+      <c r="K120" s="13" t="s">
+        <v>1861</v>
+      </c>
       <c r="L120" s="26"/>
-      <c r="M120" s="13"/>
-[...3 lines deleted...]
-      <c r="Q120" s="13"/>
+      <c r="M120" s="13" t="s">
+        <v>1862</v>
+      </c>
+      <c r="N120" s="13" t="s">
+        <v>1863</v>
+      </c>
+      <c r="O120" s="13" t="s">
+        <v>1864</v>
+      </c>
+      <c r="P120" s="13" t="s">
+        <v>1865</v>
+      </c>
+      <c r="Q120" s="13" t="s">
+        <v>422</v>
+      </c>
       <c r="R120" s="13"/>
-      <c r="S120" s="13"/>
-[...14 lines deleted...]
-      <c r="AH120" s="13"/>
+      <c r="S120" s="13">
+        <v>780138</v>
+      </c>
+      <c r="T120" s="26" t="s">
+        <v>1866</v>
+      </c>
+      <c r="U120" s="13" t="s">
+        <v>1867</v>
+      </c>
+      <c r="V120" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W120" s="13" t="s">
+        <v>1868</v>
+      </c>
+      <c r="X120" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y120" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z120" s="13" t="s">
+        <v>1869</v>
+      </c>
+      <c r="AA120" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB120" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC120" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD120" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE120" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF120" s="13" t="s">
+        <v>1870</v>
+      </c>
+      <c r="AG120" s="13" t="s">
+        <v>1871</v>
+      </c>
+      <c r="AH120" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI120" s="29"/>
       <c r="AJ120" s="30"/>
       <c r="AK120" s="21"/>
       <c r="AL120" s="22"/>
       <c r="AM120" s="22"/>
       <c r="AN120" s="31"/>
       <c r="AO120" s="32"/>
       <c r="AP120" s="32"/>
     </row>
-    <row r="121" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F121" s="26"/>
+    <row r="121" spans="1:62" customHeight="1" ht="100">
+      <c r="A121" s="25">
+        <v>119</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D121" s="13" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E121" s="13" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F121" s="26" t="s">
+        <v>526</v>
+      </c>
       <c r="G121" s="13"/>
-      <c r="H121" s="26"/>
-[...1 lines deleted...]
-      <c r="J121" s="27"/>
+      <c r="H121" s="26" t="s">
+        <v>1876</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>1877</v>
+      </c>
+      <c r="J121" s="27" t="s">
+        <v>1878</v>
+      </c>
       <c r="K121" s="13"/>
       <c r="L121" s="26"/>
-      <c r="M121" s="13"/>
-[...3 lines deleted...]
-      <c r="Q121" s="13"/>
+      <c r="M121" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="N121" s="13" t="s">
+        <v>1879</v>
+      </c>
+      <c r="O121" s="13" t="s">
+        <v>1880</v>
+      </c>
+      <c r="P121" s="13" t="s">
+        <v>1881</v>
+      </c>
+      <c r="Q121" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R121" s="13"/>
-      <c r="S121" s="13"/>
-[...14 lines deleted...]
-      <c r="AH121" s="13"/>
+      <c r="S121" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="T121" s="26" t="s">
+        <v>1882</v>
+      </c>
+      <c r="U121" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="V121" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W121" s="13" t="s">
+        <v>1883</v>
+      </c>
+      <c r="X121" s="26" t="s">
+        <v>1884</v>
+      </c>
+      <c r="Y121" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z121" s="13" t="s">
+        <v>1885</v>
+      </c>
+      <c r="AA121" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="AB121" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC121" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD121" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE121" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF121" s="13" t="s">
+        <v>1886</v>
+      </c>
+      <c r="AG121" s="13" t="s">
+        <v>1887</v>
+      </c>
+      <c r="AH121" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI121" s="29"/>
       <c r="AJ121" s="30"/>
       <c r="AK121" s="21"/>
       <c r="AL121" s="22"/>
       <c r="AM121" s="22"/>
       <c r="AN121" s="31"/>
       <c r="AO121" s="32"/>
       <c r="AP121" s="32"/>
     </row>
-    <row r="122" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F122" s="26"/>
+    <row r="122" spans="1:62" customHeight="1" ht="100">
+      <c r="A122" s="25">
+        <v>120</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D122" s="13" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E122" s="13" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F122" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G122" s="13"/>
-      <c r="H122" s="26"/>
-[...1 lines deleted...]
-      <c r="J122" s="27"/>
+      <c r="H122" s="26" t="s">
+        <v>1890</v>
+      </c>
+      <c r="I122" s="13" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J122" s="27" t="s">
+        <v>1892</v>
+      </c>
       <c r="K122" s="13"/>
       <c r="L122" s="26"/>
-      <c r="M122" s="13"/>
-[...3 lines deleted...]
-      <c r="Q122" s="13"/>
+      <c r="M122" s="13" t="s">
+        <v>1893</v>
+      </c>
+      <c r="N122" s="13" t="s">
+        <v>1894</v>
+      </c>
+      <c r="O122" s="13">
+        <v>48554</v>
+      </c>
+      <c r="P122" s="13" t="s">
+        <v>1895</v>
+      </c>
+      <c r="Q122" s="13" t="s">
+        <v>213</v>
+      </c>
       <c r="R122" s="13"/>
-      <c r="S122" s="13"/>
-[...14 lines deleted...]
-      <c r="AH122" s="13"/>
+      <c r="S122" s="13" t="s">
+        <v>1896</v>
+      </c>
+      <c r="T122" s="26" t="s">
+        <v>552</v>
+      </c>
+      <c r="U122" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="V122" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W122" s="13" t="s">
+        <v>1897</v>
+      </c>
+      <c r="X122" s="26" t="s">
+        <v>1898</v>
+      </c>
+      <c r="Y122" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z122" s="13" t="s">
+        <v>1899</v>
+      </c>
+      <c r="AA122" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB122" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC122" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD122" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE122" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF122" s="13" t="s">
+        <v>1900</v>
+      </c>
+      <c r="AG122" s="13" t="s">
+        <v>1901</v>
+      </c>
+      <c r="AH122" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI122" s="29"/>
       <c r="AJ122" s="30"/>
       <c r="AK122" s="21"/>
       <c r="AL122" s="22"/>
       <c r="AM122" s="22"/>
       <c r="AN122" s="31"/>
       <c r="AO122" s="32"/>
       <c r="AP122" s="32"/>
     </row>
-    <row r="123" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F123" s="26"/>
+    <row r="123" spans="1:62" customHeight="1" ht="100">
+      <c r="A123" s="25">
+        <v>121</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="D123" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="E123" s="13" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F123" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G123" s="13"/>
-      <c r="H123" s="26"/>
-[...1 lines deleted...]
-      <c r="J123" s="27"/>
+      <c r="H123" s="26" t="s">
+        <v>1904</v>
+      </c>
+      <c r="I123" s="13" t="s">
+        <v>1905</v>
+      </c>
+      <c r="J123" s="27" t="s">
+        <v>1906</v>
+      </c>
       <c r="K123" s="13"/>
       <c r="L123" s="26"/>
-      <c r="M123" s="13"/>
-[...3 lines deleted...]
-      <c r="Q123" s="13"/>
+      <c r="M123" s="13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="N123" s="13" t="s">
+        <v>1907</v>
+      </c>
+      <c r="O123" s="13" t="s">
+        <v>1908</v>
+      </c>
+      <c r="P123" s="13" t="s">
+        <v>1909</v>
+      </c>
+      <c r="Q123" s="13" t="s">
+        <v>711</v>
+      </c>
       <c r="R123" s="13"/>
-      <c r="S123" s="13"/>
-[...14 lines deleted...]
-      <c r="AH123" s="13"/>
+      <c r="S123" s="13" t="s">
+        <v>1910</v>
+      </c>
+      <c r="T123" s="26" t="s">
+        <v>1787</v>
+      </c>
+      <c r="U123" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="V123" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W123" s="13" t="s">
+        <v>1911</v>
+      </c>
+      <c r="X123" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y123" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z123" s="13" t="s">
+        <v>1912</v>
+      </c>
+      <c r="AA123" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB123" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC123" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD123" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE123" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF123" s="13" t="s">
+        <v>1913</v>
+      </c>
+      <c r="AG123" s="13" t="s">
+        <v>1914</v>
+      </c>
+      <c r="AH123" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI123" s="29"/>
       <c r="AJ123" s="30"/>
       <c r="AK123" s="21"/>
       <c r="AL123" s="22"/>
       <c r="AM123" s="22"/>
       <c r="AN123" s="31"/>
       <c r="AO123" s="32"/>
       <c r="AP123" s="32"/>
     </row>
-    <row r="124" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F124" s="26"/>
+    <row r="124" spans="1:62" customHeight="1" ht="100">
+      <c r="A124" s="25">
+        <v>122</v>
+      </c>
+      <c r="B124" s="13" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>841</v>
+      </c>
+      <c r="D124" s="13" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E124" s="13" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F124" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G124" s="13"/>
-      <c r="H124" s="26"/>
-[...3 lines deleted...]
-      <c r="L124" s="26"/>
+      <c r="H124" s="26" t="s">
+        <v>1918</v>
+      </c>
+      <c r="I124" s="13" t="s">
+        <v>1919</v>
+      </c>
+      <c r="J124" s="27" t="s">
+        <v>1920</v>
+      </c>
+      <c r="K124" s="13" t="s">
+        <v>1921</v>
+      </c>
+      <c r="L124" s="26" t="s">
+        <v>1922</v>
+      </c>
       <c r="M124" s="13"/>
-      <c r="N124" s="13"/>
-[...2 lines deleted...]
-      <c r="Q124" s="13"/>
+      <c r="N124" s="13" t="s">
+        <v>1923</v>
+      </c>
+      <c r="O124" s="13">
+        <v>1490715</v>
+      </c>
+      <c r="P124" s="13" t="s">
+        <v>1924</v>
+      </c>
+      <c r="Q124" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R124" s="13"/>
-      <c r="S124" s="13"/>
-[...14 lines deleted...]
-      <c r="AH124" s="13"/>
+      <c r="S124" s="13" t="s">
+        <v>1925</v>
+      </c>
+      <c r="T124" s="26" t="s">
+        <v>1926</v>
+      </c>
+      <c r="U124" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="V124" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W124" s="13" t="s">
+        <v>1927</v>
+      </c>
+      <c r="X124" s="26" t="s">
+        <v>865</v>
+      </c>
+      <c r="Y124" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z124" s="13" t="s">
+        <v>1928</v>
+      </c>
+      <c r="AA124" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB124" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC124" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD124" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE124" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF124" s="13" t="s">
+        <v>1929</v>
+      </c>
+      <c r="AG124" s="13" t="s">
+        <v>1930</v>
+      </c>
+      <c r="AH124" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI124" s="29"/>
       <c r="AJ124" s="30"/>
       <c r="AK124" s="21"/>
       <c r="AL124" s="22"/>
       <c r="AM124" s="22"/>
       <c r="AN124" s="31"/>
       <c r="AO124" s="32"/>
       <c r="AP124" s="32"/>
     </row>
-    <row r="125" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F125" s="26"/>
+    <row r="125" spans="1:62" customHeight="1" ht="100">
+      <c r="A125" s="25">
+        <v>123</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D125" s="13" t="s">
+        <v>766</v>
+      </c>
+      <c r="E125" s="13" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F125" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G125" s="13"/>
-      <c r="H125" s="26"/>
-[...1 lines deleted...]
-      <c r="J125" s="27"/>
+      <c r="H125" s="26" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I125" s="13" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J125" s="27" t="s">
+        <v>1936</v>
+      </c>
       <c r="K125" s="13"/>
       <c r="L125" s="26"/>
-      <c r="M125" s="13"/>
-[...3 lines deleted...]
-      <c r="Q125" s="13"/>
+      <c r="M125" s="13" t="s">
+        <v>1937</v>
+      </c>
+      <c r="N125" s="13" t="s">
+        <v>1938</v>
+      </c>
+      <c r="O125" s="13">
+        <v>992496</v>
+      </c>
+      <c r="P125" s="13" t="s">
+        <v>1939</v>
+      </c>
+      <c r="Q125" s="13" t="s">
+        <v>1940</v>
+      </c>
       <c r="R125" s="13"/>
-      <c r="S125" s="13"/>
-[...14 lines deleted...]
-      <c r="AH125" s="13"/>
+      <c r="S125" s="13" t="s">
+        <v>1941</v>
+      </c>
+      <c r="T125" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="U125" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="V125" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W125" s="13" t="s">
+        <v>1942</v>
+      </c>
+      <c r="X125" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y125" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z125" s="13" t="s">
+        <v>1943</v>
+      </c>
+      <c r="AA125" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB125" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC125" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD125" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE125" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF125" s="13" t="s">
+        <v>1944</v>
+      </c>
+      <c r="AG125" s="13" t="s">
+        <v>1945</v>
+      </c>
+      <c r="AH125" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI125" s="29"/>
       <c r="AJ125" s="30"/>
       <c r="AK125" s="21"/>
       <c r="AL125" s="22"/>
       <c r="AM125" s="22"/>
       <c r="AN125" s="31"/>
       <c r="AO125" s="32"/>
       <c r="AP125" s="32"/>
     </row>
-    <row r="126" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F126" s="26"/>
+    <row r="126" spans="1:62" customHeight="1" ht="100">
+      <c r="A126" s="25">
+        <v>124</v>
+      </c>
+      <c r="B126" s="13" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D126" s="13" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E126" s="13" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F126" s="26" t="s">
+        <v>1810</v>
+      </c>
       <c r="G126" s="13"/>
-      <c r="H126" s="26"/>
-[...3 lines deleted...]
-      <c r="L126" s="26"/>
+      <c r="H126" s="26" t="s">
+        <v>1948</v>
+      </c>
+      <c r="I126" s="13" t="s">
+        <v>1949</v>
+      </c>
+      <c r="J126" s="27" t="s">
+        <v>1950</v>
+      </c>
+      <c r="K126" s="13" t="s">
+        <v>1951</v>
+      </c>
+      <c r="L126" s="26" t="s">
+        <v>1952</v>
+      </c>
       <c r="M126" s="13"/>
-      <c r="N126" s="13"/>
-[...2 lines deleted...]
-      <c r="Q126" s="13"/>
+      <c r="N126" s="13" t="s">
+        <v>1953</v>
+      </c>
+      <c r="O126" s="13" t="s">
+        <v>1954</v>
+      </c>
+      <c r="P126" s="13" t="s">
+        <v>1955</v>
+      </c>
+      <c r="Q126" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R126" s="13"/>
-      <c r="S126" s="13"/>
-[...14 lines deleted...]
-      <c r="AH126" s="13"/>
+      <c r="S126" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="T126" s="26" t="s">
+        <v>1956</v>
+      </c>
+      <c r="U126" s="13" t="s">
+        <v>1819</v>
+      </c>
+      <c r="V126" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W126" s="13" t="s">
+        <v>1957</v>
+      </c>
+      <c r="X126" s="26" t="s">
+        <v>1958</v>
+      </c>
+      <c r="Y126" s="13" t="s">
+        <v>1159</v>
+      </c>
+      <c r="Z126" s="13" t="s">
+        <v>1959</v>
+      </c>
+      <c r="AA126" s="13" t="s">
+        <v>1960</v>
+      </c>
+      <c r="AB126" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC126" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD126" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE126" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF126" s="13" t="s">
+        <v>1961</v>
+      </c>
+      <c r="AG126" s="13" t="s">
+        <v>1962</v>
+      </c>
+      <c r="AH126" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI126" s="29"/>
       <c r="AJ126" s="30"/>
       <c r="AK126" s="21"/>
       <c r="AL126" s="22"/>
       <c r="AM126" s="22"/>
       <c r="AN126" s="31"/>
       <c r="AO126" s="32"/>
       <c r="AP126" s="32"/>
     </row>
     <row r="127" spans="1:62" customHeight="1" ht="13.5">
       <c r="A127" s="25"/>
       <c r="B127" s="13"/>
       <c r="C127" s="13"/>
       <c r="D127" s="13"/>
       <c r="E127" s="13"/>
       <c r="F127" s="26"/>
       <c r="G127" s="13"/>
       <c r="H127" s="26"/>
       <c r="I127" s="13"/>
       <c r="J127" s="27"/>
       <c r="K127" s="13"/>
       <c r="L127" s="26"/>
       <c r="M127" s="13"/>
       <c r="N127" s="13"/>
       <c r="O127" s="13"/>