--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Реестр" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Реестр'!$A$2:$AH$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1963">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2095">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Арбитражный управляющий</t>
   </si>
   <si>
     <t>Регистрационный номер</t>
   </si>
   <si>
     <t>Дата внесения сведений о члене в реестр саморегулируемой организации</t>
   </si>
   <si>
     <t>Дата решения о прекращении членства в саморегулируемой организации
 и основание</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
@@ -385,50 +385,112 @@
   </si>
   <si>
     <t>б/н</t>
   </si>
   <si>
     <t>30.12.2025</t>
   </si>
   <si>
     <t>Саморегулируемая организация ассоциация арбитражных управляющих "Синергия"</t>
   </si>
   <si>
     <t>11/032961</t>
   </si>
   <si>
     <t>13.03.2020</t>
   </si>
   <si>
     <t>АУ/0030-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (927) 113-48-01,
 ay-164@mail.ru</t>
   </si>
   <si>
     <t>Саратовская область, Ленинский район, гор. Саратов, ул Уфимцева, д.4, кв.148</t>
+  </si>
+  <si>
+    <t>Аникина</t>
+  </si>
+  <si>
+    <t>Елена</t>
+  </si>
+  <si>
+    <t>Васильевна</t>
+  </si>
+  <si>
+    <t>138/26</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>14.07.1988</t>
+  </si>
+  <si>
+    <t>ХУТОР ЯГОДИНКА ОКТЯБРЬСКОГО Р-НА РОСТОВСКОЙ ОБЛ.</t>
+  </si>
+  <si>
+    <t>612508446176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.12.2021 - 25.12.2022 - заместитель директора ООО "Регион-Сервис"
+</t>
+  </si>
+  <si>
+    <t>ВСГ 3425520</t>
+  </si>
+  <si>
+    <t>ННОУ ВПО "Гуманитарный институт",2010</t>
+  </si>
+  <si>
+    <t>418/2</t>
+  </si>
+  <si>
+    <t>09.07.2023</t>
+  </si>
+  <si>
+    <t>Ассоциация арбитражных управляющих саморегулируемая организация "Центральное агентство арбитражных управляющих"</t>
+  </si>
+  <si>
+    <t>090/01</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>647-77-000481-26 от 16.08.2026</t>
+  </si>
+  <si>
+    <t>16.08.2026 - 15.08.2027</t>
+  </si>
+  <si>
+    <t>+7 (918) 516-15-04,
+elena.anikina.88@mail.ru</t>
+  </si>
+  <si>
+    <t>346471, Ростовская обл., х. Маркин, ул. Содовая, д.7</t>
   </si>
   <si>
     <t>Ануфриева</t>
   </si>
   <si>
     <t>Анна</t>
   </si>
   <si>
     <t>Павловна</t>
   </si>
   <si>
     <t>3/26</t>
   </si>
   <si>
     <t>12.02.1993</t>
   </si>
   <si>
     <t>пос. Серафимовский гор. Туймазы Респ. Башкортостан</t>
   </si>
   <si>
     <t>026905101827</t>
   </si>
   <si>
     <t xml:space="preserve">17.05.2021 - 08.07.2022 - заместитель директора по финансовым вопросам ООО «АГЕНТСТВО ПРАВОВОЙ ЗАЩИТЫ НОВАЯ ЖИЗНЬ»
 </t>
@@ -1156,51 +1218,51 @@
     <t>15.03.2011</t>
   </si>
   <si>
     <t>Ассоциация Евросибирская саморегулируемая организация арбитражных управляющих</t>
   </si>
   <si>
     <t>11/014644</t>
   </si>
   <si>
     <t>09.12.2009</t>
   </si>
   <si>
     <t>ООО "СК "ТИТ" (115088, г. Москва, 2-й Южнопортовый проезд, д.18, строение 8, лицензия СИ №1182 от 15.06.2017, контакты: 8 (495) 274-01-00, info@titins.ru)</t>
   </si>
   <si>
     <t>УБК_19842/АУ-2025 от 13.01.2026</t>
   </si>
   <si>
     <t>13.01.2026 - 12.01.2027</t>
   </si>
   <si>
     <t>+7 (927) 320-26-26,
 t.galeev@arbitrazhrf.ru</t>
   </si>
   <si>
-    <t>Респ. Башкортостан с.Серафимовский ул. 21 квартал д. 9 кв 12</t>
+    <t>450000, Респ Башкортостан, г Уфа, ул Ленина, 28, а/я 1212</t>
   </si>
   <si>
     <t>Гапченко</t>
   </si>
   <si>
     <t>Ксения</t>
   </si>
   <si>
     <t>Владимировна</t>
   </si>
   <si>
     <t>125/26</t>
   </si>
   <si>
     <t>02.07.2026</t>
   </si>
   <si>
     <t>15.10.1992</t>
   </si>
   <si>
     <t>с. Шаблиевка Сальского р-на Ростовской области</t>
   </si>
   <si>
     <t>615308787216</t>
   </si>
@@ -1686,53 +1748,50 @@
     <t>08.08.1985</t>
   </si>
   <si>
     <t>Город Новосибирск</t>
   </si>
   <si>
     <t>540860547413</t>
   </si>
   <si>
     <t xml:space="preserve">03.12.2012 - 10.01.2020 - Заместитель директора по экономическим вопросам ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ БЮДЖЕТНОЕ НАУЧНОЕ УЧРЕЖДЕНИЕ "НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ НЕЙРОНАУК И МЕДИЦИНЫ"
 </t>
   </si>
   <si>
     <t>ВСГ 2000802</t>
   </si>
   <si>
     <t>ГОУ ВПО "Сибирская государственная геодезическая академия",2008</t>
   </si>
   <si>
     <t>Экономика и управление на предприятии</t>
   </si>
   <si>
     <t>29.11.2023</t>
   </si>
   <si>
-    <t>Ассоциация арбитражных управляющих саморегулируемая организация "Центральное агентство арбитражных управляющих"</t>
-[...1 lines deleted...]
-  <si>
     <t>АК 7836</t>
   </si>
   <si>
     <t>18.12.2025</t>
   </si>
   <si>
     <t>647-77-000341-26 от 11.05.2026</t>
   </si>
   <si>
     <t>11.05.2026 - 10.05.2027</t>
   </si>
   <si>
     <t>+7 (913) 469-86-26,
 e127ov@gmail.com</t>
   </si>
   <si>
     <t>630099, а\я 300</t>
   </si>
   <si>
     <t>Ефремов</t>
   </si>
   <si>
     <t>Нюргун</t>
   </si>
   <si>
@@ -1797,50 +1856,109 @@
   <si>
     <t xml:space="preserve">04.04.2020 - 06.04.2021 - исполнительный директор ООО ЛИЗИНГОВАЯ КОМПАНИЯ «АКТИВНЫЕ ФИНАНСЫ»
 </t>
   </si>
   <si>
     <t>ФГБОУ ВО "Российский государственный университет правосудия",2021</t>
   </si>
   <si>
     <t>00334</t>
   </si>
   <si>
     <t>11/042730</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>647-77-000090-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (978) 026-29-19,
 zhukovskaja0903@mail.com</t>
   </si>
   <si>
     <t>295000, Респ Крым, г Симферополь, ул Александра Невского, д 1</t>
+  </si>
+  <si>
+    <t>Зайцев</t>
+  </si>
+  <si>
+    <t>Евгений</t>
+  </si>
+  <si>
+    <t>Вячеславович</t>
+  </si>
+  <si>
+    <t>135/26</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>24.07.1982</t>
+  </si>
+  <si>
+    <t>ГОР. БЛАГОВЕЩЕНСК</t>
+  </si>
+  <si>
+    <t>280120355989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.01.2017 - 13.02.2018 - заместитель директора ООО "Кредитный комиссар"
+</t>
+  </si>
+  <si>
+    <t>ВСБ 0069904</t>
+  </si>
+  <si>
+    <t>ГОУ ВПО "Амурский государственный университет",2004</t>
+  </si>
+  <si>
+    <t>Физика</t>
+  </si>
+  <si>
+    <t>410/2</t>
+  </si>
+  <si>
+    <t>05.04.2023</t>
+  </si>
+  <si>
+    <t>090/08</t>
+  </si>
+  <si>
+    <t>№ 647-77-000450-26 от 11.08.2026</t>
+  </si>
+  <si>
+    <t>11.08.2026 - 10.08.2027</t>
+  </si>
+  <si>
+    <t>+7 (963) 807-00-01,
+auzaitcev@yandex.ru</t>
+  </si>
+  <si>
+    <t>675002, г. Балговещенск, ул. Пушкина, д.8, кв.77</t>
   </si>
   <si>
     <t>Зиннатуллин</t>
   </si>
   <si>
     <t>Ислам</t>
   </si>
   <si>
     <t>Ирекович</t>
   </si>
   <si>
     <t>28/26</t>
   </si>
   <si>
     <t>22.02.1993</t>
   </si>
   <si>
     <t>022402390290</t>
   </si>
   <si>
     <t xml:space="preserve">26.12.2016 - 28.12.2017 - Заместитель директора по совместительству ООО «Запад-Трейд»
 </t>
   </si>
   <si>
     <t>0571720</t>
@@ -2083,89 +2201,101 @@
 </t>
   </si>
   <si>
     <t>Московский государственный университет имени М.В.Ломоносова,2019</t>
   </si>
   <si>
     <t>03256</t>
   </si>
   <si>
     <t>23.09.2025</t>
   </si>
   <si>
     <t>11/042732</t>
   </si>
   <si>
     <t>647-77-000089-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (978) 578-09-05,
 olegisakov_ay2025@mail.ru</t>
   </si>
   <si>
     <t>Респ. Крым, р-н Симферопольский, с. Мирное, ул. Стадионная, д. 12, кв.7</t>
   </si>
   <si>
-    <t>Камалов</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">15.10.2019 - 20.12.2020 - Заместитель директора ООО «АПЗ НОВАЯ ЖИЗНЬ РЕГИОНЫ»
+    <t>Казначеев</t>
+  </si>
+  <si>
+    <t>Максим</t>
+  </si>
+  <si>
+    <t>Михайлович</t>
+  </si>
+  <si>
+    <t>137/26</t>
+  </si>
+  <si>
+    <t>25.02.1991</t>
+  </si>
+  <si>
+    <t>ГОР. КОЛПАШЕВО</t>
+  </si>
+  <si>
+    <t>700703174610</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.03.2025 - 12.05.2026 - Технический директор ООО "АЛЬФАСИБЭНЕРГО"
 </t>
   </si>
   <si>
-    <t>ФГБОУ ВПО "Уфимский государственный авиационный технический университет",2012</t>
-[...18 lines deleted...]
-    <t>450105, Респ Башкортостан, г Уфа, ул Набережная р. Уфы, д 63, кв 56</t>
+    <t>107018 0244944</t>
+  </si>
+  <si>
+    <t>ФГАОУ ВО "Национальный исследоваельский Томский политехнический университет",2014</t>
+  </si>
+  <si>
+    <t>Бакалавр-инженер</t>
+  </si>
+  <si>
+    <t>412/2</t>
+  </si>
+  <si>
+    <t>16.04.2023</t>
+  </si>
+  <si>
+    <t>090/03</t>
+  </si>
+  <si>
+    <t>647-77-000480-26 от 16.08.2026</t>
+  </si>
+  <si>
+    <t>+7 (913) 826-41-36,
+kaznacheev.maxim@gmail.com</t>
+  </si>
+  <si>
+    <t>634512, Томская обл., м.р-н Томский, с.п. Заречное, д.Кисловка, мкр. Северный, ул. Марины Цветаевой, д.7, кв.45</t>
   </si>
   <si>
     <t>Канищев</t>
   </si>
   <si>
     <t>Никита</t>
   </si>
   <si>
     <t>Кириллович</t>
   </si>
   <si>
     <t>35/26</t>
   </si>
   <si>
     <t>27.06.2001</t>
   </si>
   <si>
     <t>027415470707</t>
   </si>
   <si>
     <t xml:space="preserve">12.02.2024 - 03.03.2025 - заместитель директора ООО «АПЗ НОВАЯ ЖИЗНЬ»
 </t>
   </si>
   <si>
     <t>0697401</t>
@@ -2597,50 +2727,97 @@
   </si>
   <si>
     <t xml:space="preserve">06.02.2019 - 19.03.2020 - заместитель директора по финансовым вопросам ООО "ЛК Активные финансы"
 </t>
   </si>
   <si>
     <t>ФГБОУ  ВО "Оренбургский государственный университет",2022</t>
   </si>
   <si>
     <t>03230</t>
   </si>
   <si>
     <t>11/042736</t>
   </si>
   <si>
     <t>647-77-000105-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (961) 044-98-75,
 okly74@gmail.com</t>
   </si>
   <si>
     <t>453300, Респ Башкортостан, г Кумертау, ул Энергетиков, д 9, кв 52</t>
   </si>
   <si>
+    <t>Кожин</t>
+  </si>
+  <si>
+    <t>Павел</t>
+  </si>
+  <si>
+    <t>134/26</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>16.12.1996</t>
+  </si>
+  <si>
+    <t>ПОС.КАСТОРНОЕ КАСТОРЕНСКОГО Р-НА КУРСКОЙ ОБЛ.</t>
+  </si>
+  <si>
+    <t>460801482926</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.10.2023 - 31.01.2025 - заместитель директора ООО "Окей Банкрот-Екатеринбург"
+</t>
+  </si>
+  <si>
+    <t>106631 0647068</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Уральский государственный юридический университет имени В.Ф. Яковлева",2023</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>090/02</t>
+  </si>
+  <si>
+    <t>647-77-000477-26 от 11.08.2026</t>
+  </si>
+  <si>
+    <t>+7 (922) 103-52-72,
+au.kozhin.law@yandex.ru</t>
+  </si>
+  <si>
+    <t>620063,г. Екатеринбург, а\я 100</t>
+  </si>
+  <si>
     <t>Колоскова</t>
   </si>
   <si>
     <t>128/26</t>
   </si>
   <si>
     <t>15.07.2026</t>
   </si>
   <si>
     <t>28.02.1996</t>
   </si>
   <si>
     <t>гор. Жуковка Брянская область</t>
   </si>
   <si>
     <t>324302682100</t>
   </si>
   <si>
     <t xml:space="preserve">11.11.2019 - 15.01.2021 - заместитель директора ООО "РКЦ СЕРВИС"
 </t>
   </si>
   <si>
     <t>103205 0099923</t>
   </si>
   <si>
@@ -2738,53 +2915,50 @@
     <t>000479</t>
   </si>
   <si>
     <t>22.10.2025</t>
   </si>
   <si>
     <t>11/043016</t>
   </si>
   <si>
     <t>15.10.2025</t>
   </si>
   <si>
     <t>АУ/0043-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (978) 707-81-31,
 korzhik.kostya@gmail.com</t>
   </si>
   <si>
     <t>127247, г Москва, Дмитровское шоссе , д 107Б, кв 33</t>
   </si>
   <si>
     <t>Корнеева</t>
   </si>
   <si>
-    <t>Елена</t>
-[...1 lines deleted...]
-  <si>
     <t>Анатольевна</t>
   </si>
   <si>
     <t>46/26</t>
   </si>
   <si>
     <t>30.05.1974</t>
   </si>
   <si>
     <t>гор. Омск</t>
   </si>
   <si>
     <t>027603315743</t>
   </si>
   <si>
     <t>Справка и трудовой договор</t>
   </si>
   <si>
     <t xml:space="preserve">05.05.2015 - 01.06.2016 - заместитель директора ООО "Активные финансы"
 </t>
   </si>
   <si>
     <t>Региональный финансово-экономический институт,2002</t>
   </si>
   <si>
@@ -2879,50 +3053,100 @@
     <t>00317</t>
   </si>
   <si>
     <t>03.12.2025</t>
   </si>
   <si>
     <t>АК 6761</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>647-77-000293-26 от 12.03.2026</t>
   </si>
   <si>
     <t>12.03.2026 - 11.03.2027</t>
   </si>
   <si>
     <t>+7 (977) 213-70-22,
 anastasiakosel24@gmail.com</t>
   </si>
   <si>
     <t>623426, Свердловская область, г. Каменск-Уральский, ул. Механизаторов, д.78, кв.35</t>
   </si>
   <si>
+    <t>Красивская</t>
+  </si>
+  <si>
+    <t>Юлия</t>
+  </si>
+  <si>
+    <t>140/26</t>
+  </si>
+  <si>
+    <t>13.01.1983</t>
+  </si>
+  <si>
+    <t>С.АУР СМИДОВИЧСКОГО Р-НА ЕВРЕЙСКОЙ АВТ.ОБЛ.</t>
+  </si>
+  <si>
+    <t>753003506592</t>
+  </si>
+  <si>
+    <t xml:space="preserve">07.10.2024 - 01.06.2026 - заместитель директора ООО "Трибониан"
+</t>
+  </si>
+  <si>
+    <t>КФ № 74731</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВПО "Забайкальский государственный университете",2013</t>
+  </si>
+  <si>
+    <t>421/2</t>
+  </si>
+  <si>
+    <t>28.07.2023</t>
+  </si>
+  <si>
+    <t>АК 8983</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>647-77-000482-26 от 16.08.2026</t>
+  </si>
+  <si>
+    <t>+7 (906) 624-74-03,
+krasivskaya.yulya@mail.ru</t>
+  </si>
+  <si>
+    <t>300041, Тульская обл., г.Тула, ул. Тургеневская, д.40</t>
+  </si>
+  <si>
     <t>Крючкова</t>
   </si>
   <si>
     <t>Георгиевна</t>
   </si>
   <si>
     <t>48/26</t>
   </si>
   <si>
     <t>14.06.1990</t>
   </si>
   <si>
     <t>п. Гусино Краснинский район Смоленская область</t>
   </si>
   <si>
     <t>322100546616</t>
   </si>
   <si>
     <t xml:space="preserve">13.03.2024 - 17.06.2025 - Заместитель директора ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛЕС"
 </t>
   </si>
   <si>
     <t>0644219</t>
   </si>
   <si>
@@ -3016,51 +3240,51 @@
     <t xml:space="preserve">10.04.2023 - 27.08.2024 - исполнительный директор ООО "АПЗ НОВАЯ ЖИЗНЬ"
 </t>
   </si>
   <si>
     <t>0075408</t>
   </si>
   <si>
     <t>НОУ "Сибирский институт бизнеса и информационных технологий",2005</t>
   </si>
   <si>
     <t>Бакалавр экономики</t>
   </si>
   <si>
     <t>00352-2025</t>
   </si>
   <si>
     <t>14.08.2025</t>
   </si>
   <si>
     <t>11/042686</t>
   </si>
   <si>
     <t>647-77-000136-25 от 15.12.2025</t>
   </si>
   <si>
-    <t>+7 (927) 048-68-08,
+    <t>+7 9230486808,
 ay_pravo_so_msk@rambler.ru</t>
   </si>
   <si>
     <t>644024, г. Омск, а\я 7664</t>
   </si>
   <si>
     <t>Куракина</t>
   </si>
   <si>
     <t>120/26</t>
   </si>
   <si>
     <t>03.06.2026</t>
   </si>
   <si>
     <t>25.01.1997</t>
   </si>
   <si>
     <t>гор. Энгельс Саратовская область</t>
   </si>
   <si>
     <t>644933003898</t>
   </si>
   <si>
     <t xml:space="preserve">08.06.2020 - 20.08.2021 - заместитель директора ООО "Юридическая фирма "СЕБОС"
@@ -3123,53 +3347,50 @@
     <t>АОЧУ ВО "Московский финансово-юридический университет МФЮА",2021</t>
   </si>
   <si>
     <t>26.01.2024</t>
   </si>
   <si>
     <t>АК 8801</t>
   </si>
   <si>
     <t>27.02.2026</t>
   </si>
   <si>
     <t>647-77-000343-26 от 11.05.2026</t>
   </si>
   <si>
     <t>+7 (963) 297-05-02,
 maryam.kurbankadieva@yandex.ru</t>
   </si>
   <si>
     <t>236022, г.Калининград, а\я 1446</t>
   </si>
   <si>
     <t>Лаврова</t>
   </si>
   <si>
-    <t>Юлия</t>
-[...1 lines deleted...]
-  <si>
     <t>62/26</t>
   </si>
   <si>
     <t>25.12.1997</t>
   </si>
   <si>
     <t>667801101600</t>
   </si>
   <si>
     <t>01.09.2024</t>
   </si>
   <si>
     <t xml:space="preserve">c 01.09.2024 - заместитель директора ООО "ЛИНИЯ ПРАВА"
 </t>
   </si>
   <si>
     <t>0367612</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Уральский государственный экономический университет",2021</t>
   </si>
   <si>
     <t>бакалавр</t>
   </si>
   <si>
@@ -3352,51 +3573,51 @@
     <t>ФГБОУ ВПО "Московский государственный гуманитарный университет имени М.А. Шолохова",2012</t>
   </si>
   <si>
     <t>менеджер</t>
   </si>
   <si>
     <t>04.08.2022</t>
   </si>
   <si>
     <t>Ассоциация "Дальневосточная межрегиональная саморегулируемая организация профессиональных арбитражных управляющих"</t>
   </si>
   <si>
     <t>АК 4210</t>
   </si>
   <si>
     <t>14.10.2022</t>
   </si>
   <si>
     <t>АУ/0009-26 от 29.06.2026</t>
   </si>
   <si>
     <t>29.06.2026 - 28.06.2027</t>
   </si>
   <si>
     <t>+7 (988) 136-70-09,
-an_loktionov@mail.ru</t>
+au_loktionov@mail.ru</t>
   </si>
   <si>
     <t>350072, г. Краснодар, ул. 40-летия Победы, д. 34, офис 708</t>
   </si>
   <si>
     <t>Лукин</t>
   </si>
   <si>
     <t>54/26</t>
   </si>
   <si>
     <t>18.06.1968</t>
   </si>
   <si>
     <t>пос. Степное Ленинский район Волгоградская область</t>
   </si>
   <si>
     <t>211900692742</t>
   </si>
   <si>
     <t xml:space="preserve">11.04.2006 - 18.05.2007 - директор МУП Ядринский БПК
 </t>
   </si>
   <si>
     <t>Академия права и управления,2001</t>
@@ -3505,51 +3726,51 @@
   </si>
   <si>
     <t xml:space="preserve">02.07.2018 - 13.10.2020 - заместитель директора НОУ ВО "Столичная финансово-гуманитарная академия"
 </t>
   </si>
   <si>
     <t>0118480</t>
   </si>
   <si>
     <t>НОУ ВО "Столичная финансово-гуманитарная академия",2015</t>
   </si>
   <si>
     <t>000481</t>
   </si>
   <si>
     <t>083/25</t>
   </si>
   <si>
     <t>647-77-000146-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (926) 224-09-70,
 gr.markelov@gmail.com</t>
   </si>
   <si>
-    <t>109469, г Москва, ул Поречная, д 23, кв 21</t>
+    <t>600000, г Владимир, ул Подбельского, д 2, А/Я 147</t>
   </si>
   <si>
     <t>Маркина</t>
   </si>
   <si>
     <t>Евгения</t>
   </si>
   <si>
     <t>Николаевна</t>
   </si>
   <si>
     <t>102/26</t>
   </si>
   <si>
     <t>01.07.1990</t>
   </si>
   <si>
     <t>пос. Обозерский Плесецкого р-на Архангельской обл.</t>
   </si>
   <si>
     <t>421717314334</t>
   </si>
   <si>
     <t>ТК-I №549107</t>
   </si>
@@ -3562,50 +3783,100 @@
   </si>
   <si>
     <t>ФГБОУ ВПО "Сибирский государственный индустриальный университет",2012</t>
   </si>
   <si>
     <t>Специалист по социальной работе</t>
   </si>
   <si>
     <t>408/1</t>
   </si>
   <si>
     <t>10.03.2023</t>
   </si>
   <si>
     <t>11/042745</t>
   </si>
   <si>
     <t>647-77-000137-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (995) 160-80-01,
 evg.nkvz@gmail.com</t>
   </si>
   <si>
     <t>г. Новосибирск мкр. Закаменский д. 20/1 кв. 6</t>
+  </si>
+  <si>
+    <t>Мартиросян</t>
+  </si>
+  <si>
+    <t>139/26</t>
+  </si>
+  <si>
+    <t>16.10.1987</t>
+  </si>
+  <si>
+    <t>ГОР. ЗЕЛЕНОКУМСК СОВЕТСКОГО Р-НА СТАВРОПОЛЬСКОГО КРАЯ</t>
+  </si>
+  <si>
+    <t>450142832335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.04.2024 - 01.10.2025 - заместитель генерального директора ООО "Эксперты антикризисного управления"
+</t>
+  </si>
+  <si>
+    <t>ВСГ 3882850</t>
+  </si>
+  <si>
+    <t>ОУП "Академия трудового и социальных отношений",2010</t>
+  </si>
+  <si>
+    <t>Бухгалтерский учет, анализ и аудит</t>
+  </si>
+  <si>
+    <t>419/2</t>
+  </si>
+  <si>
+    <t>12.07.2023</t>
+  </si>
+  <si>
+    <t>019/05</t>
+  </si>
+  <si>
+    <t>647-77-000483-26 от 18.08.2026</t>
+  </si>
+  <si>
+    <t>18.08.2026 - 17.08.2027</t>
+  </si>
+  <si>
+    <t>+7 (918) 145-62-02,
+expay.fin@mail.ru</t>
+  </si>
+  <si>
+    <t>350087, Краснодарский край, г. Краснодар, проезд Тверской, д.5, кв.18</t>
   </si>
   <si>
     <t>Мартынов</t>
   </si>
   <si>
     <t>Геннадьевич</t>
   </si>
   <si>
     <t>57/26</t>
   </si>
   <si>
     <t>09.10.1972</t>
   </si>
   <si>
     <t>город Нижнекамск тат.АССР</t>
   </si>
   <si>
     <t>190201814144</t>
   </si>
   <si>
     <t xml:space="preserve">03.09.2013 - 17.11.2020 - генеральный директор ООО "Вектор"
 </t>
   </si>
   <si>
     <t>Хакасский государственный университет им. Н.Ф. Катанова,2001</t>
@@ -3750,53 +4021,50 @@
 </t>
   </si>
   <si>
     <t>АНОО ВО Центросоюза  Российской Федерации "Российский университет кооперации",2018</t>
   </si>
   <si>
     <t>00306</t>
   </si>
   <si>
     <t>11/042690</t>
   </si>
   <si>
     <t>647-77-000164-25 от 12.01.2026</t>
   </si>
   <si>
     <t>12.01.2026 - 11.01.2027</t>
   </si>
   <si>
     <t>+7 (910) 101-38-47,
 yar191@yandex.ru</t>
   </si>
   <si>
     <t>430014, Респ Мордовия, г Саранск, ул Тавлинская набережная, д 1 , кв 138</t>
   </si>
   <si>
-    <t>Максим</t>
-[...1 lines deleted...]
-  <si>
     <t>115/26</t>
   </si>
   <si>
     <t>29.10.1978</t>
   </si>
   <si>
     <t>Ленинград</t>
   </si>
   <si>
     <t>780510599712</t>
   </si>
   <si>
     <t>Справка по месту требования, ЭТК</t>
   </si>
   <si>
     <t xml:space="preserve">19.04.2017 - 31.03.2019 - коммерческий директор ООО "Автофортуна"
 </t>
   </si>
   <si>
     <t>Санкт-Петербургский университет МВД России,1999</t>
   </si>
   <si>
     <t>436/2</t>
   </si>
   <si>
@@ -4279,141 +4547,197 @@
   </si>
   <si>
     <t xml:space="preserve">11.09.2019 - 23.09.2020 - заместитель директора по правовым вопросам ООО "Лизинговая компания "Активные финансы"
 </t>
   </si>
   <si>
     <t>0180003</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Пензенский государственный университет",2019</t>
   </si>
   <si>
     <t>11/037383</t>
   </si>
   <si>
     <t>27.01.2023</t>
   </si>
   <si>
     <t>АУ/0023-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (961) 402-66-06,
 otpushennickov98@mail.ru</t>
   </si>
   <si>
-    <t>344045, обл Ростовская, г Ростов-на-Дону, ул Думенко, д 7/9, кв 23</t>
+    <t>440000, Пензенская обл., Пенза, Володарского/Октябрьская, 89/3, 4</t>
   </si>
   <si>
     <t>Патракова</t>
   </si>
   <si>
     <t>10/26</t>
   </si>
   <si>
     <t>04.04.2000</t>
   </si>
   <si>
     <t>г. Ярославль</t>
   </si>
   <si>
     <t>760202391386</t>
   </si>
   <si>
-    <t xml:space="preserve">07.11.2022 - 18.12.2023 - заменитель директора ООО «АГЕНТСТВО ПРАВОВОЙ ЗАЩИТЫ НОВАЯ ЖИЗНЬ»
+    <t xml:space="preserve">07.11.2022 - 18.12.2023 - заместитель директора ООО «АГЕНТСТВО ПРАВОВОЙ ЗАЩИТЫ НОВАЯ ЖИЗНЬ»
 </t>
   </si>
   <si>
     <t>ФГБОУ ВО "Ярославский государственный университет им. П.Г. Демидова",2022</t>
   </si>
   <si>
     <t>00347-2025</t>
   </si>
   <si>
     <t>11.06.2025</t>
   </si>
   <si>
     <t>11/041566</t>
   </si>
   <si>
     <t>27.05.2025</t>
   </si>
   <si>
     <t>АУ/0009-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (999) 233-13-88,
 belokon04@yandex.ru</t>
   </si>
   <si>
-    <t>г. Ярославль ул. Ленинградский пр-кт д. 76/26 кв. 250</t>
+    <t>150014, обл.Ярославская, г. Ярославль ул. Свободы, д.79/36, а/я 17</t>
   </si>
   <si>
     <t>Пискунова</t>
   </si>
   <si>
     <t>72/26</t>
   </si>
   <si>
     <t>28.01.1991</t>
   </si>
   <si>
     <t>гор. Уфа Респ. Башкортостан</t>
   </si>
   <si>
     <t>027404918514</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2016 - 29.05.2020 - Руководитель ООО «СТРАХОВАЯ КОМПАНИЯ «Ренессанс Жизнь»
 </t>
   </si>
   <si>
     <t>ФГБОУ ВПО "Башкирский государственный педагогический университет им. М.Акмуллы",2013</t>
   </si>
   <si>
     <t>Документовед</t>
   </si>
   <si>
     <t>№128/05-25</t>
   </si>
   <si>
     <t>19.05.2025</t>
   </si>
   <si>
     <t>11/040971</t>
   </si>
   <si>
     <t>АУ/0049-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (917) 493-35-53,
 m.piskunova@apznewlife.ru</t>
   </si>
   <si>
     <t>450103, Респ Башкортостан, г Уфа, ул Белореченская, д 3</t>
   </si>
   <si>
+    <t>Попова</t>
+  </si>
+  <si>
+    <t>Дарья</t>
+  </si>
+  <si>
+    <t>133/26</t>
+  </si>
+  <si>
+    <t>24.07.2026</t>
+  </si>
+  <si>
+    <t>04.02.1998</t>
+  </si>
+  <si>
+    <t>г. Житомир Украина</t>
+  </si>
+  <si>
+    <t>745216558401</t>
+  </si>
+  <si>
+    <t>ТК-VI № 4467424</t>
+  </si>
+  <si>
+    <t>15.08.2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.06.2022 - 12.03.2025 - заместитель генерального директора ООО "Центр Помощи Закредитованным Должникам"
+</t>
+  </si>
+  <si>
+    <t>10724 1154681</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Российский государственный университет правосудия",2024</t>
+  </si>
+  <si>
+    <t>АК 7951</t>
+  </si>
+  <si>
+    <t>10.06.2025</t>
+  </si>
+  <si>
+    <t>647-77-000447-26 от 24.07.2026</t>
+  </si>
+  <si>
+    <t>24.07.2026 - 23.07.2027</t>
+  </si>
+  <si>
+    <t>+7 (996) 182-91-54,
+popovadar402@gmail.com</t>
+  </si>
+  <si>
+    <t>454090, г. Челябинск, ул. 3-го Интернационала, д.128, пом. 52/1</t>
+  </si>
+  <si>
     <t>Пучков</t>
   </si>
   <si>
     <t>119/26</t>
   </si>
   <si>
     <t>20.03.1996</t>
   </si>
   <si>
     <t>с. Труновское Труновского района Ставропольского края</t>
   </si>
   <si>
     <t>262104246415</t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2023 - 11.07.2024 - заместитель директора ООО "ЮР-ПРО СК"
 </t>
   </si>
   <si>
     <t>ФГБОУ ВО "Саратовская государственная юридическая академия",2018</t>
   </si>
   <si>
     <t>431/2</t>
   </si>
   <si>
@@ -4819,51 +5143,51 @@
     <t>ЧОУ ВПО "Санкт-Петербургский институт экономики и управления",2012</t>
   </si>
   <si>
     <t>Менеджмент организации</t>
   </si>
   <si>
     <t>17.11.2025</t>
   </si>
   <si>
     <t>Некоммерческое партнерство Саморегулируемая организация арбитражных управляющих "РАЗВИТИЕ"</t>
   </si>
   <si>
     <t>АЕ 8669</t>
   </si>
   <si>
     <t>05.08.2019</t>
   </si>
   <si>
     <t>647-77-000402-26 от 10.07.2026</t>
   </si>
   <si>
     <t>10.07.2026 - 09.07.2027</t>
   </si>
   <si>
     <t>+7 (981) 755-38-34,
-temocnello@gmail.com</t>
+79817553834@ya.ru</t>
   </si>
   <si>
     <t>196240, г. Санкт-Петербург, Московский район, ул. Варшавская, д.73, лит.А, кв. 131</t>
   </si>
   <si>
     <t>Степанова</t>
   </si>
   <si>
     <t>110/26</t>
   </si>
   <si>
     <t>24.12.2000</t>
   </si>
   <si>
     <t>гор. Соликамск Пермской обл.</t>
   </si>
   <si>
     <t>591903622510</t>
   </si>
   <si>
     <t xml:space="preserve">23.09.2024 - 25.10.2025 - заместитель директора ООО "АС-Консалтинг"
 </t>
   </si>
   <si>
     <t>106604 0024032</t>
@@ -5106,53 +5430,50 @@
     <t>ФГОУ ВПО "Вятская государственная сельскохозяйственная академия",2010</t>
   </si>
   <si>
     <t>00310</t>
   </si>
   <si>
     <t>11/042757</t>
   </si>
   <si>
     <t>647-77-000094-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (951) 157-01-18,
 a.temnikova.a@mail.ru</t>
   </si>
   <si>
     <t>309503, обл Белгородская, г Старый Оскол, мкр Восточный, д 12, кв 245</t>
   </si>
   <si>
     <t>Теплухин</t>
   </si>
   <si>
     <t>Федор</t>
   </si>
   <si>
-    <t>Михайлович</t>
-[...1 lines deleted...]
-  <si>
     <t>121/26</t>
   </si>
   <si>
     <t>10.06.2026</t>
   </si>
   <si>
     <t>29.01.1971</t>
   </si>
   <si>
     <t>город Москва</t>
   </si>
   <si>
     <t>772900243902</t>
   </si>
   <si>
     <t xml:space="preserve">26.07.2024 - 10.11.2025 - генеральный директор ООО "А.БАНКРОТСТВО"
 </t>
   </si>
   <si>
     <t>ЭВ №436945</t>
   </si>
   <si>
     <t>Московский энергетический институт (Технический университет),1995</t>
   </si>
   <si>
@@ -5247,50 +5568,97 @@
     <t>0913049</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Новосибирский государственный аграрный университет",2020</t>
   </si>
   <si>
     <t>03248</t>
   </si>
   <si>
     <t>28.08.2025</t>
   </si>
   <si>
     <t>11/042758</t>
   </si>
   <si>
     <t>647-77-000129-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (996) 073-52-40,
 va_tinikova@bk.ru</t>
   </si>
   <si>
     <t>630087, г. Новосибирск, а/я 88</t>
   </si>
   <si>
+    <t>Тихонова</t>
+  </si>
+  <si>
+    <t>Кристина</t>
+  </si>
+  <si>
+    <t>131/26</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>13.07.1990</t>
+  </si>
+  <si>
+    <t>024502430141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.12.2019 - 25.05.2021 - заместитель директора ООО "АПЗ Новая жизнь"
+</t>
+  </si>
+  <si>
+    <t>КТ № 09524</t>
+  </si>
+  <si>
+    <t>Федеральное государственное образовательное бюджетное учреждение высшего профессионального образования "Финансовый университет при Президенте Российской Федерации",2013</t>
+  </si>
+  <si>
+    <t>14.03.2025</t>
+  </si>
+  <si>
+    <t>АК 6744</t>
+  </si>
+  <si>
+    <t>647-77-000292-26 от 17.03.2026</t>
+  </si>
+  <si>
+    <t>17.03.2026 - 16.03.2027</t>
+  </si>
+  <si>
+    <t>+79375918100,
+ka.tihonova@arbitrazhrf.ru</t>
+  </si>
+  <si>
+    <t>450000, г.Уфа, ул.Ленина, д28, а\я 1562</t>
+  </si>
+  <si>
     <t>Троценко</t>
   </si>
   <si>
     <t>84/26</t>
   </si>
   <si>
     <t>31.07.1989</t>
   </si>
   <si>
     <t>пос. Зирган Мелеузовского р-на Респ. Башкортостан</t>
   </si>
   <si>
     <t>023500640293</t>
   </si>
   <si>
     <t>Приказ, трудовой договор, справка, ЭТК</t>
   </si>
   <si>
     <t xml:space="preserve">22.07.2019 - 03.08.2020 - Финансовый директор ООО "АПЗ НОВАЯ ЖИЗНЬ"
 </t>
   </si>
   <si>
     <t>0381962</t>
   </si>
   <si>
@@ -5430,50 +5798,103 @@
   </si>
   <si>
     <t>0487588</t>
   </si>
   <si>
     <t>НАЧОУ ВПО "Современная гуманитарная академия",2010</t>
   </si>
   <si>
     <t>Бакалавр юриспруденции</t>
   </si>
   <si>
     <t>00320</t>
   </si>
   <si>
     <t>11/042763</t>
   </si>
   <si>
     <t>АУ/0053-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (937) 307-90-33,
 aliya_ahunova87@icloud.com</t>
   </si>
   <si>
     <t>Республика Башкортостан, гор. Уфа, ул. Ст. Злобина, дом 20, кор.2 кв. 76</t>
+  </si>
+  <si>
+    <t>Файзерахманова</t>
+  </si>
+  <si>
+    <t>Наргиза</t>
+  </si>
+  <si>
+    <t>Рафисовна</t>
+  </si>
+  <si>
+    <t>136/26</t>
+  </si>
+  <si>
+    <t>04.03.1999</t>
+  </si>
+  <si>
+    <t>гор. Туймазы Респ. Башкортостан</t>
+  </si>
+  <si>
+    <t>026910366561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.01.2023 - 03.10.2024 - заместитель директора ООО "АВТО ЛЮКС СЕРВИС"
+</t>
+  </si>
+  <si>
+    <t>100231 0393687</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Башкирский государственный университет",2021</t>
+  </si>
+  <si>
+    <t>429/2</t>
+  </si>
+  <si>
+    <t>11.10.2023</t>
+  </si>
+  <si>
+    <t>АК 8545</t>
+  </si>
+  <si>
+    <t>№ 647-77-000477-26 от 11.08.2026</t>
+  </si>
+  <si>
+    <t>11.08.2026 - 10.07.2027</t>
+  </si>
+  <si>
+    <t>+7 (999) 562-79-40,
+fnr_arbitr@mail.ru</t>
+  </si>
+  <si>
+    <t>620026, а/я 95</t>
   </si>
   <si>
     <t>Ханмурзина</t>
   </si>
   <si>
     <t>Олеся</t>
   </si>
   <si>
     <t>Мазитовна</t>
   </si>
   <si>
     <t>87/26</t>
   </si>
   <si>
     <t>15.06.1983</t>
   </si>
   <si>
     <t>пос. Рассвет Давлекановского района респ. Башкортостан</t>
   </si>
   <si>
     <t>025904722548</t>
   </si>
   <si>
     <t xml:space="preserve">13.01.2014 - 02.02.2015 - заместитель директора ООО "ЛК Активные финансы"
 </t>
@@ -5680,160 +6101,148 @@
   </si>
   <si>
     <t>АНО ВПО "Московский гуманитарно- экономический институт",2010</t>
   </si>
   <si>
     <t>03247</t>
   </si>
   <si>
     <t>25.08.2025</t>
   </si>
   <si>
     <t>11/042711</t>
   </si>
   <si>
     <t>АУ/0027-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (981) 351-98-68,
 +7 (911) 383-91-28,
 olga-chervonoshapka@yandex.ru</t>
   </si>
   <si>
     <t>182115, Псковская область город Великие Луки а/я 960</t>
   </si>
   <si>
-    <t>Чертухин</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">16.12.2005 - 25.01.2018 - Ликвидатор МУНИЦИПАЛЬНОЕ УЧРЕЖДЕНИЕ АДМИНИСТРАЦИЯ ЧУХОНАСТОВСКОГО СЕЛЬСОВЕТА
+    <t>Чугайнов</t>
+  </si>
+  <si>
+    <t>Вячеслав</t>
+  </si>
+  <si>
+    <t>132/26</t>
+  </si>
+  <si>
+    <t>22.08.1997</t>
+  </si>
+  <si>
+    <t>Тюменская область, Октябрьский район, поселок Сергино</t>
+  </si>
+  <si>
+    <t>861403548440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">05.04.2021 - 25.12.2022 - заместитель директора ООО "Югорское Региональное Юридическое Агентство"
 </t>
   </si>
   <si>
-    <t>ДВС 1780118</t>
-[...30 lines deleted...]
-    <t>403886, Россия, Волгоградская обл, г Камышин, мкр 6-й, д.2 а/я-203</t>
+    <t>108604 0002116</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Югорский государственный университет" (ЮГУ) г. Ханты-Мансийск,2019</t>
+  </si>
+  <si>
+    <t>415/2</t>
+  </si>
+  <si>
+    <t>12.05.2023</t>
+  </si>
+  <si>
+    <t>АК 8837</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>647-77-000446-26 от 23.07.2026</t>
+  </si>
+  <si>
+    <t>23.07.2026 - 22.07.2027</t>
+  </si>
+  <si>
+    <t>+7 (900) 394-17-86,
+slava.chugaynov@bk.ru</t>
+  </si>
+  <si>
+    <t>628181, ХМАО-Югра, г.Нягань, 4 мкр., д.5а, офис 44</t>
   </si>
   <si>
     <t>Чупин</t>
   </si>
   <si>
     <t>Сергей</t>
   </si>
   <si>
     <t>111/26</t>
   </si>
   <si>
     <t>13.11.1963</t>
   </si>
   <si>
     <t>г. Иркутск</t>
   </si>
   <si>
     <t>380800405855</t>
   </si>
   <si>
     <t xml:space="preserve">08.04.2018 - 26.07.2022 - Директор ООО  "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЕСТЬ РЕШЕНИЕ"
 </t>
   </si>
   <si>
     <t>ЦВ № 387528</t>
   </si>
   <si>
     <t>Иркутский орден Трудового Красного знамени политехнический институт,1986</t>
   </si>
   <si>
     <t>Инженер-механик</t>
   </si>
   <si>
     <t>АК 8810</t>
   </si>
   <si>
     <t>647-77-000336-26 от 11.05.2026</t>
   </si>
   <si>
     <t>+7 (902) 566-03-14,
 inform@cert-irk38.ru</t>
   </si>
   <si>
-    <t>664007, г. Иркутск, ул. Поленова, д. 1/1, офис 213</t>
+    <t>664007, г. Иркутск, ул. Поленова, д. 1/1, офис 212</t>
   </si>
   <si>
     <t>Шабельникова</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дарья</t>
   </si>
   <si>
     <t>93/26</t>
   </si>
   <si>
     <t>10.02.1994</t>
   </si>
   <si>
     <t>гор. Изобильный Ставропольский край</t>
   </si>
   <si>
     <t>260708775432</t>
   </si>
   <si>
     <t xml:space="preserve">c 01.08.2024 - заместитель директора ООО ЮК "ЮРЭКС"
 </t>
   </si>
   <si>
     <t>0271662</t>
   </si>
   <si>
     <t>ФГБОУ ВПО "Южно-Российский государственный политехнический университет (НПИ) имени М.И. Платова",2015</t>
   </si>
   <si>
     <t>03259</t>
@@ -5930,51 +6339,51 @@
 </t>
   </si>
   <si>
     <t>ВСГ 1726790</t>
   </si>
   <si>
     <t>ФГОУ ВПО "Уральская академия государственной службы",2008</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>АК 1525</t>
   </si>
   <si>
     <t>01.10.2021</t>
   </si>
   <si>
     <t>647-77-000344-26 от 11.05.2026</t>
   </si>
   <si>
     <t>+7 (952) 512-25-34,
 tanzilyakam@mail.ru</t>
   </si>
   <si>
-    <t>454081, г. Челябинск, ул. Кудрявцева, д. 83, кв. 95</t>
+    <t>454006, г. Челябинск, а/я 483</t>
   </si>
   <si>
     <t>Шашкова</t>
   </si>
   <si>
     <t>96/26</t>
   </si>
   <si>
     <t>25.11.1987</t>
   </si>
   <si>
     <t>с. Карпогоры Пинежского р-на Архангельской обл.</t>
   </si>
   <si>
     <t>111801750694</t>
   </si>
   <si>
     <t>Справка, трудовой договор</t>
   </si>
   <si>
     <t xml:space="preserve">12.10.2021 - 12.12.2022 - Финансовый директор ООО "Правовая защита заёмщиков"
 </t>
   </si>
   <si>
     <t>ФГБОУ ВО " Санкт-Петербургский Государственный Лесотехнический Университет имени С.М. Кирова",2012</t>
@@ -6121,76 +6530,79 @@
     <t>Учитель физической культуры</t>
   </si>
   <si>
     <t>00333</t>
   </si>
   <si>
     <t>11/042916</t>
   </si>
   <si>
     <t>647-77-000139-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (922) 264-88-39,
 shkiliov@mail.ru</t>
   </si>
   <si>
     <t>625016, обл Тюменская, г Тюмень, ул 30 лет Победы, д 60, кв 103</t>
   </si>
   <si>
     <t>Щанкин</t>
   </si>
   <si>
     <t>129/26</t>
   </si>
   <si>
-    <t>02.06.1984</t>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>02.09.1984</t>
   </si>
   <si>
     <t>гор.Саранск</t>
   </si>
   <si>
     <t>132611306090</t>
   </si>
   <si>
     <t>ТК-VII №1147711</t>
-  </si>
-[...1 lines deleted...]
-    <t>02.09.1984</t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2020 - 31.01.2025 - заместитель генерального директора ООО "ТМДЕКС"
 </t>
   </si>
   <si>
     <t>ВСГ 0605207</t>
   </si>
   <si>
     <t>ГОУ ВПО "Волгоградская академия Министерства внутренних дел Российской Федерации",2006</t>
   </si>
   <si>
     <t>28.12.2024</t>
+  </si>
+  <si>
+    <t>Ассоциация "Региональная саморегулируемая организация профессиональных арбитражных управляющих"</t>
   </si>
   <si>
     <t>АК 4792</t>
   </si>
   <si>
     <t>17.05.2024</t>
   </si>
   <si>
     <t>ОАУ №21550/700/26 от 21.02.2026</t>
   </si>
   <si>
     <t>21.02.2026 - 20.02.2027</t>
   </si>
   <si>
     <t>+7 (927) 177-05-35,
 shchankinsa@gmail.com</t>
   </si>
   <si>
     <t>430005, Респ. Мордовия, г. Саранск, ул. Большевистская, д. 31, а/я - 18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -7353,12972 +7765,13454 @@
       <c r="AJ5" s="13"/>
       <c r="AK5" s="13"/>
       <c r="AL5" s="13"/>
       <c r="AM5" s="13"/>
       <c r="AN5" s="13"/>
       <c r="AO5" s="13"/>
       <c r="AP5" s="13"/>
     </row>
     <row r="6" spans="1:62" customHeight="1" ht="100">
       <c r="A6" s="13">
         <v>4</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>120</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>121</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>122</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>123</v>
       </c>
       <c r="F6" s="13" t="s">
-        <v>52</v>
+        <v>124</v>
       </c>
       <c r="G6" s="13"/>
       <c r="H6" s="13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N6" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O6" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P6" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Q6" s="13" t="s">
-        <v>130</v>
+        <v>60</v>
       </c>
       <c r="R6" s="13"/>
       <c r="S6" s="13" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="T6" s="13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="U6" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V6" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W6" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="X6" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="Y6" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z6" s="13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AA6" s="13" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="AB6" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC6" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD6" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE6" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF6" s="13" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AG6" s="13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AH6" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
       <c r="AK6" s="13"/>
       <c r="AL6" s="13"/>
       <c r="AM6" s="13"/>
       <c r="AN6" s="13"/>
       <c r="AO6" s="13"/>
       <c r="AP6" s="13"/>
     </row>
     <row r="7" spans="1:62" customHeight="1" ht="100">
       <c r="A7" s="13">
         <v>5</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E7" s="13" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G7" s="13"/>
       <c r="H7" s="13" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="13" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="O7" s="13" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="P7" s="13" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="Q7" s="13" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="R7" s="13"/>
       <c r="S7" s="13" t="s">
         <v>112</v>
       </c>
       <c r="T7" s="13" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="U7" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V7" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W7" s="13" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="X7" s="13" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="Y7" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z7" s="13" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="AA7" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB7" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC7" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD7" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE7" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF7" s="13" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="AG7" s="13" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="AH7" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="13"/>
       <c r="AL7" s="13"/>
       <c r="AM7" s="13"/>
       <c r="AN7" s="13"/>
       <c r="AO7" s="13"/>
       <c r="AP7" s="13"/>
     </row>
     <row r="8" spans="1:62" customHeight="1" ht="100">
       <c r="A8" s="13">
         <v>6</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="13"/>
       <c r="H8" s="13" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="13" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="R8" s="13"/>
-      <c r="S8" s="13">
-        <v>446</v>
+      <c r="S8" s="13" t="s">
+        <v>112</v>
       </c>
       <c r="T8" s="13" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="U8" s="13" t="s">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="V8" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W8" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="X8" s="13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Y8" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z8" s="13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AA8" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB8" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC8" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD8" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE8" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF8" s="13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="AG8" s="13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="AH8" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
       <c r="AL8" s="13"/>
       <c r="AM8" s="13"/>
       <c r="AN8" s="13"/>
       <c r="AO8" s="13"/>
       <c r="AP8" s="13"/>
     </row>
     <row r="9" spans="1:62" customHeight="1" ht="100">
       <c r="A9" s="13">
         <v>7</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G9" s="13"/>
       <c r="H9" s="13" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-      <c r="L9" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="M9" s="13"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N9" s="13" t="s">
         <v>179</v>
       </c>
       <c r="O9" s="13" t="s">
         <v>180</v>
       </c>
       <c r="P9" s="13" t="s">
         <v>181</v>
       </c>
       <c r="Q9" s="13" t="s">
-        <v>60</v>
+        <v>182</v>
       </c>
       <c r="R9" s="13"/>
-      <c r="S9" s="13" t="s">
-        <v>112</v>
+      <c r="S9" s="13">
+        <v>446</v>
       </c>
       <c r="T9" s="13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="U9" s="13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="V9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W9" s="13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="X9" s="13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="Y9" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z9" s="13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="AA9" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB9" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC9" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD9" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE9" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF9" s="13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="AG9" s="13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AH9" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="13"/>
       <c r="AL9" s="13"/>
       <c r="AM9" s="13"/>
       <c r="AN9" s="13"/>
       <c r="AO9" s="13"/>
       <c r="AP9" s="13"/>
     </row>
     <row r="10" spans="1:62" customHeight="1" ht="100">
       <c r="A10" s="13">
         <v>8</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C10" s="13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E10" s="13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="13"/>
       <c r="H10" s="13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="L10" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="M10" s="13"/>
       <c r="N10" s="13" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="P10" s="13" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="Q10" s="13" t="s">
-        <v>198</v>
+        <v>60</v>
       </c>
       <c r="R10" s="13"/>
       <c r="S10" s="13" t="s">
         <v>112</v>
       </c>
       <c r="T10" s="13" t="s">
-        <v>163</v>
+        <v>202</v>
       </c>
       <c r="U10" s="13" t="s">
-        <v>114</v>
+        <v>203</v>
       </c>
       <c r="V10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W10" s="13" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="X10" s="13" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="Y10" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z10" s="13" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="AA10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF10" s="13" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="AG10" s="13" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="AH10" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="13"/>
       <c r="AL10" s="13"/>
       <c r="AM10" s="13"/>
       <c r="AN10" s="13"/>
       <c r="AO10" s="13"/>
       <c r="AP10" s="13"/>
     </row>
     <row r="11" spans="1:62" customHeight="1" ht="100">
       <c r="A11" s="13">
         <v>9</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C11" s="13" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E11" s="13" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="F11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="13"/>
       <c r="H11" s="13" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13" t="s">
-        <v>210</v>
+        <v>85</v>
       </c>
       <c r="N11" s="13" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>1791371</v>
+        <v>216</v>
+      </c>
+      <c r="O11" s="13" t="s">
+        <v>200</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="R11" s="13"/>
       <c r="S11" s="13" t="s">
         <v>112</v>
       </c>
       <c r="T11" s="13" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="U11" s="13" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="V11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W11" s="13" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="X11" s="13" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="Y11" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z11" s="13" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AA11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF11" s="13" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AG11" s="13" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="AH11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI11" s="13"/>
       <c r="AJ11" s="13"/>
       <c r="AK11" s="13"/>
       <c r="AL11" s="13"/>
       <c r="AM11" s="13"/>
       <c r="AN11" s="13"/>
       <c r="AO11" s="13"/>
       <c r="AP11" s="13"/>
     </row>
     <row r="12" spans="1:62" customHeight="1" ht="100">
       <c r="A12" s="13">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E12" s="13" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="13"/>
       <c r="H12" s="13" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13" t="s">
-        <v>85</v>
+        <v>230</v>
       </c>
       <c r="N12" s="13" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="O12" s="13">
-        <v>4671720</v>
+        <v>1791371</v>
       </c>
       <c r="P12" s="13" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="Q12" s="13" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="R12" s="13"/>
       <c r="S12" s="13" t="s">
-        <v>231</v>
+        <v>112</v>
       </c>
       <c r="T12" s="13" t="s">
-        <v>163</v>
+        <v>234</v>
       </c>
       <c r="U12" s="13" t="s">
-        <v>164</v>
+        <v>235</v>
       </c>
       <c r="V12" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W12" s="13" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="X12" s="13" t="s">
-        <v>66</v>
+        <v>237</v>
       </c>
       <c r="Y12" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z12" s="13" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="AA12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF12" s="13" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="AG12" s="13" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="AH12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI12" s="13"/>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="13"/>
       <c r="AL12" s="13"/>
       <c r="AM12" s="13"/>
       <c r="AN12" s="13"/>
       <c r="AO12" s="13"/>
       <c r="AP12" s="13"/>
     </row>
     <row r="13" spans="1:62" customHeight="1" ht="100">
       <c r="A13" s="13">
         <v>11</v>
       </c>
       <c r="B13" s="13" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E13" s="13" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="13"/>
       <c r="H13" s="13" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="13" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>248</v>
+      </c>
+      <c r="O13" s="13">
+        <v>4671720</v>
       </c>
       <c r="P13" s="13" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="Q13" s="13" t="s">
-        <v>111</v>
+        <v>250</v>
       </c>
       <c r="R13" s="13"/>
       <c r="S13" s="13" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="T13" s="13" t="s">
-        <v>246</v>
+        <v>183</v>
       </c>
       <c r="U13" s="13" t="s">
-        <v>247</v>
+        <v>184</v>
       </c>
       <c r="V13" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W13" s="13" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="X13" s="13" t="s">
-        <v>200</v>
+        <v>66</v>
       </c>
       <c r="Y13" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z13" s="13" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="AA13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD13" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF13" s="13" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="AG13" s="13" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="AH13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13"/>
       <c r="AM13" s="13"/>
       <c r="AN13" s="13"/>
       <c r="AO13" s="13"/>
       <c r="AP13" s="13"/>
     </row>
     <row r="14" spans="1:62" customHeight="1" ht="100">
       <c r="A14" s="13">
         <v>12</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E14" s="13" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="13"/>
       <c r="H14" s="13" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="N14" s="13" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="O14" s="13" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="P14" s="13" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="Q14" s="13" t="s">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="R14" s="13"/>
       <c r="S14" s="13" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="T14" s="13" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="U14" s="13" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="V14" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W14" s="13" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="X14" s="13" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="Y14" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z14" s="13" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="AA14" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB14" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD14" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE14" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF14" s="13" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="AG14" s="13" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="AH14" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI14" s="13"/>
       <c r="AJ14" s="13"/>
       <c r="AK14" s="13"/>
       <c r="AL14" s="13"/>
       <c r="AM14" s="13"/>
       <c r="AN14" s="13"/>
       <c r="AO14" s="13"/>
       <c r="AP14" s="13"/>
     </row>
     <row r="15" spans="1:62" customHeight="1" ht="100">
       <c r="A15" s="13">
         <v>13</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G15" s="13"/>
       <c r="H15" s="13" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>272</v>
+        <v>246</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13" t="s">
-        <v>274</v>
+        <v>56</v>
       </c>
       <c r="N15" s="13" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="O15" s="13" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="P15" s="13" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="Q15" s="13" t="s">
-        <v>278</v>
+        <v>60</v>
       </c>
       <c r="R15" s="13"/>
       <c r="S15" s="13" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="T15" s="13" t="s">
-        <v>163</v>
+        <v>282</v>
       </c>
       <c r="U15" s="13" t="s">
-        <v>164</v>
+        <v>267</v>
       </c>
       <c r="V15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W15" s="13" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="X15" s="13" t="s">
-        <v>66</v>
+        <v>237</v>
       </c>
       <c r="Y15" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z15" s="13" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="AA15" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB15" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC15" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD15" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE15" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF15" s="13" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="AG15" s="13" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="AH15" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI15" s="13"/>
       <c r="AJ15" s="13"/>
       <c r="AK15" s="13"/>
       <c r="AL15" s="13"/>
       <c r="AM15" s="13"/>
       <c r="AN15" s="13"/>
       <c r="AO15" s="13"/>
       <c r="AP15" s="13"/>
     </row>
     <row r="16" spans="1:62" customHeight="1" ht="100">
       <c r="A16" s="13">
         <v>14</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E16" s="13" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G16" s="13"/>
       <c r="H16" s="13" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>290</v>
-[...7 lines deleted...]
-      <c r="M16" s="13"/>
+        <v>293</v>
+      </c>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13" t="s">
+        <v>294</v>
+      </c>
       <c r="N16" s="13" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>5104319</v>
+        <v>295</v>
+      </c>
+      <c r="O16" s="13" t="s">
+        <v>296</v>
       </c>
       <c r="P16" s="13" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="Q16" s="13" t="s">
-        <v>60</v>
+        <v>298</v>
       </c>
       <c r="R16" s="13"/>
       <c r="S16" s="13" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="T16" s="13" t="s">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="U16" s="13" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="V16" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W16" s="13" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="X16" s="13" t="s">
-        <v>166</v>
+        <v>66</v>
       </c>
       <c r="Y16" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z16" s="13" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="AA16" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB16" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC16" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD16" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE16" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF16" s="13" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="AG16" s="13" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="AH16" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
       <c r="AN16" s="13"/>
       <c r="AO16" s="13"/>
       <c r="AP16" s="13"/>
     </row>
     <row r="17" spans="1:62" customHeight="1" ht="100">
       <c r="A17" s="13">
         <v>15</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>222</v>
+        <v>305</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="13"/>
       <c r="H17" s="13" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="K17" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="L17" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="M17" s="13"/>
       <c r="N17" s="13" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>313</v>
+      </c>
+      <c r="O17" s="13">
+        <v>5104319</v>
       </c>
       <c r="P17" s="13" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R17" s="13"/>
       <c r="S17" s="13" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="T17" s="13" t="s">
-        <v>310</v>
+        <v>183</v>
       </c>
       <c r="U17" s="13" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="V17" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W17" s="13" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="X17" s="13" t="s">
-        <v>312</v>
+        <v>186</v>
       </c>
       <c r="Y17" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z17" s="13" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="AA17" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB17" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC17" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD17" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE17" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF17" s="13" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="AG17" s="13" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="AH17" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI17" s="13"/>
       <c r="AJ17" s="13"/>
       <c r="AK17" s="13"/>
       <c r="AL17" s="13"/>
       <c r="AM17" s="13"/>
       <c r="AN17" s="13"/>
       <c r="AO17" s="13"/>
       <c r="AP17" s="13"/>
     </row>
     <row r="18" spans="1:62" customHeight="1" ht="100">
       <c r="A18" s="13">
         <v>16</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>317</v>
+        <v>242</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G18" s="13"/>
       <c r="H18" s="13" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="N18" s="13" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="O18" s="13" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="P18" s="13" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R18" s="13"/>
       <c r="S18" s="13" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="T18" s="13" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="U18" s="13" t="s">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W18" s="13" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="X18" s="13" t="s">
-        <v>217</v>
+        <v>332</v>
       </c>
       <c r="Y18" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z18" s="13" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="AA18" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB18" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC18" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD18" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE18" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF18" s="13" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="AG18" s="13" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="AH18" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI18" s="13"/>
       <c r="AJ18" s="13"/>
       <c r="AK18" s="13"/>
       <c r="AL18" s="13"/>
       <c r="AM18" s="13"/>
       <c r="AN18" s="13"/>
       <c r="AO18" s="13"/>
       <c r="AP18" s="13"/>
     </row>
     <row r="19" spans="1:62" customHeight="1" ht="100">
       <c r="A19" s="13">
         <v>17</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G19" s="13"/>
       <c r="H19" s="13" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="N19" s="13" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="O19" s="13" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="P19" s="13" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="Q19" s="13" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="R19" s="13"/>
-      <c r="S19" s="13">
-        <v>489</v>
+      <c r="S19" s="13" t="s">
+        <v>346</v>
       </c>
       <c r="T19" s="13" t="s">
-        <v>163</v>
+        <v>347</v>
       </c>
       <c r="U19" s="13" t="s">
-        <v>164</v>
+        <v>235</v>
       </c>
       <c r="V19" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W19" s="13" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="X19" s="13" t="s">
-        <v>343</v>
+        <v>237</v>
       </c>
       <c r="Y19" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z19" s="13" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="AA19" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB19" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC19" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD19" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE19" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF19" s="13" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="AG19" s="13" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="AH19" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI19" s="13"/>
       <c r="AJ19" s="13"/>
       <c r="AK19" s="13"/>
       <c r="AL19" s="13"/>
       <c r="AM19" s="13"/>
       <c r="AN19" s="13"/>
       <c r="AO19" s="13"/>
       <c r="AP19" s="13"/>
     </row>
     <row r="20" spans="1:62" customHeight="1" ht="100">
       <c r="A20" s="13">
         <v>18</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="E20" s="13" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G20" s="13"/>
       <c r="H20" s="13" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>125</v>
+        <v>357</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13" t="s">
-        <v>352</v>
+        <v>85</v>
       </c>
       <c r="N20" s="13" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="O20" s="13" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="P20" s="13" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="Q20" s="13" t="s">
-        <v>356</v>
+        <v>89</v>
       </c>
       <c r="R20" s="13"/>
       <c r="S20" s="13">
-        <v>318</v>
+        <v>489</v>
       </c>
       <c r="T20" s="13" t="s">
-        <v>357</v>
+        <v>183</v>
       </c>
       <c r="U20" s="13" t="s">
-        <v>358</v>
+        <v>184</v>
       </c>
       <c r="V20" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W20" s="13" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="X20" s="13" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="Y20" s="13" t="s">
-        <v>361</v>
+        <v>67</v>
       </c>
       <c r="Z20" s="13" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="AA20" s="13" t="s">
-        <v>363</v>
+        <v>69</v>
       </c>
       <c r="AB20" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC20" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD20" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE20" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF20" s="13" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="AG20" s="13" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="AH20" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
       <c r="AL20" s="13"/>
       <c r="AM20" s="13"/>
       <c r="AN20" s="13"/>
       <c r="AO20" s="13"/>
       <c r="AP20" s="13"/>
     </row>
     <row r="21" spans="1:62" customHeight="1" ht="100">
       <c r="A21" s="13">
         <v>19</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>367</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>368</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>369</v>
       </c>
       <c r="F21" s="13" t="s">
-        <v>370</v>
+        <v>52</v>
       </c>
       <c r="G21" s="13"/>
       <c r="H21" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="J21" s="13" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13" t="s">
-        <v>56</v>
+        <v>372</v>
       </c>
       <c r="N21" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="O21" s="13" t="s">
         <v>374</v>
       </c>
-      <c r="O21" s="13" t="s">
+      <c r="P21" s="13" t="s">
         <v>375</v>
       </c>
-      <c r="P21" s="13" t="s">
+      <c r="Q21" s="13" t="s">
         <v>376</v>
       </c>
-      <c r="Q21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R21" s="13"/>
-      <c r="S21" s="13" t="s">
-        <v>90</v>
+      <c r="S21" s="13">
+        <v>318</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>377</v>
       </c>
       <c r="U21" s="13" t="s">
-        <v>92</v>
+        <v>378</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W21" s="13" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="X21" s="13" t="s">
-        <v>94</v>
+        <v>380</v>
       </c>
       <c r="Y21" s="13" t="s">
-        <v>95</v>
+        <v>381</v>
       </c>
       <c r="Z21" s="13" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="AA21" s="13" t="s">
-        <v>97</v>
+        <v>383</v>
       </c>
       <c r="AB21" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC21" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD21" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE21" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF21" s="13" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="AG21" s="13" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="AH21" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI21" s="13"/>
       <c r="AJ21" s="13"/>
       <c r="AK21" s="13"/>
       <c r="AL21" s="13"/>
       <c r="AM21" s="13"/>
       <c r="AN21" s="13"/>
       <c r="AO21" s="13"/>
       <c r="AP21" s="13"/>
     </row>
     <row r="22" spans="1:62" customHeight="1" ht="100">
       <c r="A22" s="13">
         <v>20</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="E22" s="13" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>52</v>
+        <v>390</v>
       </c>
       <c r="G22" s="13"/>
       <c r="H22" s="13" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>226</v>
+        <v>392</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="N22" s="13" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="O22" s="13" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="P22" s="13" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="Q22" s="13" t="s">
         <v>89</v>
       </c>
       <c r="R22" s="13"/>
       <c r="S22" s="13" t="s">
-        <v>391</v>
+        <v>90</v>
       </c>
       <c r="T22" s="13" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="U22" s="13" t="s">
-        <v>247</v>
+        <v>92</v>
       </c>
       <c r="V22" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W22" s="13" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="X22" s="13" t="s">
-        <v>200</v>
+        <v>94</v>
       </c>
       <c r="Y22" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z22" s="13" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="AA22" s="13" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="AB22" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC22" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD22" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE22" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF22" s="13" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="AG22" s="13" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="AH22" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI22" s="13"/>
       <c r="AJ22" s="13"/>
       <c r="AK22" s="13"/>
       <c r="AL22" s="13"/>
       <c r="AM22" s="13"/>
       <c r="AN22" s="13"/>
       <c r="AO22" s="13"/>
       <c r="AP22" s="13"/>
     </row>
     <row r="23" spans="1:62" customHeight="1" ht="100">
       <c r="A23" s="13">
         <v>21</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C23" s="13" t="s">
-        <v>121</v>
+        <v>403</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="E23" s="13" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="13"/>
       <c r="H23" s="13" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>401</v>
+        <v>246</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="N23" s="13" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="O23" s="13" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="P23" s="13" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="Q23" s="13" t="s">
-        <v>406</v>
+        <v>89</v>
       </c>
       <c r="R23" s="13"/>
       <c r="S23" s="13" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="T23" s="13" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="U23" s="13" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="V23" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W23" s="13" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="X23" s="13" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="Y23" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z23" s="13" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="AA23" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB23" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC23" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD23" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE23" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF23" s="13" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="AG23" s="13" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="AH23" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI23" s="13"/>
       <c r="AJ23" s="13"/>
       <c r="AK23" s="13"/>
       <c r="AL23" s="13"/>
       <c r="AM23" s="13"/>
       <c r="AN23" s="13"/>
       <c r="AO23" s="13"/>
       <c r="AP23" s="13"/>
     </row>
     <row r="24" spans="1:62" customHeight="1" ht="100">
       <c r="A24" s="13">
         <v>22</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>414</v>
+        <v>141</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E24" s="13" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="13"/>
       <c r="H24" s="13" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N24" s="13" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>2780387</v>
+        <v>423</v>
+      </c>
+      <c r="O24" s="13" t="s">
+        <v>424</v>
       </c>
       <c r="P24" s="13" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="Q24" s="13" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="R24" s="13"/>
       <c r="S24" s="13" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="T24" s="13" t="s">
-        <v>246</v>
+        <v>428</v>
       </c>
       <c r="U24" s="13" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
       <c r="V24" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W24" s="13" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="X24" s="13" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="Y24" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z24" s="13" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="AA24" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB24" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC24" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD24" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE24" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF24" s="13" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="AG24" s="13" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="AH24" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI24" s="13"/>
       <c r="AJ24" s="13"/>
       <c r="AK24" s="13"/>
       <c r="AL24" s="13"/>
       <c r="AM24" s="13"/>
       <c r="AN24" s="13"/>
       <c r="AO24" s="13"/>
       <c r="AP24" s="13"/>
     </row>
     <row r="25" spans="1:62" customHeight="1" ht="100">
       <c r="A25" s="13">
         <v>23</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>347</v>
+        <v>434</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="E25" s="13" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G25" s="13"/>
       <c r="H25" s="13" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>433</v>
-[...7 lines deleted...]
-      <c r="M25" s="13"/>
+        <v>439</v>
+      </c>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N25" s="13" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>440</v>
+      </c>
+      <c r="O25" s="13">
+        <v>2780387</v>
       </c>
       <c r="P25" s="13" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="Q25" s="13" t="s">
-        <v>356</v>
+        <v>442</v>
       </c>
       <c r="R25" s="13"/>
-      <c r="S25" s="13">
-        <v>756</v>
+      <c r="S25" s="13" t="s">
+        <v>443</v>
       </c>
       <c r="T25" s="13" t="s">
-        <v>439</v>
+        <v>266</v>
       </c>
       <c r="U25" s="13" t="s">
-        <v>440</v>
+        <v>267</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W25" s="13" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="X25" s="13" t="s">
-        <v>442</v>
+        <v>220</v>
       </c>
       <c r="Y25" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z25" s="13" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="AA25" s="13" t="s">
-        <v>444</v>
+        <v>69</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC25" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD25" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE25" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF25" s="13" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="AG25" s="13" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="AH25" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI25" s="13"/>
       <c r="AJ25" s="13"/>
       <c r="AK25" s="13"/>
       <c r="AL25" s="13"/>
       <c r="AM25" s="13"/>
       <c r="AN25" s="13"/>
       <c r="AO25" s="13"/>
       <c r="AP25" s="13"/>
     </row>
     <row r="26" spans="1:62" customHeight="1" ht="100">
       <c r="A26" s="13">
         <v>24</v>
       </c>
       <c r="B26" s="13" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C26" s="13" t="s">
-        <v>448</v>
+        <v>367</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>449</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>450</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G26" s="13"/>
       <c r="H26" s="13" t="s">
         <v>451</v>
       </c>
       <c r="I26" s="13" t="s">
         <v>452</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>453</v>
       </c>
-      <c r="K26" s="13"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K26" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="L26" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="M26" s="13"/>
       <c r="N26" s="13" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="O26" s="13" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="P26" s="13" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="Q26" s="13" t="s">
-        <v>60</v>
+        <v>376</v>
       </c>
       <c r="R26" s="13"/>
-      <c r="S26" s="13" t="s">
-        <v>112</v>
+      <c r="S26" s="13">
+        <v>756</v>
       </c>
       <c r="T26" s="13" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="U26" s="13" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W26" s="13" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="X26" s="13" t="s">
-        <v>66</v>
+        <v>462</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z26" s="13" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="AA26" s="13" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC26" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD26" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE26" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF26" s="13" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="AG26" s="13" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="AH26" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
       <c r="AL26" s="13"/>
       <c r="AM26" s="13"/>
       <c r="AN26" s="13"/>
       <c r="AO26" s="13"/>
       <c r="AP26" s="13"/>
     </row>
     <row r="27" spans="1:62" customHeight="1" ht="100">
       <c r="A27" s="13">
         <v>25</v>
       </c>
       <c r="B27" s="13" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C27" s="13" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E27" s="13" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="13"/>
       <c r="H27" s="13" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13" t="s">
-        <v>471</v>
+        <v>230</v>
       </c>
       <c r="N27" s="13" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="O27" s="13" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="P27" s="13" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="Q27" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R27" s="13"/>
       <c r="S27" s="13" t="s">
-        <v>475</v>
+        <v>112</v>
       </c>
       <c r="T27" s="13" t="s">
-        <v>327</v>
+        <v>477</v>
       </c>
       <c r="U27" s="13" t="s">
-        <v>215</v>
+        <v>478</v>
       </c>
       <c r="V27" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W27" s="13" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="X27" s="13" t="s">
-        <v>217</v>
+        <v>66</v>
       </c>
       <c r="Y27" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z27" s="13" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="AA27" s="13" t="s">
-        <v>69</v>
+        <v>481</v>
       </c>
       <c r="AB27" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC27" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD27" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE27" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF27" s="13" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="AG27" s="13" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="AH27" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI27" s="13"/>
       <c r="AJ27" s="13"/>
       <c r="AK27" s="13"/>
       <c r="AL27" s="13"/>
       <c r="AM27" s="13"/>
       <c r="AN27" s="13"/>
       <c r="AO27" s="13"/>
       <c r="AP27" s="13"/>
     </row>
     <row r="28" spans="1:62" customHeight="1" ht="100">
       <c r="A28" s="13">
         <v>26</v>
       </c>
       <c r="B28" s="13" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C28" s="13" t="s">
-        <v>268</v>
+        <v>485</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>269</v>
+        <v>486</v>
       </c>
       <c r="E28" s="13" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G28" s="13"/>
       <c r="H28" s="13" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>484</v>
-[...3 lines deleted...]
-      </c>
+        <v>490</v>
+      </c>
+      <c r="K28" s="13"/>
       <c r="L28" s="13"/>
-      <c r="M28" s="13"/>
+      <c r="M28" s="13" t="s">
+        <v>491</v>
+      </c>
       <c r="N28" s="13" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>59968</v>
+        <v>492</v>
+      </c>
+      <c r="O28" s="13" t="s">
+        <v>493</v>
       </c>
       <c r="P28" s="13" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="Q28" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R28" s="13"/>
-      <c r="S28" s="13">
-        <v>486</v>
+      <c r="S28" s="13" t="s">
+        <v>495</v>
       </c>
       <c r="T28" s="13" t="s">
-        <v>488</v>
+        <v>347</v>
       </c>
       <c r="U28" s="13" t="s">
-        <v>63</v>
+        <v>235</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W28" s="13" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="X28" s="13" t="s">
-        <v>148</v>
+        <v>237</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z28" s="13" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC28" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD28" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE28" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF28" s="13" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="AG28" s="13" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="AH28" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI28" s="13"/>
       <c r="AJ28" s="13"/>
       <c r="AK28" s="13"/>
       <c r="AL28" s="13"/>
       <c r="AM28" s="13"/>
       <c r="AN28" s="13"/>
       <c r="AO28" s="13"/>
       <c r="AP28" s="13"/>
     </row>
     <row r="29" spans="1:62" customHeight="1" ht="100">
       <c r="A29" s="13">
         <v>27</v>
       </c>
       <c r="B29" s="13" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>494</v>
+        <v>288</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>154</v>
+        <v>289</v>
       </c>
       <c r="E29" s="13" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G29" s="13"/>
       <c r="H29" s="13" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="K29" s="13" t="s">
-        <v>499</v>
-[...3 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="13" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="O29" s="13">
         <v>59968</v>
       </c>
       <c r="P29" s="13" t="s">
-        <v>487</v>
+        <v>507</v>
       </c>
       <c r="Q29" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R29" s="13"/>
-      <c r="S29" s="13" t="s">
-        <v>502</v>
+      <c r="S29" s="13">
+        <v>486</v>
       </c>
       <c r="T29" s="13" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="U29" s="13" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W29" s="13" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="X29" s="13" t="s">
-        <v>505</v>
+        <v>168</v>
       </c>
       <c r="Y29" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z29" s="13" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC29" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD29" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE29" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF29" s="13" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="AG29" s="13" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="AH29" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI29" s="13"/>
       <c r="AJ29" s="13"/>
       <c r="AK29" s="13"/>
       <c r="AL29" s="13"/>
       <c r="AM29" s="13"/>
       <c r="AN29" s="13"/>
       <c r="AO29" s="13"/>
       <c r="AP29" s="13"/>
     </row>
     <row r="30" spans="1:62" customHeight="1" ht="100">
       <c r="A30" s="13">
         <v>28</v>
       </c>
       <c r="B30" s="13" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="E30" s="13" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G30" s="13"/>
       <c r="H30" s="13" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="K30" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="L30" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="M30" s="13"/>
       <c r="N30" s="13" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="O30" s="13">
-        <v>2990840</v>
+        <v>59968</v>
       </c>
       <c r="P30" s="13" t="s">
-        <v>516</v>
+        <v>507</v>
       </c>
       <c r="Q30" s="13" t="s">
-        <v>517</v>
+        <v>60</v>
       </c>
       <c r="R30" s="13"/>
       <c r="S30" s="13" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="T30" s="13" t="s">
-        <v>163</v>
+        <v>523</v>
       </c>
       <c r="U30" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W30" s="13" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="X30" s="13" t="s">
-        <v>217</v>
+        <v>525</v>
       </c>
       <c r="Y30" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z30" s="13" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC30" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD30" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE30" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF30" s="13" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="AG30" s="13" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="AH30" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI30" s="13"/>
       <c r="AJ30" s="13"/>
       <c r="AK30" s="13"/>
       <c r="AL30" s="13"/>
       <c r="AM30" s="13"/>
       <c r="AN30" s="13"/>
       <c r="AO30" s="13"/>
       <c r="AP30" s="13"/>
     </row>
     <row r="31" spans="1:62" customHeight="1" ht="100">
       <c r="A31" s="13">
         <v>29</v>
       </c>
       <c r="B31" s="13" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="C31" s="13" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>154</v>
+        <v>211</v>
       </c>
       <c r="E31" s="13" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="F31" s="13" t="s">
-        <v>526</v>
+        <v>52</v>
       </c>
       <c r="G31" s="13"/>
       <c r="H31" s="13" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13" t="s">
-        <v>471</v>
+        <v>56</v>
       </c>
       <c r="N31" s="13" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>535</v>
+      </c>
+      <c r="O31" s="13">
+        <v>2990840</v>
       </c>
       <c r="P31" s="13" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="Q31" s="13" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="R31" s="13"/>
       <c r="S31" s="13" t="s">
-        <v>90</v>
+        <v>538</v>
       </c>
       <c r="T31" s="13" t="s">
-        <v>534</v>
+        <v>183</v>
       </c>
       <c r="U31" s="13" t="s">
-        <v>535</v>
+        <v>114</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W31" s="13" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="X31" s="13" t="s">
-        <v>537</v>
+        <v>237</v>
       </c>
       <c r="Y31" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z31" s="13" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="AA31" s="13" t="s">
-        <v>539</v>
+        <v>69</v>
       </c>
       <c r="AB31" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC31" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD31" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE31" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF31" s="13" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="AG31" s="13" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="AH31" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI31" s="13"/>
       <c r="AJ31" s="13"/>
       <c r="AK31" s="13"/>
       <c r="AL31" s="13"/>
       <c r="AM31" s="13"/>
       <c r="AN31" s="13"/>
       <c r="AO31" s="13"/>
       <c r="AP31" s="13"/>
     </row>
     <row r="32" spans="1:62" customHeight="1" ht="100">
       <c r="A32" s="13">
         <v>30</v>
       </c>
       <c r="B32" s="13" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>544</v>
+        <v>174</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>545</v>
       </c>
       <c r="F32" s="13" t="s">
-        <v>52</v>
+        <v>546</v>
       </c>
       <c r="G32" s="13"/>
       <c r="H32" s="13" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
       <c r="N32" s="13" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-        <v>52437</v>
+        <v>550</v>
+      </c>
+      <c r="O32" s="13" t="s">
+        <v>551</v>
       </c>
       <c r="P32" s="13" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="Q32" s="13" t="s">
-        <v>60</v>
+        <v>553</v>
       </c>
       <c r="R32" s="13"/>
       <c r="S32" s="13" t="s">
-        <v>551</v>
+        <v>90</v>
       </c>
       <c r="T32" s="13" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="U32" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V32" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W32" s="13" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="X32" s="13" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="Y32" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z32" s="13" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="AA32" s="13" t="s">
-        <v>69</v>
+        <v>558</v>
       </c>
       <c r="AB32" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC32" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD32" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE32" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF32" s="13" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="AG32" s="13" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="AH32" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI32" s="13"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
       <c r="AN32" s="13"/>
       <c r="AO32" s="13"/>
       <c r="AP32" s="13"/>
     </row>
     <row r="33" spans="1:62" customHeight="1" ht="100">
       <c r="A33" s="13">
         <v>31</v>
       </c>
       <c r="B33" s="13" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="C33" s="13" t="s">
-        <v>121</v>
+        <v>562</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>138</v>
+        <v>563</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G33" s="13"/>
       <c r="H33" s="13" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13" t="s">
-        <v>56</v>
+        <v>491</v>
       </c>
       <c r="N33" s="13" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="O33" s="13">
-        <v>5178652</v>
+        <v>52437</v>
       </c>
       <c r="P33" s="13" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="Q33" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R33" s="13"/>
       <c r="S33" s="13" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="T33" s="13" t="s">
-        <v>113</v>
+        <v>571</v>
       </c>
       <c r="U33" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V33" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W33" s="13" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="X33" s="13" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="Y33" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z33" s="13" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC33" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD33" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE33" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF33" s="13" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="AG33" s="13" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="AH33" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI33" s="13"/>
       <c r="AJ33" s="13"/>
       <c r="AK33" s="13"/>
       <c r="AL33" s="13"/>
       <c r="AM33" s="13"/>
       <c r="AN33" s="13"/>
       <c r="AO33" s="13"/>
       <c r="AP33" s="13"/>
     </row>
     <row r="34" spans="1:62" customHeight="1" ht="100">
       <c r="A34" s="13">
         <v>32</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C34" s="13" t="s">
-        <v>572</v>
+        <v>141</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>573</v>
+        <v>158</v>
       </c>
       <c r="E34" s="13" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G34" s="13"/>
       <c r="H34" s="13" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>226</v>
+        <v>580</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N34" s="13" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>582</v>
+      </c>
+      <c r="O34" s="13">
+        <v>5178652</v>
       </c>
       <c r="P34" s="13" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="Q34" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R34" s="13"/>
       <c r="S34" s="13" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="T34" s="13" t="s">
-        <v>581</v>
+        <v>113</v>
       </c>
       <c r="U34" s="13" t="s">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="V34" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W34" s="13" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="X34" s="13" t="s">
-        <v>166</v>
+        <v>586</v>
       </c>
       <c r="Y34" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z34" s="13" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="AA34" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB34" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC34" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD34" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE34" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF34" s="13" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="AG34" s="13" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="AH34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI34" s="13"/>
       <c r="AJ34" s="13"/>
       <c r="AK34" s="13"/>
       <c r="AL34" s="13"/>
       <c r="AM34" s="13"/>
       <c r="AN34" s="13"/>
       <c r="AO34" s="13"/>
       <c r="AP34" s="13"/>
     </row>
     <row r="35" spans="1:62" customHeight="1" ht="100">
       <c r="A35" s="13">
         <v>33</v>
       </c>
       <c r="B35" s="13" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F35" s="13" t="s">
-        <v>52</v>
+        <v>594</v>
       </c>
       <c r="G35" s="13"/>
       <c r="H35" s="13" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>226</v>
+        <v>596</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N35" s="13" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>57113</v>
+        <v>598</v>
+      </c>
+      <c r="O35" s="13" t="s">
+        <v>599</v>
       </c>
       <c r="P35" s="13" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="Q35" s="13" t="s">
-        <v>60</v>
+        <v>601</v>
       </c>
       <c r="R35" s="13"/>
       <c r="S35" s="13" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="T35" s="13" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="U35" s="13" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="V35" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W35" s="13" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="X35" s="13" t="s">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z35" s="13" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="AA35" s="13" t="s">
-        <v>69</v>
+        <v>606</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC35" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD35" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE35" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF35" s="13" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="AG35" s="13" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="AH35" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI35" s="13"/>
       <c r="AJ35" s="13"/>
       <c r="AK35" s="13"/>
       <c r="AL35" s="13"/>
       <c r="AM35" s="13"/>
       <c r="AN35" s="13"/>
       <c r="AO35" s="13"/>
       <c r="AP35" s="13"/>
     </row>
     <row r="36" spans="1:62" customHeight="1" ht="100">
       <c r="A36" s="13">
         <v>34</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>601</v>
+        <v>610</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>102</v>
+        <v>611</v>
       </c>
       <c r="E36" s="13" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G36" s="13"/>
       <c r="H36" s="13" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>604</v>
+        <v>246</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>605</v>
+        <v>614</v>
       </c>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
-      <c r="M36" s="13"/>
+      <c r="M36" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N36" s="13" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>3761552</v>
+        <v>615</v>
+      </c>
+      <c r="O36" s="13" t="s">
+        <v>616</v>
       </c>
       <c r="P36" s="13" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="Q36" s="13" t="s">
-        <v>422</v>
+        <v>60</v>
       </c>
       <c r="R36" s="13"/>
       <c r="S36" s="13" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="T36" s="13" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="U36" s="13" t="s">
-        <v>610</v>
+        <v>184</v>
       </c>
       <c r="V36" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W36" s="13" t="s">
-        <v>611</v>
+        <v>620</v>
       </c>
       <c r="X36" s="13" t="s">
-        <v>148</v>
+        <v>186</v>
       </c>
       <c r="Y36" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z36" s="13" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC36" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD36" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE36" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF36" s="13" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="AG36" s="13" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="AH36" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI36" s="13"/>
       <c r="AJ36" s="13"/>
       <c r="AK36" s="13"/>
       <c r="AL36" s="13"/>
       <c r="AM36" s="13"/>
       <c r="AN36" s="13"/>
       <c r="AO36" s="13"/>
       <c r="AP36" s="13"/>
     </row>
     <row r="37" spans="1:62" customHeight="1" ht="100">
       <c r="A37" s="13">
         <v>35</v>
       </c>
       <c r="B37" s="13" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="C37" s="13" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="E37" s="13" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G37" s="13"/>
       <c r="H37" s="13" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>620</v>
+        <v>246</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13" t="s">
-        <v>471</v>
+        <v>56</v>
       </c>
       <c r="N37" s="13" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="O37" s="13">
-        <v>5593592</v>
+        <v>57113</v>
       </c>
       <c r="P37" s="13" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="Q37" s="13" t="s">
-        <v>517</v>
+        <v>60</v>
       </c>
       <c r="R37" s="13"/>
       <c r="S37" s="13" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="T37" s="13" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="U37" s="13" t="s">
-        <v>626</v>
+        <v>184</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W37" s="13" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="X37" s="13" t="s">
-        <v>628</v>
+        <v>186</v>
       </c>
       <c r="Y37" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z37" s="13" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC37" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD37" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE37" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF37" s="13" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="AG37" s="13" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="AH37" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI37" s="13"/>
       <c r="AJ37" s="13"/>
       <c r="AK37" s="13"/>
       <c r="AL37" s="13"/>
       <c r="AM37" s="13"/>
       <c r="AN37" s="13"/>
       <c r="AO37" s="13"/>
       <c r="AP37" s="13"/>
     </row>
     <row r="38" spans="1:62" customHeight="1" ht="100">
       <c r="A38" s="13">
         <v>36</v>
       </c>
       <c r="B38" s="13" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>634</v>
+        <v>102</v>
       </c>
       <c r="E38" s="13" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G38" s="13"/>
       <c r="H38" s="13" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>226</v>
+        <v>642</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>644</v>
+      </c>
+      <c r="O38" s="13">
+        <v>3761552</v>
       </c>
       <c r="P38" s="13" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="Q38" s="13" t="s">
-        <v>146</v>
+        <v>442</v>
       </c>
       <c r="R38" s="13"/>
       <c r="S38" s="13" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="T38" s="13" t="s">
-        <v>131</v>
+        <v>647</v>
       </c>
       <c r="U38" s="13" t="s">
-        <v>626</v>
+        <v>648</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W38" s="13" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="X38" s="13" t="s">
-        <v>643</v>
+        <v>168</v>
       </c>
       <c r="Y38" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z38" s="13" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="AA38" s="13" t="s">
-        <v>645</v>
+        <v>69</v>
       </c>
       <c r="AB38" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC38" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD38" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE38" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF38" s="13" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="AG38" s="13" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="AH38" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI38" s="13"/>
       <c r="AJ38" s="13"/>
       <c r="AK38" s="13"/>
       <c r="AL38" s="13"/>
       <c r="AM38" s="13"/>
       <c r="AN38" s="13"/>
       <c r="AO38" s="13"/>
       <c r="AP38" s="13"/>
     </row>
     <row r="39" spans="1:62" customHeight="1" ht="100">
       <c r="A39" s="13">
         <v>37</v>
       </c>
       <c r="B39" s="13" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>524</v>
+        <v>654</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>617</v>
+        <v>655</v>
       </c>
       <c r="E39" s="13" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G39" s="13"/>
       <c r="H39" s="13" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>226</v>
+        <v>658</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13" t="s">
-        <v>652</v>
+        <v>491</v>
       </c>
       <c r="N39" s="13" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="O39" s="13">
-        <v>1609326</v>
+        <v>5593592</v>
       </c>
       <c r="P39" s="13" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="Q39" s="13" t="s">
-        <v>198</v>
+        <v>537</v>
       </c>
       <c r="R39" s="13"/>
       <c r="S39" s="13" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="T39" s="13" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="U39" s="13" t="s">
-        <v>63</v>
+        <v>664</v>
       </c>
       <c r="V39" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W39" s="13" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="X39" s="13" t="s">
-        <v>148</v>
+        <v>666</v>
       </c>
       <c r="Y39" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z39" s="13" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
       <c r="AA39" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB39" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC39" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD39" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE39" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF39" s="13" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="AG39" s="13" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="AH39" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="13"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
       <c r="AP39" s="13"/>
     </row>
     <row r="40" spans="1:62" customHeight="1" ht="100">
       <c r="A40" s="13">
         <v>38</v>
       </c>
       <c r="B40" s="13" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="C40" s="13" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>318</v>
+        <v>672</v>
       </c>
       <c r="E40" s="13" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="13"/>
       <c r="H40" s="13" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
-      <c r="M40" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M40" s="13"/>
       <c r="N40" s="13" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>14796</v>
+        <v>676</v>
+      </c>
+      <c r="O40" s="13" t="s">
+        <v>677</v>
       </c>
       <c r="P40" s="13" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
       <c r="Q40" s="13" t="s">
-        <v>213</v>
+        <v>166</v>
       </c>
       <c r="R40" s="13"/>
       <c r="S40" s="13" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
       <c r="T40" s="13" t="s">
-        <v>669</v>
+        <v>151</v>
       </c>
       <c r="U40" s="13" t="s">
-        <v>63</v>
+        <v>664</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W40" s="13" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="X40" s="13" t="s">
-        <v>166</v>
+        <v>681</v>
       </c>
       <c r="Y40" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z40" s="13" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="AA40" s="13" t="s">
-        <v>69</v>
+        <v>683</v>
       </c>
       <c r="AB40" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC40" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD40" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE40" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF40" s="13" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="AG40" s="13" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
       <c r="AH40" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI40" s="13"/>
       <c r="AJ40" s="13"/>
       <c r="AK40" s="13"/>
       <c r="AL40" s="13"/>
       <c r="AM40" s="13"/>
       <c r="AN40" s="13"/>
       <c r="AO40" s="13"/>
       <c r="AP40" s="13"/>
     </row>
     <row r="41" spans="1:62" customHeight="1" ht="100">
       <c r="A41" s="13">
         <v>39</v>
       </c>
       <c r="B41" s="13" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
       <c r="C41" s="13" t="s">
-        <v>675</v>
+        <v>544</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>676</v>
+        <v>655</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G41" s="13"/>
       <c r="H41" s="13" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
-      <c r="M41" s="13"/>
+      <c r="M41" s="13" t="s">
+        <v>690</v>
+      </c>
       <c r="N41" s="13" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>691</v>
+      </c>
+      <c r="O41" s="13">
+        <v>1609326</v>
       </c>
       <c r="P41" s="13" t="s">
-        <v>682</v>
+        <v>692</v>
       </c>
       <c r="Q41" s="13" t="s">
-        <v>683</v>
+        <v>218</v>
       </c>
       <c r="R41" s="13"/>
       <c r="S41" s="13" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="T41" s="13" t="s">
-        <v>656</v>
+        <v>694</v>
       </c>
       <c r="U41" s="13" t="s">
         <v>63</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W41" s="13" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="X41" s="13" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z41" s="13" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="AA41" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB41" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC41" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD41" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE41" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF41" s="13" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="AG41" s="13" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
       <c r="AH41" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI41" s="13"/>
       <c r="AJ41" s="13"/>
       <c r="AK41" s="13"/>
       <c r="AL41" s="13"/>
       <c r="AM41" s="13"/>
       <c r="AN41" s="13"/>
       <c r="AO41" s="13"/>
       <c r="AP41" s="13"/>
     </row>
     <row r="42" spans="1:62" customHeight="1" ht="100">
       <c r="A42" s="13">
         <v>40</v>
       </c>
       <c r="B42" s="13" t="s">
-        <v>689</v>
+        <v>699</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>398</v>
+        <v>701</v>
       </c>
       <c r="E42" s="13" t="s">
-        <v>691</v>
+        <v>702</v>
       </c>
       <c r="F42" s="13" t="s">
-        <v>52</v>
+        <v>124</v>
       </c>
       <c r="G42" s="13"/>
       <c r="H42" s="13" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>226</v>
+        <v>704</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
-      <c r="M42" s="13"/>
+      <c r="M42" s="13" t="s">
+        <v>491</v>
+      </c>
       <c r="N42" s="13" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="O42" s="13" t="s">
-        <v>695</v>
+        <v>707</v>
       </c>
       <c r="P42" s="13" t="s">
-        <v>696</v>
+        <v>708</v>
       </c>
       <c r="Q42" s="13" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="R42" s="13"/>
       <c r="S42" s="13" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="T42" s="13" t="s">
-        <v>262</v>
+        <v>711</v>
       </c>
       <c r="U42" s="13" t="s">
-        <v>247</v>
+        <v>133</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W42" s="13" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="X42" s="13" t="s">
-        <v>217</v>
+        <v>135</v>
       </c>
       <c r="Y42" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z42" s="13" t="s">
-        <v>700</v>
+        <v>713</v>
       </c>
       <c r="AA42" s="13" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="AB42" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC42" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD42" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE42" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF42" s="13" t="s">
-        <v>701</v>
+        <v>714</v>
       </c>
       <c r="AG42" s="13" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="AH42" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI42" s="13"/>
       <c r="AJ42" s="13"/>
       <c r="AK42" s="13"/>
       <c r="AL42" s="13"/>
       <c r="AM42" s="13"/>
       <c r="AN42" s="13"/>
       <c r="AO42" s="13"/>
       <c r="AP42" s="13"/>
     </row>
     <row r="43" spans="1:62" customHeight="1" ht="100">
       <c r="A43" s="13">
         <v>41</v>
       </c>
       <c r="B43" s="13" t="s">
-        <v>703</v>
+        <v>716</v>
       </c>
       <c r="C43" s="13" t="s">
-        <v>78</v>
+        <v>717</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G43" s="13"/>
       <c r="H43" s="13" t="s">
-        <v>706</v>
+        <v>720</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>707</v>
+        <v>246</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>708</v>
+        <v>721</v>
       </c>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>4321704</v>
+        <v>722</v>
+      </c>
+      <c r="O43" s="13" t="s">
+        <v>723</v>
       </c>
       <c r="P43" s="13" t="s">
-        <v>710</v>
+        <v>724</v>
       </c>
       <c r="Q43" s="13" t="s">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="R43" s="13"/>
       <c r="S43" s="13" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
       <c r="T43" s="13" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="U43" s="13" t="s">
         <v>63</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W43" s="13" t="s">
-        <v>714</v>
+        <v>727</v>
       </c>
       <c r="X43" s="13" t="s">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="Y43" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z43" s="13" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="AA43" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB43" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC43" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD43" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE43" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF43" s="13" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="AG43" s="13" t="s">
-        <v>717</v>
+        <v>730</v>
       </c>
       <c r="AH43" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI43" s="13"/>
       <c r="AJ43" s="13"/>
       <c r="AK43" s="13"/>
       <c r="AL43" s="13"/>
       <c r="AM43" s="13"/>
       <c r="AN43" s="13"/>
       <c r="AO43" s="13"/>
       <c r="AP43" s="13"/>
     </row>
     <row r="44" spans="1:62" customHeight="1" ht="100">
       <c r="A44" s="13">
         <v>42</v>
       </c>
       <c r="B44" s="13" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="C44" s="13" t="s">
-        <v>121</v>
+        <v>732</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>719</v>
+        <v>418</v>
       </c>
       <c r="E44" s="13" t="s">
-        <v>720</v>
+        <v>733</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G44" s="13"/>
       <c r="H44" s="13" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>722</v>
+        <v>246</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>723</v>
+        <v>735</v>
       </c>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13" t="s">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="O44" s="13" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="P44" s="13" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="Q44" s="13" t="s">
-        <v>60</v>
+        <v>739</v>
       </c>
       <c r="R44" s="13"/>
-      <c r="S44" s="13">
-        <v>55</v>
+      <c r="S44" s="13" t="s">
+        <v>740</v>
       </c>
       <c r="T44" s="13" t="s">
-        <v>727</v>
+        <v>282</v>
       </c>
       <c r="U44" s="13" t="s">
-        <v>728</v>
+        <v>267</v>
       </c>
       <c r="V44" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W44" s="13" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="X44" s="13" t="s">
-        <v>730</v>
+        <v>237</v>
       </c>
       <c r="Y44" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z44" s="13" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="AA44" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB44" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC44" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD44" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE44" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF44" s="13" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="AG44" s="13" t="s">
-        <v>733</v>
+        <v>744</v>
       </c>
       <c r="AH44" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI44" s="13"/>
       <c r="AJ44" s="13"/>
       <c r="AK44" s="13"/>
       <c r="AL44" s="13"/>
       <c r="AM44" s="13"/>
       <c r="AN44" s="13"/>
       <c r="AO44" s="13"/>
       <c r="AP44" s="13"/>
     </row>
     <row r="45" spans="1:62" customHeight="1" ht="100">
       <c r="A45" s="13">
         <v>43</v>
       </c>
       <c r="B45" s="13" t="s">
-        <v>734</v>
+        <v>745</v>
       </c>
       <c r="C45" s="13" t="s">
-        <v>735</v>
+        <v>78</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>736</v>
+        <v>746</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>737</v>
+        <v>747</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G45" s="13"/>
       <c r="H45" s="13" t="s">
-        <v>738</v>
+        <v>748</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>226</v>
+        <v>749</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>739</v>
+        <v>750</v>
       </c>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
-      <c r="M45" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M45" s="13"/>
       <c r="N45" s="13" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>751</v>
+      </c>
+      <c r="O45" s="13">
+        <v>4321704</v>
       </c>
       <c r="P45" s="13" t="s">
-        <v>742</v>
+        <v>752</v>
       </c>
       <c r="Q45" s="13" t="s">
-        <v>146</v>
+        <v>753</v>
       </c>
       <c r="R45" s="13"/>
       <c r="S45" s="13" t="s">
-        <v>743</v>
+        <v>754</v>
       </c>
       <c r="T45" s="13" t="s">
-        <v>503</v>
+        <v>755</v>
       </c>
       <c r="U45" s="13" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W45" s="13" t="s">
-        <v>744</v>
+        <v>756</v>
       </c>
       <c r="X45" s="13" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="Y45" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z45" s="13" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="AA45" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB45" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC45" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD45" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE45" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF45" s="13" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="AG45" s="13" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
       <c r="AH45" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI45" s="13"/>
       <c r="AJ45" s="13"/>
       <c r="AK45" s="13"/>
       <c r="AL45" s="13"/>
       <c r="AM45" s="13"/>
       <c r="AN45" s="13"/>
       <c r="AO45" s="13"/>
       <c r="AP45" s="13"/>
     </row>
     <row r="46" spans="1:62" customHeight="1" ht="100">
       <c r="A46" s="13">
         <v>44</v>
       </c>
       <c r="B46" s="13" t="s">
-        <v>748</v>
+        <v>760</v>
       </c>
       <c r="C46" s="13" t="s">
-        <v>749</v>
+        <v>141</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="E46" s="13" t="s">
-        <v>751</v>
+        <v>762</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G46" s="13"/>
       <c r="H46" s="13" t="s">
-        <v>752</v>
+        <v>763</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>226</v>
+        <v>764</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
-      <c r="M46" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M46" s="13"/>
       <c r="N46" s="13" t="s">
-        <v>755</v>
+        <v>766</v>
       </c>
       <c r="O46" s="13" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
       <c r="P46" s="13" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="Q46" s="13" t="s">
-        <v>711</v>
+        <v>60</v>
       </c>
       <c r="R46" s="13"/>
-      <c r="S46" s="13" t="s">
-        <v>758</v>
+      <c r="S46" s="13">
+        <v>55</v>
       </c>
       <c r="T46" s="13" t="s">
-        <v>759</v>
+        <v>769</v>
       </c>
       <c r="U46" s="13" t="s">
-        <v>247</v>
+        <v>770</v>
       </c>
       <c r="V46" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W46" s="13" t="s">
-        <v>760</v>
+        <v>771</v>
       </c>
       <c r="X46" s="13" t="s">
-        <v>200</v>
+        <v>772</v>
       </c>
       <c r="Y46" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z46" s="13" t="s">
-        <v>761</v>
+        <v>773</v>
       </c>
       <c r="AA46" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB46" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC46" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD46" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE46" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF46" s="13" t="s">
-        <v>762</v>
+        <v>774</v>
       </c>
       <c r="AG46" s="13" t="s">
-        <v>763</v>
+        <v>775</v>
       </c>
       <c r="AH46" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI46" s="13"/>
       <c r="AJ46" s="13"/>
       <c r="AK46" s="13"/>
       <c r="AL46" s="13"/>
       <c r="AM46" s="13"/>
       <c r="AN46" s="13"/>
       <c r="AO46" s="13"/>
       <c r="AP46" s="13"/>
     </row>
     <row r="47" spans="1:62" customHeight="1" ht="100">
       <c r="A47" s="13">
         <v>45</v>
       </c>
       <c r="B47" s="13" t="s">
-        <v>764</v>
+        <v>776</v>
       </c>
       <c r="C47" s="13" t="s">
-        <v>765</v>
+        <v>777</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="E47" s="13" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="F47" s="13" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="G47" s="13"/>
       <c r="H47" s="13" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>769</v>
+        <v>246</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13" t="s">
-        <v>274</v>
+        <v>85</v>
       </c>
       <c r="N47" s="13" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="O47" s="13" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="P47" s="13" t="s">
-        <v>773</v>
+        <v>784</v>
       </c>
       <c r="Q47" s="13" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="R47" s="13"/>
       <c r="S47" s="13" t="s">
-        <v>90</v>
+        <v>785</v>
       </c>
       <c r="T47" s="13" t="s">
-        <v>774</v>
+        <v>523</v>
       </c>
       <c r="U47" s="13" t="s">
-        <v>775</v>
+        <v>114</v>
       </c>
       <c r="V47" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W47" s="13" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="X47" s="13" t="s">
-        <v>777</v>
+        <v>237</v>
       </c>
       <c r="Y47" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z47" s="13" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="AA47" s="13" t="s">
-        <v>779</v>
+        <v>69</v>
       </c>
       <c r="AB47" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC47" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD47" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE47" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF47" s="13" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="AG47" s="13" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="AH47" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="13"/>
       <c r="AL47" s="13"/>
       <c r="AM47" s="13"/>
       <c r="AN47" s="13"/>
       <c r="AO47" s="13"/>
       <c r="AP47" s="13"/>
     </row>
     <row r="48" spans="1:62" customHeight="1" ht="100">
       <c r="A48" s="13">
         <v>46</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="C48" s="13" t="s">
-        <v>101</v>
+        <v>791</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="E48" s="13" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G48" s="13"/>
       <c r="H48" s="13" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>786</v>
+        <v>246</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="N48" s="13" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="O48" s="13" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="P48" s="13" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="Q48" s="13" t="s">
-        <v>60</v>
+        <v>753</v>
       </c>
       <c r="R48" s="13"/>
       <c r="S48" s="13" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="T48" s="13" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="U48" s="13" t="s">
-        <v>164</v>
+        <v>267</v>
       </c>
       <c r="V48" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W48" s="13" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="X48" s="13" t="s">
-        <v>166</v>
+        <v>220</v>
       </c>
       <c r="Y48" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z48" s="13" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="AA48" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB48" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC48" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD48" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE48" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF48" s="13" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="AG48" s="13" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="AH48" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI48" s="13"/>
       <c r="AJ48" s="13"/>
       <c r="AK48" s="13"/>
       <c r="AL48" s="13"/>
       <c r="AM48" s="13"/>
       <c r="AN48" s="13"/>
       <c r="AO48" s="13"/>
       <c r="AP48" s="13"/>
     </row>
     <row r="49" spans="1:62" customHeight="1" ht="100">
       <c r="A49" s="13">
         <v>47</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C49" s="13" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="E49" s="13" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="F49" s="13" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="G49" s="13"/>
       <c r="H49" s="13" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13" t="s">
-        <v>805</v>
+        <v>294</v>
       </c>
       <c r="N49" s="13" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="O49" s="13" t="s">
-        <v>160</v>
+        <v>814</v>
       </c>
       <c r="P49" s="13" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="Q49" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R49" s="13"/>
       <c r="S49" s="13" t="s">
-        <v>808</v>
+        <v>90</v>
       </c>
       <c r="T49" s="13" t="s">
-        <v>163</v>
+        <v>816</v>
       </c>
       <c r="U49" s="13" t="s">
-        <v>114</v>
+        <v>817</v>
       </c>
       <c r="V49" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W49" s="13" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="X49" s="13" t="s">
-        <v>217</v>
+        <v>819</v>
       </c>
       <c r="Y49" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z49" s="13" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="AA49" s="13" t="s">
-        <v>69</v>
+        <v>821</v>
       </c>
       <c r="AB49" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC49" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD49" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE49" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF49" s="13" t="s">
-        <v>811</v>
+        <v>822</v>
       </c>
       <c r="AG49" s="13" t="s">
-        <v>812</v>
+        <v>823</v>
       </c>
       <c r="AH49" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI49" s="13"/>
       <c r="AJ49" s="13"/>
       <c r="AK49" s="13"/>
       <c r="AL49" s="13"/>
       <c r="AM49" s="13"/>
       <c r="AN49" s="13"/>
       <c r="AO49" s="13"/>
       <c r="AP49" s="13"/>
     </row>
     <row r="50" spans="1:62" customHeight="1" ht="100">
       <c r="A50" s="13">
         <v>48</v>
       </c>
       <c r="B50" s="13" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
       <c r="C50" s="13" t="s">
-        <v>494</v>
+        <v>101</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>449</v>
+        <v>825</v>
       </c>
       <c r="E50" s="13" t="s">
-        <v>814</v>
+        <v>826</v>
       </c>
       <c r="F50" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G50" s="13"/>
       <c r="H50" s="13" t="s">
-        <v>815</v>
+        <v>827</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>321</v>
+        <v>828</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>816</v>
-[...7 lines deleted...]
-      <c r="M50" s="13"/>
+        <v>829</v>
+      </c>
+      <c r="K50" s="13"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13" t="s">
+        <v>830</v>
+      </c>
       <c r="N50" s="13" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>1027591</v>
+        <v>831</v>
+      </c>
+      <c r="O50" s="13" t="s">
+        <v>832</v>
       </c>
       <c r="P50" s="13" t="s">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="Q50" s="13" t="s">
-        <v>711</v>
+        <v>60</v>
       </c>
       <c r="R50" s="13"/>
       <c r="S50" s="13" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="T50" s="13" t="s">
-        <v>488</v>
+        <v>835</v>
       </c>
       <c r="U50" s="13" t="s">
-        <v>63</v>
+        <v>184</v>
       </c>
       <c r="V50" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W50" s="13" t="s">
-        <v>821</v>
+        <v>836</v>
       </c>
       <c r="X50" s="13" t="s">
-        <v>148</v>
+        <v>186</v>
       </c>
       <c r="Y50" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z50" s="13" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="AA50" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB50" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC50" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD50" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE50" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF50" s="13" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
       <c r="AG50" s="13" t="s">
-        <v>824</v>
+        <v>839</v>
       </c>
       <c r="AH50" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI50" s="13"/>
       <c r="AJ50" s="13"/>
       <c r="AK50" s="13"/>
       <c r="AL50" s="13"/>
       <c r="AM50" s="13"/>
       <c r="AN50" s="13"/>
       <c r="AO50" s="13"/>
       <c r="AP50" s="13"/>
     </row>
     <row r="51" spans="1:62" customHeight="1" ht="100">
       <c r="A51" s="13">
         <v>49</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>825</v>
+        <v>840</v>
       </c>
       <c r="C51" s="13" t="s">
-        <v>799</v>
+        <v>841</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>191</v>
+        <v>842</v>
       </c>
       <c r="E51" s="13" t="s">
-        <v>826</v>
+        <v>843</v>
       </c>
       <c r="F51" s="13" t="s">
-        <v>827</v>
+        <v>52</v>
       </c>
       <c r="G51" s="13"/>
       <c r="H51" s="13" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>830</v>
+        <v>846</v>
       </c>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13" t="s">
-        <v>56</v>
+        <v>847</v>
       </c>
       <c r="N51" s="13" t="s">
-        <v>831</v>
+        <v>848</v>
       </c>
       <c r="O51" s="13" t="s">
-        <v>832</v>
+        <v>180</v>
       </c>
       <c r="P51" s="13" t="s">
-        <v>833</v>
+        <v>849</v>
       </c>
       <c r="Q51" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R51" s="13"/>
-      <c r="S51" s="13">
-        <v>494</v>
+      <c r="S51" s="13" t="s">
+        <v>850</v>
       </c>
       <c r="T51" s="13" t="s">
-        <v>834</v>
+        <v>183</v>
       </c>
       <c r="U51" s="13" t="s">
-        <v>535</v>
+        <v>114</v>
       </c>
       <c r="V51" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W51" s="13" t="s">
-        <v>90</v>
+        <v>851</v>
       </c>
       <c r="X51" s="13" t="s">
-        <v>835</v>
+        <v>237</v>
       </c>
       <c r="Y51" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z51" s="13" t="s">
-        <v>836</v>
+        <v>852</v>
       </c>
       <c r="AA51" s="13" t="s">
-        <v>837</v>
+        <v>69</v>
       </c>
       <c r="AB51" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC51" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD51" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE51" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF51" s="13" t="s">
-        <v>838</v>
+        <v>853</v>
       </c>
       <c r="AG51" s="13" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="AH51" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI51" s="13"/>
       <c r="AJ51" s="13"/>
       <c r="AK51" s="13"/>
       <c r="AL51" s="13"/>
       <c r="AM51" s="13"/>
       <c r="AN51" s="13"/>
       <c r="AO51" s="13"/>
       <c r="AP51" s="13"/>
     </row>
     <row r="52" spans="1:62" customHeight="1" ht="100">
       <c r="A52" s="13">
         <v>50</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>841</v>
+        <v>514</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>842</v>
+        <v>469</v>
       </c>
       <c r="E52" s="13" t="s">
-        <v>843</v>
+        <v>856</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G52" s="13"/>
       <c r="H52" s="13" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>226</v>
+        <v>341</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-      <c r="L52" s="13"/>
+        <v>858</v>
+      </c>
+      <c r="K52" s="13">
+        <v>7584444</v>
+      </c>
+      <c r="L52" s="13" t="s">
+        <v>859</v>
+      </c>
       <c r="M52" s="13"/>
       <c r="N52" s="13" t="s">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="O52" s="13">
-        <v>2828864</v>
+        <v>1027591</v>
       </c>
       <c r="P52" s="13" t="s">
-        <v>847</v>
+        <v>861</v>
       </c>
       <c r="Q52" s="13" t="s">
-        <v>146</v>
+        <v>753</v>
       </c>
       <c r="R52" s="13"/>
       <c r="S52" s="13" t="s">
-        <v>848</v>
+        <v>862</v>
       </c>
       <c r="T52" s="13" t="s">
-        <v>793</v>
+        <v>508</v>
       </c>
       <c r="U52" s="13" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="V52" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W52" s="13" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="X52" s="13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Y52" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z52" s="13" t="s">
-        <v>850</v>
+        <v>864</v>
       </c>
       <c r="AA52" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB52" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC52" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD52" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE52" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF52" s="13" t="s">
-        <v>851</v>
+        <v>865</v>
       </c>
       <c r="AG52" s="13" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
       <c r="AH52" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI52" s="13"/>
       <c r="AJ52" s="13"/>
       <c r="AK52" s="13"/>
       <c r="AL52" s="13"/>
       <c r="AM52" s="13"/>
       <c r="AN52" s="13"/>
       <c r="AO52" s="13"/>
       <c r="AP52" s="13"/>
     </row>
     <row r="53" spans="1:62" customHeight="1" ht="100">
       <c r="A53" s="13">
         <v>51</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>854</v>
+        <v>868</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>102</v>
+        <v>306</v>
       </c>
       <c r="E53" s="13" t="s">
-        <v>855</v>
+        <v>869</v>
       </c>
       <c r="F53" s="13" t="s">
-        <v>52</v>
+        <v>870</v>
       </c>
       <c r="G53" s="13"/>
       <c r="H53" s="13" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>857</v>
+        <v>872</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>858</v>
+        <v>873</v>
       </c>
       <c r="K53" s="13"/>
       <c r="L53" s="13"/>
       <c r="M53" s="13" t="s">
-        <v>805</v>
+        <v>56</v>
       </c>
       <c r="N53" s="13" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
       <c r="O53" s="13" t="s">
-        <v>860</v>
+        <v>875</v>
       </c>
       <c r="P53" s="13" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="Q53" s="13" t="s">
-        <v>711</v>
+        <v>60</v>
       </c>
       <c r="R53" s="13"/>
-      <c r="S53" s="13" t="s">
-        <v>862</v>
+      <c r="S53" s="13">
+        <v>496</v>
       </c>
       <c r="T53" s="13" t="s">
-        <v>863</v>
+        <v>877</v>
       </c>
       <c r="U53" s="13" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="V53" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W53" s="13" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
       <c r="X53" s="13" t="s">
-        <v>865</v>
+        <v>135</v>
       </c>
       <c r="Y53" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z53" s="13" t="s">
-        <v>866</v>
+        <v>879</v>
       </c>
       <c r="AA53" s="13" t="s">
-        <v>69</v>
+        <v>606</v>
       </c>
       <c r="AB53" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC53" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD53" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE53" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF53" s="13" t="s">
-        <v>867</v>
+        <v>880</v>
       </c>
       <c r="AG53" s="13" t="s">
-        <v>868</v>
+        <v>881</v>
       </c>
       <c r="AH53" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI53" s="13"/>
       <c r="AJ53" s="13"/>
       <c r="AK53" s="13"/>
       <c r="AL53" s="13"/>
       <c r="AM53" s="13"/>
       <c r="AN53" s="13"/>
       <c r="AO53" s="13"/>
       <c r="AP53" s="13"/>
     </row>
     <row r="54" spans="1:62" customHeight="1" ht="100">
       <c r="A54" s="13">
         <v>52</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>870</v>
+        <v>841</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>871</v>
+        <v>211</v>
       </c>
       <c r="E54" s="13" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="F54" s="13" t="s">
-        <v>52</v>
+        <v>884</v>
       </c>
       <c r="G54" s="13"/>
       <c r="H54" s="13" t="s">
-        <v>873</v>
+        <v>885</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>874</v>
+        <v>886</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>875</v>
+        <v>887</v>
       </c>
       <c r="K54" s="13"/>
       <c r="L54" s="13"/>
       <c r="M54" s="13" t="s">
-        <v>876</v>
+        <v>56</v>
       </c>
       <c r="N54" s="13" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-        <v>695528</v>
+        <v>888</v>
+      </c>
+      <c r="O54" s="13" t="s">
+        <v>889</v>
       </c>
       <c r="P54" s="13" t="s">
-        <v>878</v>
+        <v>890</v>
       </c>
       <c r="Q54" s="13" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="R54" s="13"/>
-      <c r="S54" s="13" t="s">
-        <v>879</v>
+      <c r="S54" s="13">
+        <v>494</v>
       </c>
       <c r="T54" s="13" t="s">
-        <v>880</v>
+        <v>891</v>
       </c>
       <c r="U54" s="13" t="s">
-        <v>215</v>
+        <v>133</v>
       </c>
       <c r="V54" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W54" s="13" t="s">
-        <v>881</v>
+        <v>90</v>
       </c>
       <c r="X54" s="13" t="s">
-        <v>200</v>
+        <v>892</v>
       </c>
       <c r="Y54" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z54" s="13" t="s">
-        <v>882</v>
+        <v>893</v>
       </c>
       <c r="AA54" s="13" t="s">
-        <v>69</v>
+        <v>894</v>
       </c>
       <c r="AB54" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC54" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD54" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE54" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF54" s="13" t="s">
-        <v>883</v>
+        <v>895</v>
       </c>
       <c r="AG54" s="13" t="s">
-        <v>884</v>
+        <v>896</v>
       </c>
       <c r="AH54" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="13"/>
       <c r="AK54" s="13"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="13"/>
       <c r="AN54" s="13"/>
       <c r="AO54" s="13"/>
       <c r="AP54" s="13"/>
     </row>
     <row r="55" spans="1:62" customHeight="1" ht="100">
       <c r="A55" s="13">
         <v>53</v>
       </c>
       <c r="B55" s="13" t="s">
-        <v>885</v>
+        <v>897</v>
       </c>
       <c r="C55" s="13" t="s">
-        <v>367</v>
+        <v>898</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="E55" s="13" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G55" s="13"/>
       <c r="H55" s="13" t="s">
-        <v>888</v>
+        <v>901</v>
       </c>
       <c r="I55" s="13" t="s">
-        <v>889</v>
+        <v>246</v>
       </c>
       <c r="J55" s="13" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
-      <c r="M55" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M55" s="13"/>
       <c r="N55" s="13" t="s">
-        <v>891</v>
+        <v>903</v>
       </c>
       <c r="O55" s="13">
-        <v>89179</v>
+        <v>2828864</v>
       </c>
       <c r="P55" s="13" t="s">
-        <v>892</v>
+        <v>904</v>
       </c>
       <c r="Q55" s="13" t="s">
-        <v>213</v>
+        <v>166</v>
       </c>
       <c r="R55" s="13"/>
       <c r="S55" s="13" t="s">
-        <v>893</v>
+        <v>905</v>
       </c>
       <c r="T55" s="13" t="s">
-        <v>793</v>
+        <v>835</v>
       </c>
       <c r="U55" s="13" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="V55" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W55" s="13" t="s">
-        <v>894</v>
+        <v>906</v>
       </c>
       <c r="X55" s="13" t="s">
-        <v>66</v>
+        <v>186</v>
       </c>
       <c r="Y55" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z55" s="13" t="s">
-        <v>895</v>
+        <v>907</v>
       </c>
       <c r="AA55" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB55" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC55" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD55" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE55" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF55" s="13" t="s">
-        <v>896</v>
+        <v>908</v>
       </c>
       <c r="AG55" s="13" t="s">
-        <v>897</v>
+        <v>909</v>
       </c>
       <c r="AH55" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI55" s="13"/>
       <c r="AJ55" s="13"/>
       <c r="AK55" s="13"/>
       <c r="AL55" s="13"/>
       <c r="AM55" s="13"/>
       <c r="AN55" s="13"/>
       <c r="AO55" s="13"/>
       <c r="AP55" s="13"/>
     </row>
     <row r="56" spans="1:62" customHeight="1" ht="100">
       <c r="A56" s="13">
         <v>54</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>898</v>
+        <v>910</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>799</v>
+        <v>911</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>899</v>
+        <v>102</v>
       </c>
       <c r="E56" s="13" t="s">
-        <v>900</v>
+        <v>912</v>
       </c>
       <c r="F56" s="13" t="s">
-        <v>526</v>
+        <v>52</v>
       </c>
       <c r="G56" s="13"/>
       <c r="H56" s="13" t="s">
-        <v>901</v>
+        <v>913</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="J56" s="13" t="s">
-        <v>903</v>
+        <v>915</v>
       </c>
       <c r="K56" s="13"/>
       <c r="L56" s="13"/>
       <c r="M56" s="13" t="s">
-        <v>56</v>
+        <v>847</v>
       </c>
       <c r="N56" s="13" t="s">
-        <v>904</v>
+        <v>916</v>
       </c>
       <c r="O56" s="13" t="s">
-        <v>905</v>
+        <v>917</v>
       </c>
       <c r="P56" s="13" t="s">
-        <v>906</v>
+        <v>918</v>
       </c>
       <c r="Q56" s="13" t="s">
-        <v>60</v>
+        <v>753</v>
       </c>
       <c r="R56" s="13"/>
       <c r="S56" s="13" t="s">
-        <v>907</v>
+        <v>919</v>
       </c>
       <c r="T56" s="13" t="s">
-        <v>908</v>
+        <v>920</v>
       </c>
       <c r="U56" s="13" t="s">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="V56" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W56" s="13" t="s">
-        <v>909</v>
+        <v>921</v>
       </c>
       <c r="X56" s="13" t="s">
-        <v>910</v>
+        <v>922</v>
       </c>
       <c r="Y56" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z56" s="13" t="s">
-        <v>911</v>
+        <v>923</v>
       </c>
       <c r="AA56" s="13" t="s">
-        <v>912</v>
+        <v>69</v>
       </c>
       <c r="AB56" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC56" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD56" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE56" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF56" s="13" t="s">
-        <v>913</v>
+        <v>924</v>
       </c>
       <c r="AG56" s="13" t="s">
-        <v>914</v>
+        <v>925</v>
       </c>
       <c r="AH56" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI56" s="13"/>
       <c r="AJ56" s="13"/>
       <c r="AK56" s="13"/>
       <c r="AL56" s="13"/>
       <c r="AM56" s="13"/>
       <c r="AN56" s="13"/>
       <c r="AO56" s="13"/>
       <c r="AP56" s="13"/>
     </row>
     <row r="57" spans="1:62" customHeight="1" ht="100">
       <c r="A57" s="13">
         <v>55</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="C57" s="13" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>916</v>
+        <v>927</v>
       </c>
       <c r="E57" s="13" t="s">
-        <v>917</v>
+        <v>928</v>
       </c>
       <c r="F57" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G57" s="13"/>
       <c r="H57" s="13" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>919</v>
+        <v>930</v>
       </c>
       <c r="J57" s="13" t="s">
-        <v>920</v>
+        <v>931</v>
       </c>
       <c r="K57" s="13"/>
       <c r="L57" s="13"/>
       <c r="M57" s="13" t="s">
-        <v>788</v>
+        <v>932</v>
       </c>
       <c r="N57" s="13" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>933</v>
+      </c>
+      <c r="O57" s="13">
+        <v>695528</v>
       </c>
       <c r="P57" s="13" t="s">
-        <v>923</v>
+        <v>934</v>
       </c>
       <c r="Q57" s="13" t="s">
-        <v>924</v>
+        <v>89</v>
       </c>
       <c r="R57" s="13"/>
       <c r="S57" s="13" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="T57" s="13" t="s">
-        <v>926</v>
+        <v>936</v>
       </c>
       <c r="U57" s="13" t="s">
-        <v>63</v>
+        <v>235</v>
       </c>
       <c r="V57" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W57" s="13" t="s">
-        <v>927</v>
+        <v>937</v>
       </c>
       <c r="X57" s="13" t="s">
-        <v>148</v>
+        <v>220</v>
       </c>
       <c r="Y57" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z57" s="13" t="s">
-        <v>928</v>
+        <v>938</v>
       </c>
       <c r="AA57" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB57" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC57" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD57" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE57" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF57" s="13" t="s">
-        <v>929</v>
+        <v>939</v>
       </c>
       <c r="AG57" s="13" t="s">
-        <v>930</v>
+        <v>940</v>
       </c>
       <c r="AH57" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI57" s="13"/>
       <c r="AJ57" s="13"/>
       <c r="AK57" s="13"/>
       <c r="AL57" s="13"/>
       <c r="AM57" s="13"/>
       <c r="AN57" s="13"/>
       <c r="AO57" s="13"/>
       <c r="AP57" s="13"/>
     </row>
     <row r="58" spans="1:62" customHeight="1" ht="100">
       <c r="A58" s="13">
         <v>56</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>931</v>
+        <v>941</v>
       </c>
       <c r="C58" s="13" t="s">
-        <v>932</v>
+        <v>387</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="E58" s="13" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="F58" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G58" s="13"/>
       <c r="H58" s="13" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="J58" s="13" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13" t="s">
-        <v>788</v>
+        <v>830</v>
       </c>
       <c r="N58" s="13" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>939</v>
+        <v>947</v>
+      </c>
+      <c r="O58" s="13">
+        <v>89179</v>
       </c>
       <c r="P58" s="13" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="Q58" s="13" t="s">
-        <v>146</v>
+        <v>233</v>
       </c>
       <c r="R58" s="13"/>
       <c r="S58" s="13" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
       <c r="T58" s="13" t="s">
-        <v>908</v>
+        <v>835</v>
       </c>
       <c r="U58" s="13" t="s">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="V58" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W58" s="13" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="X58" s="13" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="Y58" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z58" s="13" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="AA58" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB58" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC58" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD58" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE58" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF58" s="13" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="AG58" s="13" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="AH58" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI58" s="13"/>
       <c r="AJ58" s="13"/>
       <c r="AK58" s="13"/>
       <c r="AL58" s="13"/>
       <c r="AM58" s="13"/>
       <c r="AN58" s="13"/>
       <c r="AO58" s="13"/>
       <c r="AP58" s="13"/>
     </row>
     <row r="59" spans="1:62" customHeight="1" ht="100">
       <c r="A59" s="13">
         <v>57</v>
       </c>
       <c r="B59" s="13" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="C59" s="13" t="s">
-        <v>947</v>
+        <v>841</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>191</v>
+        <v>955</v>
       </c>
       <c r="E59" s="13" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="F59" s="13" t="s">
-        <v>52</v>
+        <v>546</v>
       </c>
       <c r="G59" s="13"/>
       <c r="H59" s="13" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>874</v>
+        <v>958</v>
       </c>
       <c r="J59" s="13" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="K59" s="13"/>
       <c r="L59" s="13"/>
       <c r="M59" s="13" t="s">
-        <v>788</v>
+        <v>56</v>
       </c>
       <c r="N59" s="13" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="O59" s="13" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="P59" s="13" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="Q59" s="13" t="s">
-        <v>954</v>
+        <v>60</v>
       </c>
       <c r="R59" s="13"/>
       <c r="S59" s="13" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="T59" s="13" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="U59" s="13" t="s">
-        <v>247</v>
+        <v>114</v>
       </c>
       <c r="V59" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W59" s="13" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="X59" s="13" t="s">
-        <v>217</v>
+        <v>966</v>
       </c>
       <c r="Y59" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z59" s="13" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="AA59" s="13" t="s">
-        <v>69</v>
+        <v>968</v>
       </c>
       <c r="AB59" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC59" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD59" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE59" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF59" s="13" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="AG59" s="13" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
       <c r="AH59" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI59" s="13"/>
       <c r="AJ59" s="13"/>
       <c r="AK59" s="13"/>
       <c r="AL59" s="13"/>
       <c r="AM59" s="13"/>
       <c r="AN59" s="13"/>
       <c r="AO59" s="13"/>
       <c r="AP59" s="13"/>
     </row>
     <row r="60" spans="1:62" customHeight="1" ht="100">
       <c r="A60" s="13">
         <v>58</v>
       </c>
       <c r="B60" s="13" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
       <c r="C60" s="13" t="s">
-        <v>121</v>
+        <v>972</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="E60" s="13" t="s">
-        <v>962</v>
+        <v>973</v>
       </c>
       <c r="F60" s="13" t="s">
-        <v>963</v>
+        <v>124</v>
       </c>
       <c r="G60" s="13"/>
       <c r="H60" s="13" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="I60" s="13" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="J60" s="13" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N60" s="13" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>977</v>
+      </c>
+      <c r="O60" s="13" t="s">
+        <v>978</v>
       </c>
       <c r="P60" s="13" t="s">
-        <v>968</v>
+        <v>979</v>
       </c>
       <c r="Q60" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R60" s="13"/>
       <c r="S60" s="13" t="s">
-        <v>969</v>
+        <v>980</v>
       </c>
       <c r="T60" s="13" t="s">
-        <v>970</v>
+        <v>981</v>
       </c>
       <c r="U60" s="13" t="s">
-        <v>535</v>
+        <v>133</v>
       </c>
       <c r="V60" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W60" s="13" t="s">
-        <v>971</v>
+        <v>982</v>
       </c>
       <c r="X60" s="13" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="Y60" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z60" s="13" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="AA60" s="13" t="s">
-        <v>974</v>
+        <v>137</v>
       </c>
       <c r="AB60" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC60" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD60" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE60" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF60" s="13" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="AG60" s="13" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="AH60" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI60" s="13"/>
       <c r="AJ60" s="13"/>
       <c r="AK60" s="13"/>
       <c r="AL60" s="13"/>
       <c r="AM60" s="13"/>
       <c r="AN60" s="13"/>
       <c r="AO60" s="13"/>
       <c r="AP60" s="13"/>
     </row>
     <row r="61" spans="1:62" customHeight="1" ht="100">
       <c r="A61" s="13">
         <v>59</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
       <c r="C61" s="13" t="s">
-        <v>978</v>
+        <v>78</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="E61" s="13" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="F61" s="13" t="s">
-        <v>526</v>
+        <v>52</v>
       </c>
       <c r="G61" s="13"/>
       <c r="H61" s="13" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>982</v>
+        <v>991</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>983</v>
+        <v>992</v>
       </c>
       <c r="K61" s="13"/>
       <c r="L61" s="13"/>
       <c r="M61" s="13" t="s">
-        <v>56</v>
+        <v>830</v>
       </c>
       <c r="N61" s="13" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>24364</v>
+        <v>993</v>
+      </c>
+      <c r="O61" s="13" t="s">
+        <v>994</v>
       </c>
       <c r="P61" s="13" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="Q61" s="13" t="s">
-        <v>60</v>
+        <v>996</v>
       </c>
       <c r="R61" s="13"/>
       <c r="S61" s="13" t="s">
-        <v>90</v>
+        <v>997</v>
       </c>
       <c r="T61" s="13" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="U61" s="13" t="s">
-        <v>535</v>
+        <v>63</v>
       </c>
       <c r="V61" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W61" s="13" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
       <c r="X61" s="13" t="s">
-        <v>988</v>
+        <v>168</v>
       </c>
       <c r="Y61" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z61" s="13" t="s">
-        <v>989</v>
+        <v>1000</v>
       </c>
       <c r="AA61" s="13" t="s">
-        <v>539</v>
+        <v>69</v>
       </c>
       <c r="AB61" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC61" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD61" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE61" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF61" s="13" t="s">
-        <v>990</v>
+        <v>1001</v>
       </c>
       <c r="AG61" s="13" t="s">
-        <v>991</v>
+        <v>1002</v>
       </c>
       <c r="AH61" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI61" s="13"/>
       <c r="AJ61" s="13"/>
       <c r="AK61" s="13"/>
       <c r="AL61" s="13"/>
       <c r="AM61" s="13"/>
       <c r="AN61" s="13"/>
       <c r="AO61" s="13"/>
       <c r="AP61" s="13"/>
     </row>
     <row r="62" spans="1:62" customHeight="1" ht="100">
       <c r="A62" s="13">
         <v>60</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>992</v>
+        <v>1003</v>
       </c>
       <c r="C62" s="13" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>704</v>
+        <v>1005</v>
       </c>
       <c r="E62" s="13" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="F62" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G62" s="13"/>
       <c r="H62" s="13" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>432</v>
+        <v>1008</v>
       </c>
       <c r="J62" s="13" t="s">
-        <v>996</v>
-[...7 lines deleted...]
-      <c r="M62" s="13"/>
+        <v>1009</v>
+      </c>
+      <c r="K62" s="13"/>
+      <c r="L62" s="13"/>
+      <c r="M62" s="13" t="s">
+        <v>830</v>
+      </c>
       <c r="N62" s="13" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="O62" s="13" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
       <c r="P62" s="13" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="Q62" s="13" t="s">
-        <v>1001</v>
+        <v>166</v>
       </c>
       <c r="R62" s="13"/>
       <c r="S62" s="13" t="s">
-        <v>1002</v>
+        <v>1013</v>
       </c>
       <c r="T62" s="13" t="s">
-        <v>392</v>
+        <v>964</v>
       </c>
       <c r="U62" s="13" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="V62" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W62" s="13" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="X62" s="13" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="Y62" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z62" s="13" t="s">
-        <v>1004</v>
+        <v>1015</v>
       </c>
       <c r="AA62" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB62" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC62" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD62" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE62" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF62" s="13" t="s">
-        <v>1005</v>
+        <v>1016</v>
       </c>
       <c r="AG62" s="13" t="s">
-        <v>1006</v>
+        <v>1017</v>
       </c>
       <c r="AH62" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI62" s="13"/>
       <c r="AJ62" s="13"/>
       <c r="AK62" s="13"/>
       <c r="AL62" s="13"/>
       <c r="AM62" s="13"/>
       <c r="AN62" s="13"/>
       <c r="AO62" s="13"/>
       <c r="AP62" s="13"/>
     </row>
     <row r="63" spans="1:62" customHeight="1" ht="100">
       <c r="A63" s="13">
         <v>61</v>
       </c>
       <c r="B63" s="13" t="s">
-        <v>1007</v>
+        <v>1018</v>
       </c>
       <c r="C63" s="13" t="s">
-        <v>524</v>
+        <v>1019</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>102</v>
+        <v>211</v>
       </c>
       <c r="E63" s="13" t="s">
-        <v>1008</v>
+        <v>1020</v>
       </c>
       <c r="F63" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G63" s="13"/>
       <c r="H63" s="13" t="s">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>1010</v>
+        <v>930</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>1011</v>
+        <v>1022</v>
       </c>
       <c r="K63" s="13"/>
       <c r="L63" s="13"/>
       <c r="M63" s="13" t="s">
-        <v>788</v>
+        <v>830</v>
       </c>
       <c r="N63" s="13" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-        <v>5943255</v>
+        <v>1023</v>
+      </c>
+      <c r="O63" s="13" t="s">
+        <v>1024</v>
       </c>
       <c r="P63" s="13" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="Q63" s="13" t="s">
-        <v>146</v>
+        <v>1026</v>
       </c>
       <c r="R63" s="13"/>
       <c r="S63" s="13" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
       <c r="T63" s="13" t="s">
-        <v>163</v>
+        <v>1028</v>
       </c>
       <c r="U63" s="13" t="s">
-        <v>114</v>
+        <v>267</v>
       </c>
       <c r="V63" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W63" s="13" t="s">
-        <v>1015</v>
+        <v>1029</v>
       </c>
       <c r="X63" s="13" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="Y63" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z63" s="13" t="s">
-        <v>1016</v>
+        <v>1030</v>
       </c>
       <c r="AA63" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB63" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC63" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD63" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE63" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF63" s="13" t="s">
-        <v>1017</v>
+        <v>1031</v>
       </c>
       <c r="AG63" s="13" t="s">
-        <v>1018</v>
+        <v>1032</v>
       </c>
       <c r="AH63" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI63" s="13"/>
       <c r="AJ63" s="13"/>
       <c r="AK63" s="13"/>
       <c r="AL63" s="13"/>
       <c r="AM63" s="13"/>
       <c r="AN63" s="13"/>
       <c r="AO63" s="13"/>
       <c r="AP63" s="13"/>
     </row>
     <row r="64" spans="1:62" customHeight="1" ht="100">
       <c r="A64" s="13">
         <v>62</v>
       </c>
       <c r="B64" s="13" t="s">
-        <v>1019</v>
+        <v>1033</v>
       </c>
       <c r="C64" s="13" t="s">
-        <v>1020</v>
+        <v>141</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>368</v>
+        <v>211</v>
       </c>
       <c r="E64" s="13" t="s">
-        <v>1021</v>
+        <v>1034</v>
       </c>
       <c r="F64" s="13" t="s">
-        <v>52</v>
+        <v>1035</v>
       </c>
       <c r="G64" s="13"/>
       <c r="H64" s="13" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="J64" s="13" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="K64" s="13"/>
       <c r="L64" s="13"/>
       <c r="M64" s="13" t="s">
-        <v>1025</v>
+        <v>56</v>
       </c>
       <c r="N64" s="13" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>1027</v>
+        <v>1039</v>
+      </c>
+      <c r="O64" s="13">
+        <v>852</v>
       </c>
       <c r="P64" s="13" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="Q64" s="13" t="s">
-        <v>213</v>
+        <v>60</v>
       </c>
       <c r="R64" s="13"/>
       <c r="S64" s="13" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="T64" s="13" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
       <c r="U64" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V64" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W64" s="13" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="X64" s="13" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="Y64" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z64" s="13" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="AA64" s="13" t="s">
-        <v>69</v>
+        <v>1046</v>
       </c>
       <c r="AB64" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC64" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD64" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE64" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF64" s="13" t="s">
-        <v>1034</v>
+        <v>1047</v>
       </c>
       <c r="AG64" s="13" t="s">
-        <v>1035</v>
+        <v>1048</v>
       </c>
       <c r="AH64" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI64" s="13"/>
       <c r="AJ64" s="13"/>
       <c r="AK64" s="13"/>
       <c r="AL64" s="13"/>
       <c r="AM64" s="13"/>
       <c r="AN64" s="13"/>
       <c r="AO64" s="13"/>
       <c r="AP64" s="13"/>
     </row>
     <row r="65" spans="1:62" customHeight="1" ht="100">
       <c r="A65" s="13">
         <v>63</v>
       </c>
       <c r="B65" s="13" t="s">
-        <v>1036</v>
+        <v>1049</v>
       </c>
       <c r="C65" s="13" t="s">
-        <v>1037</v>
+        <v>1050</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>269</v>
+        <v>1051</v>
       </c>
       <c r="E65" s="13" t="s">
-        <v>1038</v>
+        <v>1052</v>
       </c>
       <c r="F65" s="13" t="s">
-        <v>52</v>
+        <v>546</v>
       </c>
       <c r="G65" s="13"/>
       <c r="H65" s="13" t="s">
-        <v>1039</v>
+        <v>1053</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="K65" s="13"/>
       <c r="L65" s="13"/>
       <c r="M65" s="13" t="s">
-        <v>788</v>
+        <v>56</v>
       </c>
       <c r="N65" s="13" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="O65" s="13">
-        <v>1182787</v>
+        <v>24364</v>
       </c>
       <c r="P65" s="13" t="s">
-        <v>1043</v>
+        <v>1057</v>
       </c>
       <c r="Q65" s="13" t="s">
-        <v>1044</v>
+        <v>60</v>
       </c>
       <c r="R65" s="13"/>
       <c r="S65" s="13" t="s">
-        <v>1045</v>
+        <v>90</v>
       </c>
       <c r="T65" s="13" t="s">
-        <v>880</v>
+        <v>1058</v>
       </c>
       <c r="U65" s="13" t="s">
-        <v>215</v>
+        <v>133</v>
       </c>
       <c r="V65" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W65" s="13" t="s">
-        <v>1046</v>
+        <v>1059</v>
       </c>
       <c r="X65" s="13" t="s">
-        <v>200</v>
+        <v>1060</v>
       </c>
       <c r="Y65" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z65" s="13" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="AA65" s="13" t="s">
-        <v>69</v>
+        <v>558</v>
       </c>
       <c r="AB65" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC65" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD65" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE65" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF65" s="13" t="s">
-        <v>1048</v>
+        <v>1062</v>
       </c>
       <c r="AG65" s="13" t="s">
-        <v>1049</v>
+        <v>1063</v>
       </c>
       <c r="AH65" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI65" s="13"/>
       <c r="AJ65" s="13"/>
       <c r="AK65" s="13"/>
       <c r="AL65" s="13"/>
       <c r="AM65" s="13"/>
       <c r="AN65" s="13"/>
       <c r="AO65" s="13"/>
       <c r="AP65" s="13"/>
     </row>
     <row r="66" spans="1:62" customHeight="1" ht="100">
       <c r="A66" s="13">
         <v>64</v>
       </c>
       <c r="B66" s="13" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="C66" s="13" t="s">
-        <v>616</v>
+        <v>972</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>154</v>
+        <v>746</v>
       </c>
       <c r="E66" s="13" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="F66" s="13" t="s">
-        <v>370</v>
+        <v>52</v>
       </c>
       <c r="G66" s="13"/>
       <c r="H66" s="13" t="s">
-        <v>1052</v>
+        <v>1066</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>1053</v>
+        <v>452</v>
       </c>
       <c r="J66" s="13" t="s">
-        <v>1054</v>
-[...5 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="K66" s="13">
+        <v>15</v>
+      </c>
+      <c r="L66" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="M66" s="13"/>
       <c r="N66" s="13" t="s">
-        <v>1056</v>
+        <v>1069</v>
       </c>
       <c r="O66" s="13" t="s">
-        <v>1057</v>
+        <v>1070</v>
       </c>
       <c r="P66" s="13" t="s">
-        <v>1058</v>
+        <v>1071</v>
       </c>
       <c r="Q66" s="13" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="R66" s="13"/>
-      <c r="S66" s="13">
-        <v>589</v>
+      <c r="S66" s="13" t="s">
+        <v>1073</v>
       </c>
       <c r="T66" s="13" t="s">
-        <v>1060</v>
+        <v>412</v>
       </c>
       <c r="U66" s="13" t="s">
-        <v>1061</v>
+        <v>63</v>
       </c>
       <c r="V66" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W66" s="13" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="X66" s="13" t="s">
-        <v>1063</v>
+        <v>168</v>
       </c>
       <c r="Y66" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z66" s="13" t="s">
-        <v>1064</v>
+        <v>1075</v>
       </c>
       <c r="AA66" s="13" t="s">
-        <v>1065</v>
+        <v>69</v>
       </c>
       <c r="AB66" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC66" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD66" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE66" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF66" s="13" t="s">
-        <v>1066</v>
+        <v>1076</v>
       </c>
       <c r="AG66" s="13" t="s">
-        <v>1067</v>
+        <v>1077</v>
       </c>
       <c r="AH66" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI66" s="13"/>
       <c r="AJ66" s="13"/>
       <c r="AK66" s="13"/>
       <c r="AL66" s="13"/>
       <c r="AM66" s="13"/>
       <c r="AN66" s="13"/>
       <c r="AO66" s="13"/>
       <c r="AP66" s="13"/>
     </row>
     <row r="67" spans="1:62" customHeight="1" ht="100">
       <c r="A67" s="13">
         <v>65</v>
       </c>
       <c r="B67" s="13" t="s">
-        <v>1068</v>
+        <v>1078</v>
       </c>
       <c r="C67" s="13" t="s">
-        <v>465</v>
+        <v>544</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>206</v>
+        <v>102</v>
       </c>
       <c r="E67" s="13" t="s">
-        <v>1069</v>
+        <v>1079</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G67" s="13"/>
       <c r="H67" s="13" t="s">
-        <v>1070</v>
+        <v>1080</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>1071</v>
+        <v>1081</v>
       </c>
       <c r="J67" s="13" t="s">
-        <v>1072</v>
+        <v>1082</v>
       </c>
       <c r="K67" s="13"/>
       <c r="L67" s="13"/>
       <c r="M67" s="13" t="s">
-        <v>274</v>
+        <v>830</v>
       </c>
       <c r="N67" s="13" t="s">
-        <v>1073</v>
+        <v>1083</v>
       </c>
       <c r="O67" s="13">
-        <v>1127751</v>
+        <v>5943255</v>
       </c>
       <c r="P67" s="13" t="s">
-        <v>1074</v>
+        <v>1084</v>
       </c>
       <c r="Q67" s="13" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="R67" s="13"/>
-      <c r="S67" s="13">
-        <v>389</v>
+      <c r="S67" s="13" t="s">
+        <v>1085</v>
       </c>
       <c r="T67" s="13" t="s">
-        <v>1075</v>
+        <v>183</v>
       </c>
       <c r="U67" s="13" t="s">
-        <v>1076</v>
+        <v>114</v>
       </c>
       <c r="V67" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W67" s="13" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="X67" s="13" t="s">
-        <v>1078</v>
+        <v>237</v>
       </c>
       <c r="Y67" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z67" s="13" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="AA67" s="13" t="s">
-        <v>1080</v>
+        <v>69</v>
       </c>
       <c r="AB67" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC67" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD67" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE67" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF67" s="13" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="AG67" s="13" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="AH67" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI67" s="13"/>
       <c r="AJ67" s="13"/>
       <c r="AK67" s="13"/>
       <c r="AL67" s="13"/>
       <c r="AM67" s="13"/>
       <c r="AN67" s="13"/>
       <c r="AO67" s="13"/>
       <c r="AP67" s="13"/>
     </row>
     <row r="68" spans="1:62" customHeight="1" ht="100">
       <c r="A68" s="13">
         <v>66</v>
       </c>
       <c r="B68" s="13" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="C68" s="13" t="s">
-        <v>601</v>
+        <v>1091</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>1084</v>
+        <v>388</v>
       </c>
       <c r="E68" s="13" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="F68" s="13" t="s">
-        <v>1086</v>
+        <v>52</v>
       </c>
       <c r="G68" s="13"/>
       <c r="H68" s="13" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="K68" s="13"/>
       <c r="L68" s="13"/>
       <c r="M68" s="13" t="s">
-        <v>56</v>
+        <v>1096</v>
       </c>
       <c r="N68" s="13" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="O68" s="13" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="P68" s="13" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="Q68" s="13" t="s">
-        <v>60</v>
+        <v>233</v>
       </c>
       <c r="R68" s="13"/>
       <c r="S68" s="13" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="T68" s="13" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="U68" s="13" t="s">
-        <v>535</v>
+        <v>114</v>
       </c>
       <c r="V68" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W68" s="13" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="X68" s="13" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="Y68" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z68" s="13" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="AA68" s="13" t="s">
-        <v>1098</v>
+        <v>69</v>
       </c>
       <c r="AB68" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC68" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD68" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE68" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF68" s="13" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="AG68" s="13" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="AH68" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI68" s="13"/>
       <c r="AJ68" s="13"/>
       <c r="AK68" s="13"/>
       <c r="AL68" s="13"/>
       <c r="AM68" s="13"/>
       <c r="AN68" s="13"/>
       <c r="AO68" s="13"/>
       <c r="AP68" s="13"/>
     </row>
     <row r="69" spans="1:62" customHeight="1" ht="100">
       <c r="A69" s="13">
         <v>67</v>
       </c>
       <c r="B69" s="13" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="C69" s="13" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>1103</v>
+        <v>289</v>
       </c>
       <c r="E69" s="13" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="F69" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G69" s="13"/>
       <c r="H69" s="13" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>226</v>
+        <v>1111</v>
       </c>
       <c r="J69" s="13" t="s">
-        <v>1106</v>
+        <v>1112</v>
       </c>
       <c r="K69" s="13"/>
       <c r="L69" s="13"/>
       <c r="M69" s="13" t="s">
-        <v>1107</v>
+        <v>830</v>
       </c>
       <c r="N69" s="13" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>1109</v>
+        <v>1113</v>
+      </c>
+      <c r="O69" s="13">
+        <v>1182787</v>
       </c>
       <c r="P69" s="13" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="Q69" s="13" t="s">
-        <v>711</v>
+        <v>1115</v>
       </c>
       <c r="R69" s="13"/>
       <c r="S69" s="13" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="T69" s="13" t="s">
-        <v>793</v>
+        <v>936</v>
       </c>
       <c r="U69" s="13" t="s">
-        <v>164</v>
+        <v>235</v>
       </c>
       <c r="V69" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W69" s="13" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="X69" s="13" t="s">
-        <v>66</v>
+        <v>220</v>
       </c>
       <c r="Y69" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z69" s="13" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="AA69" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB69" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC69" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD69" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE69" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF69" s="13" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="AG69" s="13" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="AH69" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI69" s="13"/>
       <c r="AJ69" s="13"/>
       <c r="AK69" s="13"/>
       <c r="AL69" s="13"/>
       <c r="AM69" s="13"/>
       <c r="AN69" s="13"/>
       <c r="AO69" s="13"/>
       <c r="AP69" s="13"/>
     </row>
     <row r="70" spans="1:62" customHeight="1" ht="100">
       <c r="A70" s="13">
         <v>68</v>
       </c>
       <c r="B70" s="13" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="C70" s="13" t="s">
-        <v>1117</v>
+        <v>654</v>
       </c>
       <c r="D70" s="13" t="s">
-        <v>1118</v>
+        <v>174</v>
       </c>
       <c r="E70" s="13" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="F70" s="13" t="s">
-        <v>52</v>
+        <v>390</v>
       </c>
       <c r="G70" s="13"/>
       <c r="H70" s="13" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="J70" s="13" t="s">
-        <v>1122</v>
-[...7 lines deleted...]
-      <c r="M70" s="13"/>
+        <v>1125</v>
+      </c>
+      <c r="K70" s="13"/>
+      <c r="L70" s="13"/>
+      <c r="M70" s="13" t="s">
+        <v>1126</v>
+      </c>
       <c r="N70" s="13" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>5236158</v>
+        <v>1127</v>
+      </c>
+      <c r="O70" s="13" t="s">
+        <v>1128</v>
       </c>
       <c r="P70" s="13" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="Q70" s="13" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="R70" s="13"/>
-      <c r="S70" s="13" t="s">
-        <v>1128</v>
+      <c r="S70" s="13">
+        <v>589</v>
       </c>
       <c r="T70" s="13" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="U70" s="13" t="s">
-        <v>535</v>
+        <v>1132</v>
       </c>
       <c r="V70" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W70" s="13" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="X70" s="13" t="s">
-        <v>148</v>
+        <v>1134</v>
       </c>
       <c r="Y70" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z70" s="13" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="AA70" s="13" t="s">
-        <v>69</v>
+        <v>1136</v>
       </c>
       <c r="AB70" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC70" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD70" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE70" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF70" s="13" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="AG70" s="13" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="AH70" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI70" s="13"/>
       <c r="AJ70" s="13"/>
       <c r="AK70" s="13"/>
       <c r="AL70" s="13"/>
       <c r="AM70" s="13"/>
       <c r="AN70" s="13"/>
       <c r="AO70" s="13"/>
       <c r="AP70" s="13"/>
     </row>
     <row r="71" spans="1:62" customHeight="1" ht="100">
       <c r="A71" s="13">
         <v>69</v>
       </c>
       <c r="B71" s="13" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="C71" s="13" t="s">
-        <v>524</v>
+        <v>485</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>1135</v>
+        <v>226</v>
       </c>
       <c r="E71" s="13" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="F71" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G71" s="13"/>
       <c r="H71" s="13" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="J71" s="13" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="K71" s="13"/>
       <c r="L71" s="13"/>
       <c r="M71" s="13" t="s">
-        <v>210</v>
+        <v>294</v>
       </c>
       <c r="N71" s="13" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="O71" s="13">
-        <v>1586767</v>
+        <v>1127751</v>
       </c>
       <c r="P71" s="13" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="Q71" s="13" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="R71" s="13"/>
-      <c r="S71" s="13" t="s">
-        <v>1142</v>
+      <c r="S71" s="13">
+        <v>389</v>
       </c>
       <c r="T71" s="13" t="s">
-        <v>214</v>
+        <v>1146</v>
       </c>
       <c r="U71" s="13" t="s">
-        <v>215</v>
+        <v>1147</v>
       </c>
       <c r="V71" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W71" s="13" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="X71" s="13" t="s">
-        <v>217</v>
+        <v>1149</v>
       </c>
       <c r="Y71" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z71" s="13" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="AA71" s="13" t="s">
-        <v>69</v>
+        <v>1151</v>
       </c>
       <c r="AB71" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC71" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD71" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE71" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF71" s="13" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="AG71" s="13" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="AH71" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI71" s="13"/>
       <c r="AJ71" s="13"/>
       <c r="AK71" s="13"/>
       <c r="AL71" s="13"/>
       <c r="AM71" s="13"/>
       <c r="AN71" s="13"/>
       <c r="AO71" s="13"/>
       <c r="AP71" s="13"/>
     </row>
     <row r="72" spans="1:62" customHeight="1" ht="100">
       <c r="A72" s="13">
         <v>70</v>
       </c>
       <c r="B72" s="13" t="s">
-        <v>1134</v>
+        <v>1154</v>
       </c>
       <c r="C72" s="13" t="s">
-        <v>1147</v>
+        <v>639</v>
       </c>
       <c r="D72" s="13" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="E72" s="13" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="F72" s="13" t="s">
-        <v>52</v>
+        <v>1157</v>
       </c>
       <c r="G72" s="13"/>
       <c r="H72" s="13" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>226</v>
+        <v>1159</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>1151</v>
+        <v>1160</v>
       </c>
       <c r="K72" s="13"/>
       <c r="L72" s="13"/>
-      <c r="M72" s="13"/>
+      <c r="M72" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N72" s="13" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>4205076</v>
+        <v>1161</v>
+      </c>
+      <c r="O72" s="13" t="s">
+        <v>1162</v>
       </c>
       <c r="P72" s="13" t="s">
-        <v>1153</v>
+        <v>1163</v>
       </c>
       <c r="Q72" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R72" s="13"/>
       <c r="S72" s="13" t="s">
-        <v>1154</v>
+        <v>1164</v>
       </c>
       <c r="T72" s="13" t="s">
-        <v>1155</v>
+        <v>1165</v>
       </c>
       <c r="U72" s="13" t="s">
-        <v>1156</v>
+        <v>133</v>
       </c>
       <c r="V72" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W72" s="13" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="X72" s="13" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="Y72" s="13" t="s">
-        <v>1159</v>
+        <v>95</v>
       </c>
       <c r="Z72" s="13" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
       <c r="AA72" s="13" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
       <c r="AB72" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC72" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD72" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE72" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF72" s="13" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="AG72" s="13" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
       <c r="AH72" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI72" s="13"/>
       <c r="AJ72" s="13"/>
       <c r="AK72" s="13"/>
       <c r="AL72" s="13"/>
       <c r="AM72" s="13"/>
       <c r="AN72" s="13"/>
       <c r="AO72" s="13"/>
       <c r="AP72" s="13"/>
     </row>
     <row r="73" spans="1:62" customHeight="1" ht="100">
       <c r="A73" s="13">
         <v>71</v>
       </c>
       <c r="B73" s="13" t="s">
-        <v>1164</v>
+        <v>1172</v>
       </c>
       <c r="C73" s="13" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E73" s="13" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="F73" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G73" s="13"/>
       <c r="H73" s="13" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>1169</v>
+        <v>246</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>1170</v>
+        <v>1177</v>
       </c>
       <c r="K73" s="13"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13" t="s">
-        <v>274</v>
+        <v>1178</v>
       </c>
       <c r="N73" s="13" t="s">
-        <v>1171</v>
-[...2 lines deleted...]
-        <v>2283359</v>
+        <v>1179</v>
+      </c>
+      <c r="O73" s="13" t="s">
+        <v>1180</v>
       </c>
       <c r="P73" s="13" t="s">
-        <v>1172</v>
+        <v>1181</v>
       </c>
       <c r="Q73" s="13" t="s">
-        <v>146</v>
+        <v>753</v>
       </c>
       <c r="R73" s="13"/>
       <c r="S73" s="13" t="s">
-        <v>1173</v>
+        <v>1182</v>
       </c>
       <c r="T73" s="13" t="s">
-        <v>793</v>
+        <v>835</v>
       </c>
       <c r="U73" s="13" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="V73" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W73" s="13" t="s">
-        <v>1174</v>
+        <v>1183</v>
       </c>
       <c r="X73" s="13" t="s">
-        <v>166</v>
+        <v>66</v>
       </c>
       <c r="Y73" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z73" s="13" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="AA73" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB73" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC73" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD73" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE73" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF73" s="13" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="AG73" s="13" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
       <c r="AH73" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI73" s="13"/>
       <c r="AJ73" s="13"/>
       <c r="AK73" s="13"/>
       <c r="AL73" s="13"/>
       <c r="AM73" s="13"/>
       <c r="AN73" s="13"/>
       <c r="AO73" s="13"/>
       <c r="AP73" s="13"/>
     </row>
     <row r="74" spans="1:62" customHeight="1" ht="100">
       <c r="A74" s="13">
         <v>72</v>
       </c>
       <c r="B74" s="13" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
       <c r="C74" s="13" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="D74" s="13" t="s">
-        <v>1103</v>
+        <v>1189</v>
       </c>
       <c r="E74" s="13" t="s">
-        <v>1180</v>
+        <v>1190</v>
       </c>
       <c r="F74" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G74" s="13"/>
       <c r="H74" s="13" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
       <c r="J74" s="13" t="s">
-        <v>1183</v>
-[...5 lines deleted...]
-      </c>
+        <v>1193</v>
+      </c>
+      <c r="K74" s="13" t="s">
+        <v>1194</v>
+      </c>
+      <c r="L74" s="13" t="s">
+        <v>1195</v>
+      </c>
+      <c r="M74" s="13"/>
       <c r="N74" s="13" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="O74" s="13">
-        <v>3417217</v>
+        <v>5236158</v>
       </c>
       <c r="P74" s="13" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="Q74" s="13" t="s">
-        <v>711</v>
+        <v>1198</v>
       </c>
       <c r="R74" s="13"/>
       <c r="S74" s="13" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
       <c r="T74" s="13" t="s">
-        <v>163</v>
+        <v>1200</v>
       </c>
       <c r="U74" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V74" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W74" s="13" t="s">
-        <v>1188</v>
+        <v>1201</v>
       </c>
       <c r="X74" s="13" t="s">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="Y74" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z74" s="13" t="s">
-        <v>1189</v>
+        <v>1202</v>
       </c>
       <c r="AA74" s="13" t="s">
-        <v>1190</v>
+        <v>69</v>
       </c>
       <c r="AB74" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC74" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD74" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE74" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF74" s="13" t="s">
-        <v>1191</v>
+        <v>1203</v>
       </c>
       <c r="AG74" s="13" t="s">
-        <v>1192</v>
+        <v>1204</v>
       </c>
       <c r="AH74" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="13"/>
       <c r="AK74" s="13"/>
       <c r="AL74" s="13"/>
       <c r="AM74" s="13"/>
       <c r="AN74" s="13"/>
       <c r="AO74" s="13"/>
       <c r="AP74" s="13"/>
     </row>
     <row r="75" spans="1:62" customHeight="1" ht="100">
       <c r="A75" s="13">
         <v>73</v>
       </c>
       <c r="B75" s="13" t="s">
-        <v>1178</v>
+        <v>1205</v>
       </c>
       <c r="C75" s="13" t="s">
-        <v>1193</v>
+        <v>972</v>
       </c>
       <c r="D75" s="13" t="s">
-        <v>634</v>
+        <v>142</v>
       </c>
       <c r="E75" s="13" t="s">
-        <v>1194</v>
+        <v>1206</v>
       </c>
       <c r="F75" s="13" t="s">
-        <v>1086</v>
+        <v>124</v>
       </c>
       <c r="G75" s="13"/>
       <c r="H75" s="13" t="s">
-        <v>1195</v>
+        <v>1207</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>1196</v>
+        <v>1208</v>
       </c>
       <c r="J75" s="13" t="s">
-        <v>1197</v>
+        <v>1209</v>
       </c>
       <c r="K75" s="13"/>
       <c r="L75" s="13"/>
       <c r="M75" s="13" t="s">
-        <v>1198</v>
+        <v>56</v>
       </c>
       <c r="N75" s="13" t="s">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>1590</v>
+        <v>1210</v>
+      </c>
+      <c r="O75" s="13" t="s">
+        <v>1211</v>
       </c>
       <c r="P75" s="13" t="s">
-        <v>1200</v>
+        <v>1212</v>
       </c>
       <c r="Q75" s="13" t="s">
-        <v>60</v>
+        <v>1213</v>
       </c>
       <c r="R75" s="13"/>
       <c r="S75" s="13" t="s">
-        <v>1201</v>
+        <v>1214</v>
       </c>
       <c r="T75" s="13" t="s">
-        <v>1202</v>
+        <v>1215</v>
       </c>
       <c r="U75" s="13" t="s">
-        <v>535</v>
+        <v>133</v>
       </c>
       <c r="V75" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W75" s="13" t="s">
-        <v>1203</v>
+        <v>1216</v>
       </c>
       <c r="X75" s="13" t="s">
-        <v>972</v>
+        <v>1044</v>
       </c>
       <c r="Y75" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z75" s="13" t="s">
-        <v>1204</v>
+        <v>1217</v>
       </c>
       <c r="AA75" s="13" t="s">
-        <v>1098</v>
+        <v>1218</v>
       </c>
       <c r="AB75" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC75" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD75" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE75" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF75" s="13" t="s">
-        <v>1205</v>
+        <v>1219</v>
       </c>
       <c r="AG75" s="13" t="s">
-        <v>1206</v>
+        <v>1220</v>
       </c>
       <c r="AH75" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI75" s="13"/>
       <c r="AJ75" s="13"/>
       <c r="AK75" s="13"/>
       <c r="AL75" s="13"/>
       <c r="AM75" s="13"/>
       <c r="AN75" s="13"/>
       <c r="AO75" s="13"/>
       <c r="AP75" s="13"/>
     </row>
     <row r="76" spans="1:62" customHeight="1" ht="100">
       <c r="A76" s="13">
         <v>74</v>
       </c>
       <c r="B76" s="13" t="s">
-        <v>1207</v>
+        <v>1221</v>
       </c>
       <c r="C76" s="13" t="s">
-        <v>494</v>
+        <v>544</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>544</v>
+        <v>1222</v>
       </c>
       <c r="E76" s="13" t="s">
-        <v>1208</v>
+        <v>1223</v>
       </c>
       <c r="F76" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G76" s="13"/>
       <c r="H76" s="13" t="s">
-        <v>1209</v>
+        <v>1224</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>786</v>
+        <v>1225</v>
       </c>
       <c r="J76" s="13" t="s">
-        <v>1210</v>
+        <v>1226</v>
       </c>
       <c r="K76" s="13"/>
       <c r="L76" s="13"/>
       <c r="M76" s="13" t="s">
-        <v>1211</v>
+        <v>230</v>
       </c>
       <c r="N76" s="13" t="s">
-        <v>1212</v>
+        <v>1227</v>
       </c>
       <c r="O76" s="13">
-        <v>1282591</v>
+        <v>1586767</v>
       </c>
       <c r="P76" s="13" t="s">
-        <v>1213</v>
+        <v>1228</v>
       </c>
       <c r="Q76" s="13" t="s">
-        <v>924</v>
+        <v>166</v>
       </c>
       <c r="R76" s="13"/>
       <c r="S76" s="13" t="s">
-        <v>1214</v>
+        <v>1229</v>
       </c>
       <c r="T76" s="13" t="s">
-        <v>163</v>
+        <v>234</v>
       </c>
       <c r="U76" s="13" t="s">
-        <v>114</v>
+        <v>235</v>
       </c>
       <c r="V76" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W76" s="13" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
       <c r="X76" s="13" t="s">
-        <v>148</v>
+        <v>237</v>
       </c>
       <c r="Y76" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z76" s="13" t="s">
-        <v>1216</v>
+        <v>1231</v>
       </c>
       <c r="AA76" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB76" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC76" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD76" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE76" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF76" s="13" t="s">
-        <v>1217</v>
+        <v>1232</v>
       </c>
       <c r="AG76" s="13" t="s">
-        <v>1218</v>
+        <v>1233</v>
       </c>
       <c r="AH76" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI76" s="13"/>
       <c r="AJ76" s="13"/>
       <c r="AK76" s="13"/>
       <c r="AL76" s="13"/>
       <c r="AM76" s="13"/>
       <c r="AN76" s="13"/>
       <c r="AO76" s="13"/>
       <c r="AP76" s="13"/>
     </row>
     <row r="77" spans="1:62" customHeight="1" ht="100">
       <c r="A77" s="13">
         <v>75</v>
       </c>
       <c r="B77" s="13" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C77" s="13" t="s">
-        <v>1220</v>
+        <v>1234</v>
       </c>
       <c r="D77" s="13" t="s">
-        <v>1221</v>
+        <v>1235</v>
       </c>
       <c r="E77" s="13" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G77" s="13"/>
       <c r="H77" s="13" t="s">
-        <v>1223</v>
+        <v>1237</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>125</v>
+        <v>246</v>
       </c>
       <c r="J77" s="13" t="s">
-        <v>1224</v>
+        <v>1238</v>
       </c>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
-      <c r="M77" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M77" s="13"/>
       <c r="N77" s="13" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-        <v>1226</v>
+        <v>1239</v>
+      </c>
+      <c r="O77" s="13">
+        <v>4205076</v>
       </c>
       <c r="P77" s="13" t="s">
-        <v>1227</v>
+        <v>1240</v>
       </c>
       <c r="Q77" s="13" t="s">
-        <v>711</v>
+        <v>166</v>
       </c>
       <c r="R77" s="13"/>
       <c r="S77" s="13" t="s">
-        <v>1228</v>
+        <v>1241</v>
       </c>
       <c r="T77" s="13" t="s">
-        <v>163</v>
+        <v>1242</v>
       </c>
       <c r="U77" s="13" t="s">
-        <v>114</v>
+        <v>1243</v>
       </c>
       <c r="V77" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W77" s="13" t="s">
-        <v>1229</v>
+        <v>1244</v>
       </c>
       <c r="X77" s="13" t="s">
-        <v>1230</v>
+        <v>1245</v>
       </c>
       <c r="Y77" s="13" t="s">
-        <v>67</v>
+        <v>1246</v>
       </c>
       <c r="Z77" s="13" t="s">
-        <v>1231</v>
+        <v>1247</v>
       </c>
       <c r="AA77" s="13" t="s">
-        <v>69</v>
+        <v>1248</v>
       </c>
       <c r="AB77" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC77" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD77" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE77" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF77" s="13" t="s">
-        <v>1232</v>
+        <v>1249</v>
       </c>
       <c r="AG77" s="13" t="s">
-        <v>1233</v>
+        <v>1250</v>
       </c>
       <c r="AH77" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI77" s="13"/>
       <c r="AJ77" s="13"/>
       <c r="AK77" s="13"/>
       <c r="AL77" s="13"/>
       <c r="AM77" s="13"/>
       <c r="AN77" s="13"/>
       <c r="AO77" s="13"/>
       <c r="AP77" s="13"/>
     </row>
     <row r="78" spans="1:62" customHeight="1" ht="100">
       <c r="A78" s="13">
         <v>76</v>
       </c>
       <c r="B78" s="13" t="s">
-        <v>1234</v>
+        <v>1251</v>
       </c>
       <c r="C78" s="13" t="s">
-        <v>1235</v>
+        <v>1252</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>1236</v>
+        <v>1253</v>
       </c>
       <c r="E78" s="13" t="s">
-        <v>1237</v>
+        <v>1254</v>
       </c>
       <c r="F78" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G78" s="13"/>
       <c r="H78" s="13" t="s">
-        <v>1238</v>
+        <v>1255</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>1040</v>
+        <v>1256</v>
       </c>
       <c r="J78" s="13" t="s">
-        <v>1239</v>
+        <v>1257</v>
       </c>
       <c r="K78" s="13"/>
       <c r="L78" s="13"/>
-      <c r="M78" s="13"/>
-[...2 lines deleted...]
-        <v>1240</v>
+      <c r="M78" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="N78" s="13" t="s">
+        <v>1258</v>
+      </c>
+      <c r="O78" s="13">
+        <v>2283359</v>
       </c>
       <c r="P78" s="13" t="s">
-        <v>1241</v>
+        <v>1259</v>
       </c>
       <c r="Q78" s="13" t="s">
-        <v>1242</v>
+        <v>166</v>
       </c>
       <c r="R78" s="13"/>
       <c r="S78" s="13" t="s">
-        <v>1243</v>
+        <v>1260</v>
       </c>
       <c r="T78" s="13" t="s">
-        <v>908</v>
+        <v>835</v>
       </c>
       <c r="U78" s="13" t="s">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="V78" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W78" s="13" t="s">
-        <v>1244</v>
+        <v>1261</v>
       </c>
       <c r="X78" s="13" t="s">
-        <v>148</v>
+        <v>186</v>
       </c>
       <c r="Y78" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z78" s="13" t="s">
-        <v>1245</v>
+        <v>1262</v>
       </c>
       <c r="AA78" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB78" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC78" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD78" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE78" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF78" s="13" t="s">
-        <v>1246</v>
+        <v>1263</v>
       </c>
       <c r="AG78" s="13" t="s">
-        <v>1247</v>
+        <v>1264</v>
       </c>
       <c r="AH78" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI78" s="13"/>
       <c r="AJ78" s="13"/>
       <c r="AK78" s="13"/>
       <c r="AL78" s="13"/>
       <c r="AM78" s="13"/>
       <c r="AN78" s="13"/>
       <c r="AO78" s="13"/>
       <c r="AP78" s="13"/>
     </row>
     <row r="79" spans="1:62" customHeight="1" ht="100">
       <c r="A79" s="13">
         <v>77</v>
       </c>
       <c r="B79" s="13" t="s">
-        <v>1248</v>
+        <v>1265</v>
       </c>
       <c r="C79" s="13" t="s">
-        <v>1249</v>
+        <v>1266</v>
       </c>
       <c r="D79" s="13" t="s">
-        <v>1250</v>
+        <v>1174</v>
       </c>
       <c r="E79" s="13" t="s">
-        <v>1251</v>
+        <v>1267</v>
       </c>
       <c r="F79" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G79" s="13"/>
       <c r="H79" s="13" t="s">
-        <v>1252</v>
+        <v>1268</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>483</v>
+        <v>1269</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>1253</v>
+        <v>1270</v>
       </c>
       <c r="K79" s="13"/>
       <c r="L79" s="13"/>
       <c r="M79" s="13" t="s">
-        <v>1254</v>
+        <v>1271</v>
       </c>
       <c r="N79" s="13" t="s">
-        <v>1255</v>
-[...2 lines deleted...]
-        <v>1256</v>
+        <v>1272</v>
+      </c>
+      <c r="O79" s="13">
+        <v>3417217</v>
       </c>
       <c r="P79" s="13" t="s">
-        <v>1257</v>
+        <v>1273</v>
       </c>
       <c r="Q79" s="13" t="s">
-        <v>1001</v>
+        <v>753</v>
       </c>
       <c r="R79" s="13"/>
       <c r="S79" s="13" t="s">
-        <v>1258</v>
+        <v>1274</v>
       </c>
       <c r="T79" s="13" t="s">
-        <v>552</v>
+        <v>183</v>
       </c>
       <c r="U79" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V79" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W79" s="13" t="s">
-        <v>1259</v>
+        <v>1275</v>
       </c>
       <c r="X79" s="13" t="s">
-        <v>148</v>
+        <v>237</v>
       </c>
       <c r="Y79" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z79" s="13" t="s">
-        <v>1260</v>
+        <v>1276</v>
       </c>
       <c r="AA79" s="13" t="s">
-        <v>69</v>
+        <v>1277</v>
       </c>
       <c r="AB79" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC79" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD79" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE79" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF79" s="13" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="AG79" s="13" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
       <c r="AH79" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI79" s="13"/>
       <c r="AJ79" s="13"/>
       <c r="AK79" s="13"/>
       <c r="AL79" s="13"/>
       <c r="AM79" s="13"/>
       <c r="AN79" s="13"/>
       <c r="AO79" s="13"/>
       <c r="AP79" s="13"/>
     </row>
     <row r="80" spans="1:62" customHeight="1" ht="100">
       <c r="A80" s="13">
         <v>78</v>
       </c>
       <c r="B80" s="13" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="C80" s="13" t="s">
-        <v>101</v>
+        <v>700</v>
       </c>
       <c r="D80" s="13" t="s">
-        <v>1264</v>
+        <v>672</v>
       </c>
       <c r="E80" s="13" t="s">
-        <v>1265</v>
+        <v>1280</v>
       </c>
       <c r="F80" s="13" t="s">
-        <v>52</v>
+        <v>1157</v>
       </c>
       <c r="G80" s="13"/>
       <c r="H80" s="13" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>226</v>
+        <v>1282</v>
       </c>
       <c r="J80" s="13" t="s">
-        <v>1267</v>
+        <v>1283</v>
       </c>
       <c r="K80" s="13"/>
       <c r="L80" s="13"/>
       <c r="M80" s="13" t="s">
-        <v>274</v>
+        <v>1284</v>
       </c>
       <c r="N80" s="13" t="s">
-        <v>1268</v>
+        <v>1285</v>
       </c>
       <c r="O80" s="13">
-        <v>3753481</v>
+        <v>1590</v>
       </c>
       <c r="P80" s="13" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="Q80" s="13" t="s">
-        <v>1270</v>
+        <v>60</v>
       </c>
       <c r="R80" s="13"/>
       <c r="S80" s="13" t="s">
-        <v>1271</v>
+        <v>1287</v>
       </c>
       <c r="T80" s="13" t="s">
-        <v>1272</v>
+        <v>1288</v>
       </c>
       <c r="U80" s="13" t="s">
-        <v>164</v>
+        <v>133</v>
       </c>
       <c r="V80" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W80" s="13" t="s">
-        <v>1273</v>
+        <v>1289</v>
       </c>
       <c r="X80" s="13" t="s">
-        <v>217</v>
+        <v>1044</v>
       </c>
       <c r="Y80" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z80" s="13" t="s">
-        <v>1274</v>
+        <v>1290</v>
       </c>
       <c r="AA80" s="13" t="s">
-        <v>69</v>
+        <v>1169</v>
       </c>
       <c r="AB80" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC80" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD80" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE80" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF80" s="13" t="s">
-        <v>1275</v>
+        <v>1291</v>
       </c>
       <c r="AG80" s="13" t="s">
-        <v>1276</v>
+        <v>1292</v>
       </c>
       <c r="AH80" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI80" s="13"/>
       <c r="AJ80" s="13"/>
       <c r="AK80" s="13"/>
       <c r="AL80" s="13"/>
       <c r="AM80" s="13"/>
       <c r="AN80" s="13"/>
       <c r="AO80" s="13"/>
       <c r="AP80" s="13"/>
     </row>
     <row r="81" spans="1:62" customHeight="1" ht="100">
       <c r="A81" s="13">
         <v>79</v>
       </c>
       <c r="B81" s="13" t="s">
-        <v>1277</v>
+        <v>1293</v>
       </c>
       <c r="C81" s="13" t="s">
-        <v>616</v>
+        <v>514</v>
       </c>
       <c r="D81" s="13" t="s">
-        <v>154</v>
+        <v>563</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>1278</v>
+        <v>1294</v>
       </c>
       <c r="F81" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G81" s="13"/>
       <c r="H81" s="13" t="s">
-        <v>1279</v>
+        <v>1295</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>1280</v>
+        <v>828</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>1281</v>
+        <v>1296</v>
       </c>
       <c r="K81" s="13"/>
       <c r="L81" s="13"/>
       <c r="M81" s="13" t="s">
-        <v>56</v>
+        <v>1297</v>
       </c>
       <c r="N81" s="13" t="s">
-        <v>1282</v>
+        <v>1298</v>
       </c>
       <c r="O81" s="13">
-        <v>2254417</v>
+        <v>1282591</v>
       </c>
       <c r="P81" s="13" t="s">
-        <v>1283</v>
+        <v>1299</v>
       </c>
       <c r="Q81" s="13" t="s">
-        <v>60</v>
+        <v>996</v>
       </c>
       <c r="R81" s="13"/>
       <c r="S81" s="13" t="s">
-        <v>1284</v>
+        <v>1300</v>
       </c>
       <c r="T81" s="13" t="s">
-        <v>908</v>
+        <v>183</v>
       </c>
       <c r="U81" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V81" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W81" s="13" t="s">
-        <v>1285</v>
+        <v>1301</v>
       </c>
       <c r="X81" s="13" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="Y81" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z81" s="13" t="s">
-        <v>1286</v>
+        <v>1302</v>
       </c>
       <c r="AA81" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB81" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC81" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD81" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE81" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF81" s="13" t="s">
-        <v>1287</v>
+        <v>1303</v>
       </c>
       <c r="AG81" s="13" t="s">
-        <v>1288</v>
+        <v>1304</v>
       </c>
       <c r="AH81" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI81" s="13"/>
       <c r="AJ81" s="13"/>
       <c r="AK81" s="13"/>
       <c r="AL81" s="13"/>
       <c r="AM81" s="13"/>
       <c r="AN81" s="13"/>
       <c r="AO81" s="13"/>
       <c r="AP81" s="13"/>
     </row>
     <row r="82" spans="1:62" customHeight="1" ht="100">
       <c r="A82" s="13">
         <v>80</v>
       </c>
       <c r="B82" s="13" t="s">
-        <v>1289</v>
+        <v>1305</v>
       </c>
       <c r="C82" s="13" t="s">
-        <v>1290</v>
+        <v>1306</v>
       </c>
       <c r="D82" s="13" t="s">
-        <v>1291</v>
+        <v>1307</v>
       </c>
       <c r="E82" s="13" t="s">
-        <v>1292</v>
+        <v>1308</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G82" s="13"/>
       <c r="H82" s="13" t="s">
-        <v>1293</v>
+        <v>1309</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>1040</v>
+        <v>145</v>
       </c>
       <c r="J82" s="13" t="s">
-        <v>1294</v>
+        <v>1310</v>
       </c>
       <c r="K82" s="13"/>
       <c r="L82" s="13"/>
       <c r="M82" s="13" t="s">
-        <v>56</v>
+        <v>1297</v>
       </c>
       <c r="N82" s="13" t="s">
-        <v>1295</v>
+        <v>1311</v>
       </c>
       <c r="O82" s="13" t="s">
-        <v>1296</v>
+        <v>1312</v>
       </c>
       <c r="P82" s="13" t="s">
-        <v>1297</v>
+        <v>1313</v>
       </c>
       <c r="Q82" s="13" t="s">
-        <v>356</v>
+        <v>753</v>
       </c>
       <c r="R82" s="13"/>
       <c r="S82" s="13" t="s">
-        <v>1298</v>
+        <v>1314</v>
       </c>
       <c r="T82" s="13" t="s">
-        <v>1030</v>
+        <v>183</v>
       </c>
       <c r="U82" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V82" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W82" s="13" t="s">
-        <v>1299</v>
+        <v>1315</v>
       </c>
       <c r="X82" s="13" t="s">
-        <v>312</v>
+        <v>1316</v>
       </c>
       <c r="Y82" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z82" s="13" t="s">
-        <v>1300</v>
+        <v>1317</v>
       </c>
       <c r="AA82" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB82" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC82" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD82" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE82" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF82" s="13" t="s">
-        <v>1301</v>
+        <v>1318</v>
       </c>
       <c r="AG82" s="13" t="s">
-        <v>1302</v>
+        <v>1319</v>
       </c>
       <c r="AH82" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI82" s="13"/>
       <c r="AJ82" s="13"/>
       <c r="AK82" s="13"/>
       <c r="AL82" s="13"/>
       <c r="AM82" s="13"/>
       <c r="AN82" s="13"/>
       <c r="AO82" s="13"/>
       <c r="AP82" s="13"/>
     </row>
     <row r="83" spans="1:62" customHeight="1" ht="100">
       <c r="A83" s="13">
         <v>81</v>
       </c>
       <c r="B83" s="13" t="s">
-        <v>1303</v>
+        <v>1320</v>
       </c>
       <c r="C83" s="13" t="s">
-        <v>633</v>
+        <v>1321</v>
       </c>
       <c r="D83" s="13" t="s">
-        <v>286</v>
+        <v>1322</v>
       </c>
       <c r="E83" s="13" t="s">
-        <v>1304</v>
+        <v>1323</v>
       </c>
       <c r="F83" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G83" s="13"/>
       <c r="H83" s="13" t="s">
-        <v>1305</v>
+        <v>1324</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>1306</v>
+        <v>1111</v>
       </c>
       <c r="J83" s="13" t="s">
-        <v>1307</v>
+        <v>1325</v>
       </c>
       <c r="K83" s="13"/>
       <c r="L83" s="13"/>
-      <c r="M83" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M83" s="13"/>
+      <c r="N83" s="13"/>
       <c r="O83" s="13" t="s">
-        <v>1309</v>
+        <v>1326</v>
       </c>
       <c r="P83" s="13" t="s">
-        <v>1310</v>
+        <v>1327</v>
       </c>
       <c r="Q83" s="13" t="s">
-        <v>60</v>
+        <v>1328</v>
       </c>
       <c r="R83" s="13"/>
       <c r="S83" s="13" t="s">
-        <v>1311</v>
+        <v>1329</v>
       </c>
       <c r="T83" s="13" t="s">
-        <v>1312</v>
+        <v>964</v>
       </c>
       <c r="U83" s="13" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="V83" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W83" s="13" t="s">
-        <v>1313</v>
+        <v>1330</v>
       </c>
       <c r="X83" s="13" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="Y83" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z83" s="13" t="s">
-        <v>1314</v>
+        <v>1331</v>
       </c>
       <c r="AA83" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB83" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC83" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD83" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE83" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF83" s="13" t="s">
-        <v>1315</v>
+        <v>1332</v>
       </c>
       <c r="AG83" s="13" t="s">
-        <v>1316</v>
+        <v>1333</v>
       </c>
       <c r="AH83" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI83" s="13"/>
       <c r="AJ83" s="13"/>
       <c r="AK83" s="13"/>
       <c r="AL83" s="13"/>
       <c r="AM83" s="13"/>
       <c r="AN83" s="13"/>
       <c r="AO83" s="13"/>
       <c r="AP83" s="13"/>
     </row>
     <row r="84" spans="1:62" customHeight="1" ht="100">
       <c r="A84" s="13">
         <v>82</v>
       </c>
       <c r="B84" s="13" t="s">
-        <v>1317</v>
+        <v>1334</v>
       </c>
       <c r="C84" s="13" t="s">
-        <v>947</v>
+        <v>1335</v>
       </c>
       <c r="D84" s="13" t="s">
-        <v>719</v>
+        <v>1336</v>
       </c>
       <c r="E84" s="13" t="s">
-        <v>1318</v>
+        <v>1337</v>
       </c>
       <c r="F84" s="13" t="s">
-        <v>1319</v>
+        <v>52</v>
       </c>
       <c r="G84" s="13"/>
       <c r="H84" s="13" t="s">
-        <v>1320</v>
+        <v>1338</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>1321</v>
+        <v>503</v>
       </c>
       <c r="J84" s="13" t="s">
-        <v>1322</v>
+        <v>1339</v>
       </c>
       <c r="K84" s="13"/>
       <c r="L84" s="13"/>
       <c r="M84" s="13" t="s">
-        <v>85</v>
+        <v>1340</v>
       </c>
       <c r="N84" s="13" t="s">
-        <v>1323</v>
-[...2 lines deleted...]
-        <v>1955</v>
+        <v>1341</v>
+      </c>
+      <c r="O84" s="13" t="s">
+        <v>1342</v>
       </c>
       <c r="P84" s="13" t="s">
-        <v>1324</v>
+        <v>1343</v>
       </c>
       <c r="Q84" s="13" t="s">
-        <v>60</v>
+        <v>1072</v>
       </c>
       <c r="R84" s="13"/>
       <c r="S84" s="13" t="s">
-        <v>90</v>
+        <v>1344</v>
       </c>
       <c r="T84" s="13" t="s">
-        <v>166</v>
+        <v>571</v>
       </c>
       <c r="U84" s="13" t="s">
-        <v>535</v>
+        <v>114</v>
       </c>
       <c r="V84" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W84" s="13" t="s">
-        <v>1325</v>
+        <v>1345</v>
       </c>
       <c r="X84" s="13" t="s">
-        <v>1326</v>
+        <v>168</v>
       </c>
       <c r="Y84" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z84" s="13" t="s">
-        <v>1327</v>
+        <v>1346</v>
       </c>
       <c r="AA84" s="13" t="s">
-        <v>1328</v>
+        <v>69</v>
       </c>
       <c r="AB84" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC84" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD84" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE84" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF84" s="13" t="s">
-        <v>1329</v>
+        <v>1347</v>
       </c>
       <c r="AG84" s="13" t="s">
-        <v>1330</v>
+        <v>1348</v>
       </c>
       <c r="AH84" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI84" s="13"/>
       <c r="AJ84" s="13"/>
       <c r="AK84" s="13"/>
       <c r="AL84" s="13"/>
       <c r="AM84" s="13"/>
       <c r="AN84" s="13"/>
       <c r="AO84" s="13"/>
       <c r="AP84" s="13"/>
     </row>
     <row r="85" spans="1:62" customHeight="1" ht="100">
       <c r="A85" s="13">
         <v>83</v>
       </c>
       <c r="B85" s="13" t="s">
-        <v>1331</v>
+        <v>1349</v>
       </c>
       <c r="C85" s="13" t="s">
-        <v>799</v>
+        <v>101</v>
       </c>
       <c r="D85" s="13" t="s">
-        <v>886</v>
+        <v>1350</v>
       </c>
       <c r="E85" s="13" t="s">
-        <v>1332</v>
+        <v>1351</v>
       </c>
       <c r="F85" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G85" s="13"/>
       <c r="H85" s="13" t="s">
-        <v>1333</v>
+        <v>1352</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>1334</v>
+        <v>246</v>
       </c>
       <c r="J85" s="13" t="s">
-        <v>1335</v>
+        <v>1353</v>
       </c>
       <c r="K85" s="13"/>
       <c r="L85" s="13"/>
       <c r="M85" s="13" t="s">
-        <v>1336</v>
+        <v>294</v>
       </c>
       <c r="N85" s="13" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-        <v>1338</v>
+        <v>1354</v>
+      </c>
+      <c r="O85" s="13">
+        <v>3753481</v>
       </c>
       <c r="P85" s="13" t="s">
-        <v>1339</v>
+        <v>1355</v>
       </c>
       <c r="Q85" s="13" t="s">
-        <v>1340</v>
+        <v>1356</v>
       </c>
       <c r="R85" s="13"/>
       <c r="S85" s="13" t="s">
-        <v>1341</v>
+        <v>1357</v>
       </c>
       <c r="T85" s="13" t="s">
-        <v>1342</v>
+        <v>1358</v>
       </c>
       <c r="U85" s="13" t="s">
-        <v>63</v>
+        <v>184</v>
       </c>
       <c r="V85" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W85" s="13" t="s">
-        <v>1343</v>
+        <v>1359</v>
       </c>
       <c r="X85" s="13" t="s">
-        <v>148</v>
+        <v>237</v>
       </c>
       <c r="Y85" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z85" s="13" t="s">
-        <v>1344</v>
+        <v>1360</v>
       </c>
       <c r="AA85" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB85" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC85" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD85" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE85" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF85" s="13" t="s">
-        <v>1345</v>
+        <v>1361</v>
       </c>
       <c r="AG85" s="13" t="s">
-        <v>1346</v>
+        <v>1362</v>
       </c>
       <c r="AH85" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI85" s="13"/>
       <c r="AJ85" s="13"/>
       <c r="AK85" s="13"/>
       <c r="AL85" s="13"/>
       <c r="AM85" s="13"/>
       <c r="AN85" s="13"/>
       <c r="AO85" s="13"/>
       <c r="AP85" s="13"/>
     </row>
     <row r="86" spans="1:62" customHeight="1" ht="100">
       <c r="A86" s="13">
         <v>84</v>
       </c>
       <c r="B86" s="13" t="s">
-        <v>1347</v>
+        <v>1363</v>
       </c>
       <c r="C86" s="13" t="s">
-        <v>1348</v>
+        <v>654</v>
       </c>
       <c r="D86" s="13" t="s">
-        <v>286</v>
+        <v>174</v>
       </c>
       <c r="E86" s="13" t="s">
-        <v>1349</v>
+        <v>1364</v>
       </c>
       <c r="F86" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G86" s="13"/>
       <c r="H86" s="13" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>1351</v>
+        <v>1366</v>
       </c>
       <c r="J86" s="13" t="s">
-        <v>1352</v>
-[...7 lines deleted...]
-      <c r="M86" s="13"/>
+        <v>1367</v>
+      </c>
+      <c r="K86" s="13"/>
+      <c r="L86" s="13"/>
+      <c r="M86" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N86" s="13" t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>1356</v>
+        <v>1368</v>
+      </c>
+      <c r="O86" s="13">
+        <v>2254417</v>
       </c>
       <c r="P86" s="13" t="s">
-        <v>1357</v>
+        <v>1369</v>
       </c>
       <c r="Q86" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R86" s="13"/>
-      <c r="S86" s="13">
-        <v>478</v>
+      <c r="S86" s="13" t="s">
+        <v>1370</v>
       </c>
       <c r="T86" s="13" t="s">
-        <v>1272</v>
+        <v>964</v>
       </c>
       <c r="U86" s="13" t="s">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="V86" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W86" s="13" t="s">
-        <v>1358</v>
+        <v>1371</v>
       </c>
       <c r="X86" s="13" t="s">
-        <v>1359</v>
+        <v>168</v>
       </c>
       <c r="Y86" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z86" s="13" t="s">
-        <v>1360</v>
+        <v>1372</v>
       </c>
       <c r="AA86" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB86" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC86" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD86" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE86" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF86" s="13" t="s">
-        <v>1361</v>
+        <v>1373</v>
       </c>
       <c r="AG86" s="13" t="s">
-        <v>1362</v>
+        <v>1374</v>
       </c>
       <c r="AH86" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI86" s="13"/>
       <c r="AJ86" s="13"/>
       <c r="AK86" s="13"/>
       <c r="AL86" s="13"/>
       <c r="AM86" s="13"/>
       <c r="AN86" s="13"/>
       <c r="AO86" s="13"/>
       <c r="AP86" s="13"/>
     </row>
     <row r="87" spans="1:62" customHeight="1" ht="100">
       <c r="A87" s="13">
         <v>85</v>
       </c>
       <c r="B87" s="13" t="s">
-        <v>1363</v>
+        <v>1375</v>
       </c>
       <c r="C87" s="13" t="s">
-        <v>799</v>
+        <v>1376</v>
       </c>
       <c r="D87" s="13" t="s">
-        <v>368</v>
+        <v>1377</v>
       </c>
       <c r="E87" s="13" t="s">
-        <v>1364</v>
+        <v>1378</v>
       </c>
       <c r="F87" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G87" s="13"/>
       <c r="H87" s="13" t="s">
-        <v>1365</v>
+        <v>1379</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>1366</v>
+        <v>1111</v>
       </c>
       <c r="J87" s="13" t="s">
-        <v>1367</v>
+        <v>1380</v>
       </c>
       <c r="K87" s="13"/>
       <c r="L87" s="13"/>
       <c r="M87" s="13" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="N87" s="13" t="s">
-        <v>1368</v>
-[...2 lines deleted...]
-        <v>6279018</v>
+        <v>1381</v>
+      </c>
+      <c r="O87" s="13" t="s">
+        <v>1382</v>
       </c>
       <c r="P87" s="13" t="s">
-        <v>1369</v>
+        <v>1383</v>
       </c>
       <c r="Q87" s="13" t="s">
-        <v>60</v>
+        <v>376</v>
       </c>
       <c r="R87" s="13"/>
       <c r="S87" s="13" t="s">
-        <v>1370</v>
+        <v>1384</v>
       </c>
       <c r="T87" s="13" t="s">
-        <v>1371</v>
+        <v>1101</v>
       </c>
       <c r="U87" s="13" t="s">
-        <v>247</v>
+        <v>114</v>
       </c>
       <c r="V87" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W87" s="13" t="s">
-        <v>1372</v>
+        <v>1385</v>
       </c>
       <c r="X87" s="13" t="s">
-        <v>1373</v>
+        <v>332</v>
       </c>
       <c r="Y87" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z87" s="13" t="s">
-        <v>1374</v>
+        <v>1386</v>
       </c>
       <c r="AA87" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB87" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC87" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD87" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE87" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF87" s="13" t="s">
-        <v>1375</v>
+        <v>1387</v>
       </c>
       <c r="AG87" s="13" t="s">
-        <v>1376</v>
+        <v>1388</v>
       </c>
       <c r="AH87" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI87" s="13"/>
       <c r="AJ87" s="13"/>
       <c r="AK87" s="13"/>
       <c r="AL87" s="13"/>
       <c r="AM87" s="13"/>
       <c r="AN87" s="13"/>
       <c r="AO87" s="13"/>
       <c r="AP87" s="13"/>
     </row>
     <row r="88" spans="1:62" customHeight="1" ht="100">
       <c r="A88" s="13">
         <v>86</v>
       </c>
       <c r="B88" s="13" t="s">
-        <v>1377</v>
+        <v>1389</v>
       </c>
       <c r="C88" s="13" t="s">
-        <v>1020</v>
+        <v>671</v>
       </c>
       <c r="D88" s="13" t="s">
-        <v>191</v>
+        <v>306</v>
       </c>
       <c r="E88" s="13" t="s">
-        <v>1378</v>
+        <v>1390</v>
       </c>
       <c r="F88" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G88" s="13"/>
       <c r="H88" s="13" t="s">
-        <v>1379</v>
+        <v>1391</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>1380</v>
+        <v>1392</v>
       </c>
       <c r="J88" s="13" t="s">
-        <v>1381</v>
+        <v>1393</v>
       </c>
       <c r="K88" s="13"/>
       <c r="L88" s="13"/>
       <c r="M88" s="13" t="s">
-        <v>274</v>
+        <v>56</v>
       </c>
       <c r="N88" s="13" t="s">
-        <v>1382</v>
-[...2 lines deleted...]
-        <v>64612</v>
+        <v>1394</v>
+      </c>
+      <c r="O88" s="13" t="s">
+        <v>1395</v>
       </c>
       <c r="P88" s="13" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="Q88" s="13" t="s">
-        <v>1384</v>
+        <v>60</v>
       </c>
       <c r="R88" s="13"/>
       <c r="S88" s="13" t="s">
-        <v>1385</v>
+        <v>1397</v>
       </c>
       <c r="T88" s="13" t="s">
-        <v>1386</v>
+        <v>1398</v>
       </c>
       <c r="U88" s="13" t="s">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="V88" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W88" s="13" t="s">
-        <v>1387</v>
+        <v>1399</v>
       </c>
       <c r="X88" s="13" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="Y88" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z88" s="13" t="s">
-        <v>1388</v>
+        <v>1400</v>
       </c>
       <c r="AA88" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB88" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC88" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD88" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE88" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF88" s="13" t="s">
-        <v>1389</v>
+        <v>1401</v>
       </c>
       <c r="AG88" s="13" t="s">
-        <v>1390</v>
+        <v>1402</v>
       </c>
       <c r="AH88" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI88" s="13"/>
       <c r="AJ88" s="13"/>
       <c r="AK88" s="13"/>
       <c r="AL88" s="13"/>
       <c r="AM88" s="13"/>
       <c r="AN88" s="13"/>
       <c r="AO88" s="13"/>
       <c r="AP88" s="13"/>
     </row>
     <row r="89" spans="1:62" customHeight="1" ht="100">
       <c r="A89" s="13">
         <v>87</v>
       </c>
       <c r="B89" s="13" t="s">
-        <v>1391</v>
+        <v>1403</v>
       </c>
       <c r="C89" s="13" t="s">
-        <v>616</v>
+        <v>1019</v>
       </c>
       <c r="D89" s="13" t="s">
-        <v>102</v>
+        <v>761</v>
       </c>
       <c r="E89" s="13" t="s">
-        <v>1392</v>
+        <v>1404</v>
       </c>
       <c r="F89" s="13" t="s">
-        <v>963</v>
+        <v>1405</v>
       </c>
       <c r="G89" s="13"/>
       <c r="H89" s="13" t="s">
-        <v>1393</v>
+        <v>1406</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>1394</v>
+        <v>1407</v>
       </c>
       <c r="J89" s="13" t="s">
-        <v>1395</v>
+        <v>1408</v>
       </c>
       <c r="K89" s="13"/>
       <c r="L89" s="13"/>
       <c r="M89" s="13" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="N89" s="13" t="s">
-        <v>1396</v>
+        <v>1409</v>
       </c>
       <c r="O89" s="13">
-        <v>411</v>
+        <v>1955</v>
       </c>
       <c r="P89" s="13" t="s">
-        <v>1397</v>
+        <v>1410</v>
       </c>
       <c r="Q89" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R89" s="13"/>
       <c r="S89" s="13" t="s">
-        <v>1398</v>
+        <v>90</v>
       </c>
       <c r="T89" s="13" t="s">
-        <v>1399</v>
+        <v>186</v>
       </c>
       <c r="U89" s="13" t="s">
-        <v>535</v>
+        <v>133</v>
       </c>
       <c r="V89" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W89" s="13" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="X89" s="13" t="s">
-        <v>972</v>
+        <v>1412</v>
       </c>
       <c r="Y89" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z89" s="13" t="s">
-        <v>1401</v>
+        <v>1413</v>
       </c>
       <c r="AA89" s="13" t="s">
-        <v>974</v>
+        <v>1414</v>
       </c>
       <c r="AB89" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC89" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD89" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE89" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF89" s="13" t="s">
-        <v>1402</v>
+        <v>1415</v>
       </c>
       <c r="AG89" s="13" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="AH89" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI89" s="13"/>
       <c r="AJ89" s="13"/>
       <c r="AK89" s="13"/>
       <c r="AL89" s="13"/>
       <c r="AM89" s="13"/>
       <c r="AN89" s="13"/>
       <c r="AO89" s="13"/>
       <c r="AP89" s="13"/>
     </row>
     <row r="90" spans="1:62" customHeight="1" ht="100">
       <c r="A90" s="13">
         <v>88</v>
       </c>
       <c r="B90" s="13" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="C90" s="13" t="s">
-        <v>253</v>
+        <v>841</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>102</v>
+        <v>942</v>
       </c>
       <c r="E90" s="13" t="s">
-        <v>1405</v>
+        <v>1418</v>
       </c>
       <c r="F90" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G90" s="13"/>
       <c r="H90" s="13" t="s">
-        <v>1406</v>
+        <v>1419</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>1407</v>
+        <v>1420</v>
       </c>
       <c r="J90" s="13" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="K90" s="13"/>
       <c r="L90" s="13"/>
       <c r="M90" s="13" t="s">
-        <v>274</v>
+        <v>1422</v>
       </c>
       <c r="N90" s="13" t="s">
-        <v>1409</v>
-[...2 lines deleted...]
-        <v>4839962</v>
+        <v>1423</v>
+      </c>
+      <c r="O90" s="13" t="s">
+        <v>1424</v>
       </c>
       <c r="P90" s="13" t="s">
-        <v>1410</v>
+        <v>1425</v>
       </c>
       <c r="Q90" s="13" t="s">
-        <v>89</v>
+        <v>1426</v>
       </c>
       <c r="R90" s="13"/>
       <c r="S90" s="13" t="s">
-        <v>1411</v>
+        <v>1427</v>
       </c>
       <c r="T90" s="13" t="s">
-        <v>113</v>
+        <v>1428</v>
       </c>
       <c r="U90" s="13" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="V90" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W90" s="13" t="s">
-        <v>1412</v>
+        <v>1429</v>
       </c>
       <c r="X90" s="13" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="Y90" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z90" s="13" t="s">
-        <v>1413</v>
+        <v>1430</v>
       </c>
       <c r="AA90" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB90" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC90" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD90" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE90" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF90" s="13" t="s">
-        <v>1414</v>
+        <v>1431</v>
       </c>
       <c r="AG90" s="13" t="s">
-        <v>1415</v>
+        <v>1432</v>
       </c>
       <c r="AH90" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI90" s="13"/>
       <c r="AJ90" s="13"/>
       <c r="AK90" s="13"/>
       <c r="AL90" s="13"/>
       <c r="AM90" s="13"/>
       <c r="AN90" s="13"/>
       <c r="AO90" s="13"/>
       <c r="AP90" s="13"/>
     </row>
     <row r="91" spans="1:62" customHeight="1" ht="100">
       <c r="A91" s="13">
         <v>89</v>
       </c>
       <c r="B91" s="13" t="s">
-        <v>1416</v>
+        <v>1433</v>
       </c>
       <c r="C91" s="13" t="s">
-        <v>675</v>
+        <v>1434</v>
       </c>
       <c r="D91" s="13" t="s">
-        <v>1135</v>
+        <v>306</v>
       </c>
       <c r="E91" s="13" t="s">
-        <v>1417</v>
+        <v>1435</v>
       </c>
       <c r="F91" s="13" t="s">
-        <v>1319</v>
+        <v>52</v>
       </c>
       <c r="G91" s="13"/>
       <c r="H91" s="13" t="s">
-        <v>1418</v>
+        <v>1436</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>1419</v>
+        <v>1437</v>
       </c>
       <c r="J91" s="13" t="s">
-        <v>1420</v>
-[...5 lines deleted...]
-      </c>
+        <v>1438</v>
+      </c>
+      <c r="K91" s="13" t="s">
+        <v>1439</v>
+      </c>
+      <c r="L91" s="13" t="s">
+        <v>1440</v>
+      </c>
+      <c r="M91" s="13"/>
       <c r="N91" s="13" t="s">
-        <v>1421</v>
+        <v>1441</v>
       </c>
       <c r="O91" s="13" t="s">
-        <v>1422</v>
+        <v>1442</v>
       </c>
       <c r="P91" s="13" t="s">
-        <v>1423</v>
+        <v>1443</v>
       </c>
       <c r="Q91" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R91" s="13"/>
-      <c r="S91" s="13" t="s">
-        <v>90</v>
+      <c r="S91" s="13">
+        <v>478</v>
       </c>
       <c r="T91" s="13" t="s">
-        <v>408</v>
+        <v>1358</v>
       </c>
       <c r="U91" s="13" t="s">
-        <v>535</v>
+        <v>184</v>
       </c>
       <c r="V91" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W91" s="13" t="s">
-        <v>1424</v>
+        <v>1444</v>
       </c>
       <c r="X91" s="13" t="s">
-        <v>988</v>
+        <v>1445</v>
       </c>
       <c r="Y91" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z91" s="13" t="s">
-        <v>1425</v>
+        <v>1446</v>
       </c>
       <c r="AA91" s="13" t="s">
-        <v>1328</v>
+        <v>69</v>
       </c>
       <c r="AB91" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC91" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD91" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE91" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF91" s="13" t="s">
-        <v>1426</v>
+        <v>1447</v>
       </c>
       <c r="AG91" s="13" t="s">
-        <v>1427</v>
+        <v>1448</v>
       </c>
       <c r="AH91" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI91" s="13"/>
       <c r="AJ91" s="13"/>
       <c r="AK91" s="13"/>
       <c r="AL91" s="13"/>
       <c r="AM91" s="13"/>
       <c r="AN91" s="13"/>
       <c r="AO91" s="13"/>
       <c r="AP91" s="13"/>
     </row>
     <row r="92" spans="1:62" customHeight="1" ht="100">
       <c r="A92" s="13">
         <v>90</v>
       </c>
       <c r="B92" s="13" t="s">
-        <v>1428</v>
+        <v>1449</v>
       </c>
       <c r="C92" s="13" t="s">
-        <v>121</v>
+        <v>841</v>
       </c>
       <c r="D92" s="13" t="s">
-        <v>1429</v>
+        <v>388</v>
       </c>
       <c r="E92" s="13" t="s">
-        <v>1430</v>
+        <v>1450</v>
       </c>
       <c r="F92" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G92" s="13"/>
       <c r="H92" s="13" t="s">
-        <v>1431</v>
+        <v>1451</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>1432</v>
+        <v>1452</v>
       </c>
       <c r="J92" s="13" t="s">
-        <v>1433</v>
-[...7 lines deleted...]
-      <c r="M92" s="13"/>
+        <v>1453</v>
+      </c>
+      <c r="K92" s="13"/>
+      <c r="L92" s="13"/>
+      <c r="M92" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="N92" s="13" t="s">
-        <v>1436</v>
+        <v>1454</v>
       </c>
       <c r="O92" s="13">
-        <v>1251635</v>
+        <v>6279018</v>
       </c>
       <c r="P92" s="13" t="s">
-        <v>1437</v>
+        <v>1455</v>
       </c>
       <c r="Q92" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R92" s="13"/>
       <c r="S92" s="13" t="s">
-        <v>1438</v>
+        <v>1456</v>
       </c>
       <c r="T92" s="13" t="s">
-        <v>1439</v>
+        <v>1457</v>
       </c>
       <c r="U92" s="13" t="s">
-        <v>1440</v>
+        <v>267</v>
       </c>
       <c r="V92" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W92" s="13" t="s">
-        <v>1441</v>
+        <v>1458</v>
       </c>
       <c r="X92" s="13" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
       <c r="Y92" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z92" s="13" t="s">
-        <v>1443</v>
+        <v>1460</v>
       </c>
       <c r="AA92" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB92" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC92" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD92" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE92" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF92" s="13" t="s">
-        <v>1444</v>
+        <v>1461</v>
       </c>
       <c r="AG92" s="13" t="s">
-        <v>1445</v>
+        <v>1462</v>
       </c>
       <c r="AH92" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI92" s="13"/>
       <c r="AJ92" s="13"/>
       <c r="AK92" s="13"/>
       <c r="AL92" s="13"/>
       <c r="AM92" s="13"/>
       <c r="AN92" s="13"/>
       <c r="AO92" s="13"/>
       <c r="AP92" s="13"/>
     </row>
     <row r="93" spans="1:62" customHeight="1" ht="100">
       <c r="A93" s="13">
         <v>91</v>
       </c>
       <c r="B93" s="13" t="s">
-        <v>1446</v>
+        <v>1463</v>
       </c>
       <c r="C93" s="13" t="s">
-        <v>101</v>
+        <v>1091</v>
       </c>
       <c r="D93" s="13" t="s">
-        <v>1084</v>
+        <v>211</v>
       </c>
       <c r="E93" s="13" t="s">
-        <v>1447</v>
+        <v>1464</v>
       </c>
       <c r="F93" s="13" t="s">
-        <v>1448</v>
+        <v>52</v>
       </c>
       <c r="G93" s="13"/>
       <c r="H93" s="13" t="s">
-        <v>1449</v>
+        <v>1465</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>1450</v>
+        <v>1466</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>1451</v>
-[...7 lines deleted...]
-      <c r="M93" s="13"/>
+        <v>1467</v>
+      </c>
+      <c r="K93" s="13"/>
+      <c r="L93" s="13"/>
+      <c r="M93" s="13" t="s">
+        <v>294</v>
+      </c>
       <c r="N93" s="13" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-        <v>1455</v>
+        <v>1468</v>
+      </c>
+      <c r="O93" s="13">
+        <v>64612</v>
       </c>
       <c r="P93" s="13" t="s">
-        <v>1456</v>
+        <v>1469</v>
       </c>
       <c r="Q93" s="13" t="s">
-        <v>60</v>
+        <v>1470</v>
       </c>
       <c r="R93" s="13"/>
       <c r="S93" s="13" t="s">
-        <v>90</v>
+        <v>1471</v>
       </c>
       <c r="T93" s="13" t="s">
-        <v>1457</v>
+        <v>1472</v>
       </c>
       <c r="U93" s="13" t="s">
-        <v>1458</v>
+        <v>235</v>
       </c>
       <c r="V93" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W93" s="13" t="s">
-        <v>1459</v>
+        <v>1473</v>
       </c>
       <c r="X93" s="13" t="s">
-        <v>1460</v>
+        <v>220</v>
       </c>
       <c r="Y93" s="13" t="s">
-        <v>1159</v>
+        <v>67</v>
       </c>
       <c r="Z93" s="13" t="s">
-        <v>1461</v>
+        <v>1474</v>
       </c>
       <c r="AA93" s="13" t="s">
-        <v>1462</v>
+        <v>69</v>
       </c>
       <c r="AB93" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC93" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD93" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE93" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF93" s="13" t="s">
-        <v>1463</v>
+        <v>1475</v>
       </c>
       <c r="AG93" s="13" t="s">
-        <v>1464</v>
+        <v>1476</v>
       </c>
       <c r="AH93" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI93" s="13"/>
       <c r="AJ93" s="13"/>
       <c r="AK93" s="13"/>
       <c r="AL93" s="13"/>
       <c r="AM93" s="13"/>
       <c r="AN93" s="13"/>
       <c r="AO93" s="13"/>
       <c r="AP93" s="13"/>
     </row>
     <row r="94" spans="1:62" customHeight="1" ht="100">
       <c r="A94" s="13">
         <v>92</v>
       </c>
       <c r="B94" s="13" t="s">
-        <v>1465</v>
+        <v>1477</v>
       </c>
       <c r="C94" s="13" t="s">
-        <v>1348</v>
+        <v>1478</v>
       </c>
       <c r="D94" s="13" t="s">
-        <v>1103</v>
+        <v>955</v>
       </c>
       <c r="E94" s="13" t="s">
-        <v>1466</v>
+        <v>1479</v>
       </c>
       <c r="F94" s="13" t="s">
-        <v>52</v>
+        <v>1480</v>
       </c>
       <c r="G94" s="13"/>
       <c r="H94" s="13" t="s">
-        <v>1467</v>
+        <v>1481</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>1468</v>
+        <v>1482</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>1469</v>
+        <v>1483</v>
       </c>
       <c r="K94" s="13" t="s">
-        <v>1470</v>
+        <v>1484</v>
       </c>
       <c r="L94" s="13" t="s">
-        <v>1471</v>
+        <v>1485</v>
       </c>
       <c r="M94" s="13"/>
       <c r="N94" s="13" t="s">
-        <v>1472</v>
-[...2 lines deleted...]
-        <v>1329</v>
+        <v>1486</v>
+      </c>
+      <c r="O94" s="13" t="s">
+        <v>1487</v>
       </c>
       <c r="P94" s="13" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="Q94" s="13" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="R94" s="13"/>
-      <c r="S94" s="13" t="s">
-        <v>1474</v>
+      <c r="S94" s="13">
+        <v>495</v>
       </c>
       <c r="T94" s="13" t="s">
-        <v>392</v>
+        <v>884</v>
       </c>
       <c r="U94" s="13" t="s">
-        <v>63</v>
+        <v>133</v>
       </c>
       <c r="V94" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W94" s="13" t="s">
-        <v>1475</v>
+        <v>1489</v>
       </c>
       <c r="X94" s="13" t="s">
-        <v>148</v>
+        <v>1490</v>
       </c>
       <c r="Y94" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z94" s="13" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="AA94" s="13" t="s">
-        <v>69</v>
+        <v>1492</v>
       </c>
       <c r="AB94" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC94" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD94" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE94" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF94" s="13" t="s">
-        <v>1477</v>
+        <v>1493</v>
       </c>
       <c r="AG94" s="13" t="s">
-        <v>1478</v>
+        <v>1494</v>
       </c>
       <c r="AH94" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI94" s="13"/>
       <c r="AJ94" s="13"/>
       <c r="AK94" s="13"/>
       <c r="AL94" s="13"/>
       <c r="AM94" s="13"/>
       <c r="AN94" s="13"/>
       <c r="AO94" s="13"/>
       <c r="AP94" s="13"/>
     </row>
     <row r="95" spans="1:62" customHeight="1" ht="100">
       <c r="A95" s="13">
         <v>93</v>
       </c>
       <c r="B95" s="13" t="s">
-        <v>1479</v>
+        <v>1495</v>
       </c>
       <c r="C95" s="13" t="s">
-        <v>993</v>
+        <v>654</v>
       </c>
       <c r="D95" s="13" t="s">
-        <v>269</v>
+        <v>102</v>
       </c>
       <c r="E95" s="13" t="s">
-        <v>1480</v>
+        <v>1496</v>
       </c>
       <c r="F95" s="13" t="s">
-        <v>52</v>
+        <v>1035</v>
       </c>
       <c r="G95" s="13"/>
       <c r="H95" s="13" t="s">
-        <v>1481</v>
+        <v>1497</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>1482</v>
+        <v>1498</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>1483</v>
+        <v>1499</v>
       </c>
       <c r="K95" s="13"/>
       <c r="L95" s="13"/>
       <c r="M95" s="13" t="s">
-        <v>1484</v>
+        <v>56</v>
       </c>
       <c r="N95" s="13" t="s">
-        <v>1485</v>
-[...2 lines deleted...]
-        <v>1486</v>
+        <v>1500</v>
+      </c>
+      <c r="O95" s="13">
+        <v>411</v>
       </c>
       <c r="P95" s="13" t="s">
-        <v>1487</v>
+        <v>1501</v>
       </c>
       <c r="Q95" s="13" t="s">
-        <v>697</v>
+        <v>60</v>
       </c>
       <c r="R95" s="13"/>
       <c r="S95" s="13" t="s">
-        <v>1488</v>
+        <v>1502</v>
       </c>
       <c r="T95" s="13" t="s">
-        <v>1489</v>
+        <v>1503</v>
       </c>
       <c r="U95" s="13" t="s">
-        <v>63</v>
+        <v>133</v>
       </c>
       <c r="V95" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W95" s="13" t="s">
-        <v>1490</v>
+        <v>1504</v>
       </c>
       <c r="X95" s="13" t="s">
-        <v>217</v>
+        <v>1044</v>
       </c>
       <c r="Y95" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z95" s="13" t="s">
-        <v>1491</v>
+        <v>1505</v>
       </c>
       <c r="AA95" s="13" t="s">
-        <v>69</v>
+        <v>1046</v>
       </c>
       <c r="AB95" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC95" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD95" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE95" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF95" s="13" t="s">
-        <v>1492</v>
+        <v>1506</v>
       </c>
       <c r="AG95" s="13" t="s">
-        <v>1493</v>
+        <v>1507</v>
       </c>
       <c r="AH95" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI95" s="13"/>
       <c r="AJ95" s="13"/>
       <c r="AK95" s="13"/>
       <c r="AL95" s="13"/>
       <c r="AM95" s="13"/>
       <c r="AN95" s="13"/>
       <c r="AO95" s="13"/>
       <c r="AP95" s="13"/>
     </row>
     <row r="96" spans="1:62" customHeight="1" ht="100">
       <c r="A96" s="13">
         <v>94</v>
       </c>
       <c r="B96" s="13" t="s">
-        <v>1494</v>
+        <v>1508</v>
       </c>
       <c r="C96" s="13" t="s">
-        <v>78</v>
+        <v>273</v>
       </c>
       <c r="D96" s="13" t="s">
-        <v>1118</v>
+        <v>102</v>
       </c>
       <c r="E96" s="13" t="s">
-        <v>1495</v>
+        <v>1509</v>
       </c>
       <c r="F96" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G96" s="13"/>
       <c r="H96" s="13" t="s">
-        <v>1496</v>
+        <v>1510</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>1088</v>
+        <v>1511</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>1497</v>
+        <v>1512</v>
       </c>
       <c r="K96" s="13"/>
       <c r="L96" s="13"/>
       <c r="M96" s="13" t="s">
-        <v>56</v>
+        <v>294</v>
       </c>
       <c r="N96" s="13" t="s">
-        <v>1498</v>
+        <v>1513</v>
       </c>
       <c r="O96" s="13">
-        <v>85178</v>
+        <v>4839962</v>
       </c>
       <c r="P96" s="13" t="s">
-        <v>1499</v>
+        <v>1514</v>
       </c>
       <c r="Q96" s="13" t="s">
-        <v>422</v>
+        <v>89</v>
       </c>
       <c r="R96" s="13"/>
       <c r="S96" s="13" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="T96" s="13" t="s">
         <v>113</v>
       </c>
       <c r="U96" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V96" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W96" s="13" t="s">
-        <v>1501</v>
+        <v>1516</v>
       </c>
       <c r="X96" s="13" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="Y96" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z96" s="13" t="s">
-        <v>1502</v>
+        <v>1517</v>
       </c>
       <c r="AA96" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB96" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC96" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD96" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE96" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF96" s="13" t="s">
-        <v>1503</v>
+        <v>1518</v>
       </c>
       <c r="AG96" s="13" t="s">
-        <v>1504</v>
+        <v>1519</v>
       </c>
       <c r="AH96" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI96" s="13"/>
       <c r="AJ96" s="13"/>
       <c r="AK96" s="13"/>
       <c r="AL96" s="13"/>
       <c r="AM96" s="13"/>
       <c r="AN96" s="13"/>
       <c r="AO96" s="13"/>
       <c r="AP96" s="13"/>
     </row>
     <row r="97" spans="1:62" customHeight="1" ht="100">
       <c r="A97" s="13">
         <v>95</v>
       </c>
       <c r="B97" s="13" t="s">
-        <v>1505</v>
+        <v>1520</v>
       </c>
       <c r="C97" s="13" t="s">
-        <v>993</v>
+        <v>717</v>
       </c>
       <c r="D97" s="13" t="s">
-        <v>1506</v>
+        <v>1222</v>
       </c>
       <c r="E97" s="13" t="s">
-        <v>1507</v>
+        <v>1521</v>
       </c>
       <c r="F97" s="13" t="s">
-        <v>1086</v>
+        <v>1405</v>
       </c>
       <c r="G97" s="13"/>
       <c r="H97" s="13" t="s">
-        <v>1508</v>
+        <v>1522</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>1509</v>
+        <v>1523</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="K97" s="13"/>
       <c r="L97" s="13"/>
       <c r="M97" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N97" s="13" t="s">
-        <v>1511</v>
-[...2 lines deleted...]
-        <v>4556</v>
+        <v>1525</v>
+      </c>
+      <c r="O97" s="13" t="s">
+        <v>1526</v>
       </c>
       <c r="P97" s="13" t="s">
-        <v>1512</v>
+        <v>1527</v>
       </c>
       <c r="Q97" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R97" s="13"/>
       <c r="S97" s="13" t="s">
-        <v>1513</v>
+        <v>90</v>
       </c>
       <c r="T97" s="13" t="s">
-        <v>1514</v>
+        <v>428</v>
       </c>
       <c r="U97" s="13" t="s">
-        <v>535</v>
+        <v>133</v>
       </c>
       <c r="V97" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W97" s="13" t="s">
-        <v>1515</v>
+        <v>1528</v>
       </c>
       <c r="X97" s="13" t="s">
-        <v>217</v>
+        <v>1060</v>
       </c>
       <c r="Y97" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z97" s="13" t="s">
-        <v>1516</v>
+        <v>1529</v>
       </c>
       <c r="AA97" s="13" t="s">
-        <v>1098</v>
+        <v>1414</v>
       </c>
       <c r="AB97" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC97" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD97" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE97" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF97" s="13" t="s">
-        <v>1517</v>
+        <v>1530</v>
       </c>
       <c r="AG97" s="13" t="s">
-        <v>1518</v>
+        <v>1531</v>
       </c>
       <c r="AH97" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI97" s="13"/>
       <c r="AJ97" s="13"/>
       <c r="AK97" s="13"/>
       <c r="AL97" s="13"/>
       <c r="AM97" s="13"/>
       <c r="AN97" s="13"/>
       <c r="AO97" s="13"/>
       <c r="AP97" s="13"/>
     </row>
     <row r="98" spans="1:62" customHeight="1" ht="100">
       <c r="A98" s="13">
         <v>96</v>
       </c>
       <c r="B98" s="13" t="s">
-        <v>1519</v>
+        <v>1532</v>
       </c>
       <c r="C98" s="13" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="D98" s="13" t="s">
-        <v>286</v>
+        <v>1533</v>
       </c>
       <c r="E98" s="13" t="s">
-        <v>1520</v>
+        <v>1534</v>
       </c>
       <c r="F98" s="13" t="s">
-        <v>1448</v>
+        <v>52</v>
       </c>
       <c r="G98" s="13"/>
       <c r="H98" s="13" t="s">
-        <v>1521</v>
+        <v>1535</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>1522</v>
+        <v>1536</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>1523</v>
-[...5 lines deleted...]
-      </c>
+        <v>1537</v>
+      </c>
+      <c r="K98" s="13" t="s">
+        <v>1538</v>
+      </c>
+      <c r="L98" s="13" t="s">
+        <v>1539</v>
+      </c>
+      <c r="M98" s="13"/>
       <c r="N98" s="13" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>1525</v>
+        <v>1540</v>
+      </c>
+      <c r="O98" s="13">
+        <v>1251635</v>
       </c>
       <c r="P98" s="13" t="s">
-        <v>1526</v>
+        <v>1541</v>
       </c>
       <c r="Q98" s="13" t="s">
-        <v>1527</v>
+        <v>166</v>
       </c>
       <c r="R98" s="13"/>
-      <c r="S98" s="13">
-        <v>409</v>
+      <c r="S98" s="13" t="s">
+        <v>1542</v>
       </c>
       <c r="T98" s="13" t="s">
-        <v>1528</v>
+        <v>1543</v>
       </c>
       <c r="U98" s="13" t="s">
-        <v>1529</v>
+        <v>1544</v>
       </c>
       <c r="V98" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W98" s="13" t="s">
-        <v>1530</v>
+        <v>1545</v>
       </c>
       <c r="X98" s="13" t="s">
-        <v>1531</v>
+        <v>1546</v>
       </c>
       <c r="Y98" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z98" s="13" t="s">
-        <v>1532</v>
+        <v>1547</v>
       </c>
       <c r="AA98" s="13" t="s">
-        <v>1533</v>
+        <v>69</v>
       </c>
       <c r="AB98" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC98" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD98" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE98" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF98" s="13" t="s">
-        <v>1534</v>
+        <v>1548</v>
       </c>
       <c r="AG98" s="13" t="s">
-        <v>1535</v>
+        <v>1549</v>
       </c>
       <c r="AH98" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI98" s="13"/>
       <c r="AJ98" s="13"/>
       <c r="AK98" s="13"/>
       <c r="AL98" s="13"/>
       <c r="AM98" s="13"/>
       <c r="AN98" s="13"/>
       <c r="AO98" s="13"/>
       <c r="AP98" s="13"/>
     </row>
     <row r="99" spans="1:62" customHeight="1" ht="100">
       <c r="A99" s="13">
         <v>97</v>
       </c>
       <c r="B99" s="13" t="s">
-        <v>1536</v>
+        <v>1550</v>
       </c>
       <c r="C99" s="13" t="s">
-        <v>947</v>
+        <v>101</v>
       </c>
       <c r="D99" s="13" t="s">
-        <v>719</v>
+        <v>1155</v>
       </c>
       <c r="E99" s="13" t="s">
-        <v>1537</v>
+        <v>1551</v>
       </c>
       <c r="F99" s="13" t="s">
-        <v>526</v>
+        <v>1552</v>
       </c>
       <c r="G99" s="13"/>
       <c r="H99" s="13" t="s">
-        <v>1538</v>
+        <v>1553</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>1539</v>
+        <v>1554</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>1540</v>
-[...5 lines deleted...]
-      </c>
+        <v>1555</v>
+      </c>
+      <c r="K99" s="13" t="s">
+        <v>1556</v>
+      </c>
+      <c r="L99" s="13" t="s">
+        <v>1557</v>
+      </c>
+      <c r="M99" s="13"/>
       <c r="N99" s="13" t="s">
-        <v>1541</v>
+        <v>1558</v>
       </c>
       <c r="O99" s="13" t="s">
-        <v>1542</v>
+        <v>1559</v>
       </c>
       <c r="P99" s="13" t="s">
-        <v>1543</v>
+        <v>1560</v>
       </c>
       <c r="Q99" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R99" s="13"/>
       <c r="S99" s="13" t="s">
         <v>90</v>
       </c>
       <c r="T99" s="13" t="s">
-        <v>1544</v>
+        <v>1561</v>
       </c>
       <c r="U99" s="13" t="s">
-        <v>535</v>
+        <v>1562</v>
       </c>
       <c r="V99" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W99" s="13" t="s">
-        <v>1545</v>
+        <v>1563</v>
       </c>
       <c r="X99" s="13" t="s">
-        <v>217</v>
+        <v>1564</v>
       </c>
       <c r="Y99" s="13" t="s">
-        <v>95</v>
+        <v>1246</v>
       </c>
       <c r="Z99" s="13" t="s">
-        <v>1546</v>
+        <v>1565</v>
       </c>
       <c r="AA99" s="13" t="s">
-        <v>539</v>
+        <v>1566</v>
       </c>
       <c r="AB99" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC99" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD99" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE99" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF99" s="13" t="s">
-        <v>1547</v>
+        <v>1567</v>
       </c>
       <c r="AG99" s="13" t="s">
-        <v>1548</v>
+        <v>1568</v>
       </c>
       <c r="AH99" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI99" s="13"/>
       <c r="AJ99" s="13"/>
       <c r="AK99" s="13"/>
       <c r="AL99" s="13"/>
       <c r="AM99" s="13"/>
       <c r="AN99" s="13"/>
       <c r="AO99" s="13"/>
       <c r="AP99" s="13"/>
     </row>
     <row r="100" spans="1:62" customHeight="1" ht="100">
       <c r="A100" s="13">
         <v>98</v>
       </c>
       <c r="B100" s="13" t="s">
-        <v>1549</v>
+        <v>1569</v>
       </c>
       <c r="C100" s="13" t="s">
-        <v>78</v>
+        <v>1434</v>
       </c>
       <c r="D100" s="13" t="s">
-        <v>886</v>
+        <v>1174</v>
       </c>
       <c r="E100" s="13" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="F100" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G100" s="13"/>
       <c r="H100" s="13" t="s">
-        <v>1551</v>
+        <v>1571</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>1552</v>
+        <v>1572</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>1553</v>
-[...5 lines deleted...]
-      </c>
+        <v>1573</v>
+      </c>
+      <c r="K100" s="13" t="s">
+        <v>1574</v>
+      </c>
+      <c r="L100" s="13" t="s">
+        <v>1575</v>
+      </c>
+      <c r="M100" s="13"/>
       <c r="N100" s="13" t="s">
-        <v>1554</v>
-[...2 lines deleted...]
-        <v>1555</v>
+        <v>1576</v>
+      </c>
+      <c r="O100" s="13">
+        <v>1329</v>
       </c>
       <c r="P100" s="13" t="s">
-        <v>1556</v>
+        <v>1577</v>
       </c>
       <c r="Q100" s="13" t="s">
         <v>89</v>
       </c>
       <c r="R100" s="13"/>
       <c r="S100" s="13" t="s">
-        <v>1557</v>
+        <v>1578</v>
       </c>
       <c r="T100" s="13" t="s">
-        <v>310</v>
+        <v>412</v>
       </c>
       <c r="U100" s="13" t="s">
-        <v>215</v>
+        <v>63</v>
       </c>
       <c r="V100" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W100" s="13" t="s">
-        <v>1558</v>
+        <v>1579</v>
       </c>
       <c r="X100" s="13" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="Y100" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z100" s="13" t="s">
-        <v>1559</v>
+        <v>1580</v>
       </c>
       <c r="AA100" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB100" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC100" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD100" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE100" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF100" s="13" t="s">
-        <v>1560</v>
+        <v>1581</v>
       </c>
       <c r="AG100" s="13" t="s">
-        <v>1561</v>
+        <v>1582</v>
       </c>
       <c r="AH100" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI100" s="13"/>
       <c r="AJ100" s="13"/>
       <c r="AK100" s="13"/>
       <c r="AL100" s="13"/>
       <c r="AM100" s="13"/>
       <c r="AN100" s="13"/>
       <c r="AO100" s="13"/>
       <c r="AP100" s="13"/>
     </row>
     <row r="101" spans="1:62" customHeight="1" ht="100">
       <c r="A101" s="13">
         <v>99</v>
       </c>
       <c r="B101" s="13" t="s">
-        <v>1562</v>
+        <v>1583</v>
       </c>
       <c r="C101" s="13" t="s">
-        <v>1563</v>
+        <v>972</v>
       </c>
       <c r="D101" s="13" t="s">
-        <v>1564</v>
+        <v>289</v>
       </c>
       <c r="E101" s="13" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
       <c r="F101" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G101" s="13"/>
       <c r="H101" s="13" t="s">
-        <v>1566</v>
+        <v>1585</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>1567</v>
+        <v>1586</v>
       </c>
       <c r="J101" s="13" t="s">
-        <v>1568</v>
+        <v>1587</v>
       </c>
       <c r="K101" s="13"/>
       <c r="L101" s="13"/>
       <c r="M101" s="13" t="s">
-        <v>1336</v>
+        <v>1588</v>
       </c>
       <c r="N101" s="13" t="s">
-        <v>1569</v>
+        <v>1589</v>
       </c>
       <c r="O101" s="13" t="s">
-        <v>1570</v>
+        <v>1590</v>
       </c>
       <c r="P101" s="13" t="s">
-        <v>1571</v>
+        <v>1591</v>
       </c>
       <c r="Q101" s="13" t="s">
-        <v>711</v>
+        <v>739</v>
       </c>
       <c r="R101" s="13"/>
       <c r="S101" s="13" t="s">
-        <v>1572</v>
+        <v>1592</v>
       </c>
       <c r="T101" s="13" t="s">
-        <v>1573</v>
+        <v>1593</v>
       </c>
       <c r="U101" s="13" t="s">
-        <v>247</v>
+        <v>63</v>
       </c>
       <c r="V101" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W101" s="13" t="s">
-        <v>1574</v>
+        <v>1594</v>
       </c>
       <c r="X101" s="13" t="s">
-        <v>200</v>
+        <v>237</v>
       </c>
       <c r="Y101" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z101" s="13" t="s">
-        <v>1575</v>
+        <v>1595</v>
       </c>
       <c r="AA101" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB101" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC101" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD101" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE101" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF101" s="13" t="s">
-        <v>1576</v>
+        <v>1596</v>
       </c>
       <c r="AG101" s="13" t="s">
-        <v>1577</v>
+        <v>1597</v>
       </c>
       <c r="AH101" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI101" s="13"/>
       <c r="AJ101" s="13"/>
       <c r="AK101" s="13"/>
       <c r="AL101" s="13"/>
       <c r="AM101" s="13"/>
       <c r="AN101" s="13"/>
       <c r="AO101" s="13"/>
       <c r="AP101" s="13"/>
     </row>
     <row r="102" spans="1:62" customHeight="1" ht="100">
       <c r="A102" s="13">
         <v>100</v>
       </c>
       <c r="B102" s="13" t="s">
-        <v>1578</v>
+        <v>1598</v>
       </c>
       <c r="C102" s="13" t="s">
-        <v>253</v>
+        <v>78</v>
       </c>
       <c r="D102" s="13" t="s">
-        <v>1579</v>
+        <v>1189</v>
       </c>
       <c r="E102" s="13" t="s">
-        <v>1580</v>
+        <v>1599</v>
       </c>
       <c r="F102" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G102" s="13"/>
       <c r="H102" s="13" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>1582</v>
+        <v>1159</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>1583</v>
+        <v>1601</v>
       </c>
       <c r="K102" s="13"/>
       <c r="L102" s="13"/>
       <c r="M102" s="13" t="s">
-        <v>1584</v>
+        <v>56</v>
       </c>
       <c r="N102" s="13" t="s">
-        <v>1585</v>
+        <v>1602</v>
       </c>
       <c r="O102" s="13">
-        <v>51590</v>
+        <v>85178</v>
       </c>
       <c r="P102" s="13" t="s">
-        <v>1586</v>
+        <v>1603</v>
       </c>
       <c r="Q102" s="13" t="s">
-        <v>213</v>
+        <v>442</v>
       </c>
       <c r="R102" s="13"/>
       <c r="S102" s="13" t="s">
-        <v>1587</v>
+        <v>1604</v>
       </c>
       <c r="T102" s="13" t="s">
-        <v>163</v>
+        <v>113</v>
       </c>
       <c r="U102" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V102" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W102" s="13" t="s">
-        <v>1588</v>
+        <v>1605</v>
       </c>
       <c r="X102" s="13" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="Y102" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z102" s="13" t="s">
-        <v>1589</v>
+        <v>1606</v>
       </c>
       <c r="AA102" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB102" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC102" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD102" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE102" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF102" s="13" t="s">
-        <v>1590</v>
+        <v>1607</v>
       </c>
       <c r="AG102" s="13" t="s">
-        <v>1591</v>
+        <v>1608</v>
       </c>
       <c r="AH102" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI102" s="13"/>
       <c r="AJ102" s="13"/>
       <c r="AK102" s="13"/>
       <c r="AL102" s="13"/>
       <c r="AM102" s="13"/>
       <c r="AN102" s="13"/>
       <c r="AO102" s="13"/>
       <c r="AP102" s="13"/>
     </row>
     <row r="103" spans="1:62" customHeight="1" ht="100">
       <c r="A103" s="13">
         <v>101</v>
       </c>
       <c r="B103" s="13" t="s">
-        <v>1592</v>
+        <v>1609</v>
       </c>
       <c r="C103" s="13" t="s">
-        <v>616</v>
+        <v>972</v>
       </c>
       <c r="D103" s="13" t="s">
-        <v>102</v>
+        <v>1610</v>
       </c>
       <c r="E103" s="13" t="s">
-        <v>1593</v>
+        <v>1611</v>
       </c>
       <c r="F103" s="13" t="s">
-        <v>52</v>
+        <v>1157</v>
       </c>
       <c r="G103" s="13"/>
       <c r="H103" s="13" t="s">
-        <v>1594</v>
+        <v>1612</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>1595</v>
+        <v>1613</v>
       </c>
       <c r="J103" s="13" t="s">
-        <v>1596</v>
-[...6 lines deleted...]
-      </c>
+        <v>1614</v>
+      </c>
+      <c r="K103" s="13"/>
+      <c r="L103" s="13"/>
       <c r="M103" s="13" t="s">
-        <v>1599</v>
+        <v>56</v>
       </c>
       <c r="N103" s="13" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>1615</v>
+      </c>
+      <c r="O103" s="13">
+        <v>4556</v>
       </c>
       <c r="P103" s="13" t="s">
-        <v>1602</v>
+        <v>1616</v>
       </c>
       <c r="Q103" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R103" s="13"/>
       <c r="S103" s="13" t="s">
-        <v>1603</v>
+        <v>1617</v>
       </c>
       <c r="T103" s="13" t="s">
-        <v>1030</v>
+        <v>1618</v>
       </c>
       <c r="U103" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V103" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W103" s="13" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="X103" s="13" t="s">
-        <v>1605</v>
+        <v>237</v>
       </c>
       <c r="Y103" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z103" s="13" t="s">
-        <v>1606</v>
+        <v>1620</v>
       </c>
       <c r="AA103" s="13" t="s">
-        <v>69</v>
+        <v>1169</v>
       </c>
       <c r="AB103" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC103" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD103" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE103" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF103" s="13" t="s">
-        <v>1607</v>
+        <v>1621</v>
       </c>
       <c r="AG103" s="13" t="s">
-        <v>1608</v>
+        <v>1622</v>
       </c>
       <c r="AH103" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI103" s="13"/>
       <c r="AJ103" s="13"/>
       <c r="AK103" s="13"/>
       <c r="AL103" s="13"/>
       <c r="AM103" s="13"/>
       <c r="AN103" s="13"/>
       <c r="AO103" s="13"/>
       <c r="AP103" s="13"/>
     </row>
     <row r="104" spans="1:62" customHeight="1" ht="100">
       <c r="A104" s="13">
         <v>102</v>
       </c>
       <c r="B104" s="13" t="s">
-        <v>1609</v>
+        <v>1623</v>
       </c>
       <c r="C104" s="13" t="s">
-        <v>1610</v>
+        <v>101</v>
       </c>
       <c r="D104" s="13" t="s">
-        <v>871</v>
+        <v>306</v>
       </c>
       <c r="E104" s="13" t="s">
-        <v>1611</v>
+        <v>1624</v>
       </c>
       <c r="F104" s="13" t="s">
-        <v>52</v>
+        <v>1552</v>
       </c>
       <c r="G104" s="13"/>
       <c r="H104" s="13" t="s">
-        <v>1612</v>
+        <v>1625</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>1613</v>
+        <v>1626</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>1614</v>
+        <v>1627</v>
       </c>
       <c r="K104" s="13"/>
       <c r="L104" s="13"/>
       <c r="M104" s="13" t="s">
-        <v>1615</v>
+        <v>56</v>
       </c>
       <c r="N104" s="13" t="s">
-        <v>1616</v>
-[...2 lines deleted...]
-        <v>4509348</v>
+        <v>1628</v>
+      </c>
+      <c r="O104" s="13" t="s">
+        <v>1629</v>
       </c>
       <c r="P104" s="13" t="s">
-        <v>1617</v>
+        <v>1630</v>
       </c>
       <c r="Q104" s="13" t="s">
-        <v>422</v>
+        <v>1631</v>
       </c>
       <c r="R104" s="13"/>
-      <c r="S104" s="13" t="s">
-        <v>1618</v>
+      <c r="S104" s="13">
+        <v>409</v>
       </c>
       <c r="T104" s="13" t="s">
-        <v>163</v>
+        <v>1632</v>
       </c>
       <c r="U104" s="13" t="s">
-        <v>114</v>
+        <v>1633</v>
       </c>
       <c r="V104" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W104" s="13" t="s">
-        <v>1619</v>
+        <v>1634</v>
       </c>
       <c r="X104" s="13" t="s">
-        <v>148</v>
+        <v>1635</v>
       </c>
       <c r="Y104" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z104" s="13" t="s">
-        <v>1620</v>
+        <v>1636</v>
       </c>
       <c r="AA104" s="13" t="s">
-        <v>69</v>
+        <v>1637</v>
       </c>
       <c r="AB104" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC104" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD104" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE104" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF104" s="13" t="s">
-        <v>1621</v>
+        <v>1638</v>
       </c>
       <c r="AG104" s="13" t="s">
-        <v>1622</v>
+        <v>1639</v>
       </c>
       <c r="AH104" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI104" s="13"/>
       <c r="AJ104" s="13"/>
       <c r="AK104" s="13"/>
       <c r="AL104" s="13"/>
       <c r="AM104" s="13"/>
       <c r="AN104" s="13"/>
       <c r="AO104" s="13"/>
       <c r="AP104" s="13"/>
     </row>
     <row r="105" spans="1:62" customHeight="1" ht="100">
       <c r="A105" s="13">
         <v>103</v>
       </c>
       <c r="B105" s="13" t="s">
-        <v>1623</v>
+        <v>1640</v>
       </c>
       <c r="C105" s="13" t="s">
-        <v>1624</v>
+        <v>1019</v>
       </c>
       <c r="D105" s="13" t="s">
-        <v>1625</v>
+        <v>761</v>
       </c>
       <c r="E105" s="13" t="s">
-        <v>1626</v>
+        <v>1641</v>
       </c>
       <c r="F105" s="13" t="s">
-        <v>1627</v>
+        <v>546</v>
       </c>
       <c r="G105" s="13"/>
       <c r="H105" s="13" t="s">
-        <v>1628</v>
+        <v>1642</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>1629</v>
+        <v>1643</v>
       </c>
       <c r="J105" s="13" t="s">
-        <v>1630</v>
+        <v>1644</v>
       </c>
       <c r="K105" s="13"/>
       <c r="L105" s="13"/>
       <c r="M105" s="13" t="s">
-        <v>210</v>
+        <v>56</v>
       </c>
       <c r="N105" s="13" t="s">
-        <v>1631</v>
+        <v>1645</v>
       </c>
       <c r="O105" s="13" t="s">
-        <v>1632</v>
+        <v>1646</v>
       </c>
       <c r="P105" s="13" t="s">
-        <v>1633</v>
+        <v>1647</v>
       </c>
       <c r="Q105" s="13" t="s">
-        <v>1634</v>
+        <v>60</v>
       </c>
       <c r="R105" s="13"/>
       <c r="S105" s="13" t="s">
-        <v>1635</v>
+        <v>90</v>
       </c>
       <c r="T105" s="13" t="s">
-        <v>1636</v>
+        <v>1648</v>
       </c>
       <c r="U105" s="13" t="s">
-        <v>535</v>
+        <v>133</v>
       </c>
       <c r="V105" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W105" s="13" t="s">
-        <v>1637</v>
+        <v>1649</v>
       </c>
       <c r="X105" s="13" t="s">
-        <v>94</v>
+        <v>237</v>
       </c>
       <c r="Y105" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z105" s="13" t="s">
-        <v>1638</v>
+        <v>1650</v>
       </c>
       <c r="AA105" s="13" t="s">
-        <v>1639</v>
+        <v>558</v>
       </c>
       <c r="AB105" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC105" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD105" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE105" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF105" s="13" t="s">
-        <v>1640</v>
+        <v>1651</v>
       </c>
       <c r="AG105" s="13" t="s">
-        <v>1641</v>
+        <v>1652</v>
       </c>
       <c r="AH105" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI105" s="13"/>
       <c r="AJ105" s="13"/>
       <c r="AK105" s="13"/>
       <c r="AL105" s="13"/>
       <c r="AM105" s="13"/>
       <c r="AN105" s="13"/>
       <c r="AO105" s="13"/>
       <c r="AP105" s="13"/>
     </row>
     <row r="106" spans="1:62" customHeight="1" ht="100">
       <c r="A106" s="13">
         <v>104</v>
       </c>
       <c r="B106" s="13" t="s">
-        <v>1642</v>
+        <v>1653</v>
       </c>
       <c r="C106" s="13" t="s">
-        <v>1147</v>
+        <v>78</v>
       </c>
       <c r="D106" s="13" t="s">
-        <v>1135</v>
+        <v>942</v>
       </c>
       <c r="E106" s="13" t="s">
-        <v>1643</v>
+        <v>1654</v>
       </c>
       <c r="F106" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G106" s="13"/>
       <c r="H106" s="13" t="s">
-        <v>1644</v>
+        <v>1655</v>
       </c>
       <c r="I106" s="13" t="s">
-        <v>1645</v>
+        <v>1656</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>1646</v>
+        <v>1657</v>
       </c>
       <c r="K106" s="13"/>
       <c r="L106" s="13"/>
       <c r="M106" s="13" t="s">
-        <v>210</v>
+        <v>1096</v>
       </c>
       <c r="N106" s="13" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-        <v>34298</v>
+        <v>1658</v>
+      </c>
+      <c r="O106" s="13" t="s">
+        <v>1659</v>
       </c>
       <c r="P106" s="13" t="s">
-        <v>1648</v>
+        <v>1660</v>
       </c>
       <c r="Q106" s="13" t="s">
         <v>89</v>
       </c>
       <c r="R106" s="13"/>
       <c r="S106" s="13" t="s">
-        <v>1649</v>
+        <v>1661</v>
       </c>
       <c r="T106" s="13" t="s">
-        <v>908</v>
+        <v>330</v>
       </c>
       <c r="U106" s="13" t="s">
-        <v>114</v>
+        <v>235</v>
       </c>
       <c r="V106" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W106" s="13" t="s">
-        <v>1650</v>
+        <v>1662</v>
       </c>
       <c r="X106" s="13" t="s">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="Y106" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z106" s="13" t="s">
-        <v>1651</v>
+        <v>1663</v>
       </c>
       <c r="AA106" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB106" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC106" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD106" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE106" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF106" s="13" t="s">
-        <v>1652</v>
+        <v>1664</v>
       </c>
       <c r="AG106" s="13" t="s">
-        <v>1653</v>
+        <v>1665</v>
       </c>
       <c r="AH106" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI106" s="13"/>
       <c r="AJ106" s="13"/>
       <c r="AK106" s="13"/>
       <c r="AL106" s="13"/>
       <c r="AM106" s="13"/>
       <c r="AN106" s="13"/>
       <c r="AO106" s="13"/>
       <c r="AP106" s="13"/>
     </row>
     <row r="107" spans="1:62" customHeight="1" ht="100">
       <c r="A107" s="13">
         <v>105</v>
       </c>
       <c r="B107" s="13" t="s">
-        <v>1654</v>
+        <v>1666</v>
       </c>
       <c r="C107" s="13" t="s">
-        <v>1655</v>
+        <v>1667</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>871</v>
+        <v>1668</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>1656</v>
+        <v>1669</v>
       </c>
       <c r="F107" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G107" s="13"/>
       <c r="H107" s="13" t="s">
-        <v>1657</v>
+        <v>1670</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>1658</v>
+        <v>1671</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>1659</v>
+        <v>1672</v>
       </c>
       <c r="K107" s="13"/>
       <c r="L107" s="13"/>
       <c r="M107" s="13" t="s">
-        <v>1660</v>
+        <v>1422</v>
       </c>
       <c r="N107" s="13" t="s">
-        <v>1661</v>
+        <v>1673</v>
       </c>
       <c r="O107" s="13" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="P107" s="13" t="s">
-        <v>1663</v>
+        <v>1675</v>
       </c>
       <c r="Q107" s="13" t="s">
-        <v>711</v>
+        <v>753</v>
       </c>
       <c r="R107" s="13"/>
       <c r="S107" s="13" t="s">
-        <v>1664</v>
+        <v>1676</v>
       </c>
       <c r="T107" s="13" t="s">
-        <v>1665</v>
+        <v>1677</v>
       </c>
       <c r="U107" s="13" t="s">
-        <v>63</v>
+        <v>267</v>
       </c>
       <c r="V107" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W107" s="13" t="s">
-        <v>1666</v>
+        <v>1678</v>
       </c>
       <c r="X107" s="13" t="s">
-        <v>148</v>
+        <v>220</v>
       </c>
       <c r="Y107" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z107" s="13" t="s">
-        <v>1667</v>
+        <v>1679</v>
       </c>
       <c r="AA107" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB107" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC107" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD107" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE107" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF107" s="13" t="s">
-        <v>1668</v>
+        <v>1680</v>
       </c>
       <c r="AG107" s="13" t="s">
-        <v>1669</v>
+        <v>1681</v>
       </c>
       <c r="AH107" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI107" s="13"/>
       <c r="AJ107" s="13"/>
       <c r="AK107" s="13"/>
       <c r="AL107" s="13"/>
       <c r="AM107" s="13"/>
       <c r="AN107" s="13"/>
       <c r="AO107" s="13"/>
       <c r="AP107" s="13"/>
     </row>
     <row r="108" spans="1:62" customHeight="1" ht="100">
       <c r="A108" s="13">
         <v>106</v>
       </c>
       <c r="B108" s="13" t="s">
-        <v>1670</v>
+        <v>1682</v>
       </c>
       <c r="C108" s="13" t="s">
-        <v>1610</v>
+        <v>273</v>
       </c>
       <c r="D108" s="13" t="s">
-        <v>1118</v>
+        <v>1683</v>
       </c>
       <c r="E108" s="13" t="s">
-        <v>1671</v>
+        <v>1684</v>
       </c>
       <c r="F108" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G108" s="13"/>
       <c r="H108" s="13" t="s">
-        <v>1672</v>
+        <v>1685</v>
       </c>
       <c r="I108" s="13" t="s">
-        <v>1673</v>
+        <v>1686</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>1674</v>
+        <v>1687</v>
       </c>
       <c r="K108" s="13"/>
       <c r="L108" s="13"/>
       <c r="M108" s="13" t="s">
-        <v>1675</v>
+        <v>1688</v>
       </c>
       <c r="N108" s="13" t="s">
-        <v>1676</v>
-[...2 lines deleted...]
-        <v>1677</v>
+        <v>1689</v>
+      </c>
+      <c r="O108" s="13">
+        <v>51590</v>
       </c>
       <c r="P108" s="13" t="s">
-        <v>1678</v>
+        <v>1690</v>
       </c>
       <c r="Q108" s="13" t="s">
-        <v>711</v>
+        <v>233</v>
       </c>
       <c r="R108" s="13"/>
       <c r="S108" s="13" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
       <c r="T108" s="13" t="s">
-        <v>503</v>
+        <v>183</v>
       </c>
       <c r="U108" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V108" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W108" s="13" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="X108" s="13" t="s">
-        <v>148</v>
+        <v>168</v>
       </c>
       <c r="Y108" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z108" s="13" t="s">
-        <v>1681</v>
+        <v>1693</v>
       </c>
       <c r="AA108" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB108" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC108" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD108" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE108" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF108" s="13" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
       <c r="AG108" s="13" t="s">
-        <v>1683</v>
+        <v>1695</v>
       </c>
       <c r="AH108" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI108" s="13"/>
       <c r="AJ108" s="13"/>
       <c r="AK108" s="13"/>
       <c r="AL108" s="13"/>
       <c r="AM108" s="13"/>
       <c r="AN108" s="13"/>
       <c r="AO108" s="13"/>
       <c r="AP108" s="13"/>
     </row>
     <row r="109" spans="1:62" customHeight="1" ht="100">
       <c r="A109" s="13">
         <v>107</v>
       </c>
       <c r="B109" s="13" t="s">
-        <v>1684</v>
+        <v>1696</v>
       </c>
       <c r="C109" s="13" t="s">
-        <v>1193</v>
+        <v>654</v>
       </c>
       <c r="D109" s="13" t="s">
-        <v>1264</v>
+        <v>102</v>
       </c>
       <c r="E109" s="13" t="s">
-        <v>1685</v>
+        <v>1697</v>
       </c>
       <c r="F109" s="13" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="G109" s="13"/>
       <c r="H109" s="13" t="s">
-        <v>1686</v>
+        <v>1698</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>1687</v>
+        <v>1699</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>1688</v>
-[...2 lines deleted...]
-      <c r="L109" s="13"/>
+        <v>1700</v>
+      </c>
+      <c r="K109" s="13" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L109" s="13" t="s">
+        <v>1702</v>
+      </c>
       <c r="M109" s="13" t="s">
-        <v>56</v>
+        <v>1703</v>
       </c>
       <c r="N109" s="13" t="s">
-        <v>1689</v>
-[...2 lines deleted...]
-        <v>1554</v>
+        <v>1704</v>
+      </c>
+      <c r="O109" s="13" t="s">
+        <v>1705</v>
       </c>
       <c r="P109" s="13" t="s">
-        <v>968</v>
+        <v>1706</v>
       </c>
       <c r="Q109" s="13" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="R109" s="13"/>
       <c r="S109" s="13" t="s">
-        <v>90</v>
+        <v>1707</v>
       </c>
       <c r="T109" s="13" t="s">
-        <v>1690</v>
+        <v>1101</v>
       </c>
       <c r="U109" s="13" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="V109" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W109" s="13" t="s">
-        <v>1691</v>
+        <v>1708</v>
       </c>
       <c r="X109" s="13" t="s">
-        <v>1692</v>
+        <v>1709</v>
       </c>
       <c r="Y109" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z109" s="13" t="s">
-        <v>1693</v>
+        <v>1710</v>
       </c>
       <c r="AA109" s="13" t="s">
-        <v>1694</v>
+        <v>69</v>
       </c>
       <c r="AB109" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC109" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD109" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE109" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF109" s="13" t="s">
-        <v>1695</v>
+        <v>1711</v>
       </c>
       <c r="AG109" s="13" t="s">
-        <v>1696</v>
+        <v>1712</v>
       </c>
       <c r="AH109" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI109" s="13"/>
       <c r="AJ109" s="13"/>
       <c r="AK109" s="13"/>
       <c r="AL109" s="13"/>
       <c r="AM109" s="13"/>
       <c r="AN109" s="13"/>
       <c r="AO109" s="13"/>
       <c r="AP109" s="13"/>
     </row>
     <row r="110" spans="1:62" customHeight="1" ht="100">
       <c r="A110" s="13">
         <v>108</v>
       </c>
       <c r="B110" s="13" t="s">
-        <v>1697</v>
+        <v>1713</v>
       </c>
       <c r="C110" s="13" t="s">
-        <v>367</v>
+        <v>1714</v>
       </c>
       <c r="D110" s="13" t="s">
-        <v>871</v>
+        <v>927</v>
       </c>
       <c r="E110" s="13" t="s">
-        <v>1698</v>
+        <v>1715</v>
       </c>
       <c r="F110" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G110" s="13"/>
       <c r="H110" s="13" t="s">
-        <v>1699</v>
+        <v>1716</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>1321</v>
+        <v>1717</v>
       </c>
       <c r="J110" s="13" t="s">
-        <v>1700</v>
+        <v>1718</v>
       </c>
       <c r="K110" s="13"/>
       <c r="L110" s="13"/>
       <c r="M110" s="13" t="s">
-        <v>1701</v>
+        <v>1719</v>
       </c>
       <c r="N110" s="13" t="s">
-        <v>1702</v>
-[...2 lines deleted...]
-        <v>1703</v>
+        <v>1720</v>
+      </c>
+      <c r="O110" s="13">
+        <v>4509348</v>
       </c>
       <c r="P110" s="13" t="s">
-        <v>1704</v>
+        <v>1721</v>
       </c>
       <c r="Q110" s="13" t="s">
-        <v>1705</v>
+        <v>442</v>
       </c>
       <c r="R110" s="13"/>
       <c r="S110" s="13" t="s">
-        <v>1706</v>
+        <v>1722</v>
       </c>
       <c r="T110" s="13" t="s">
-        <v>1707</v>
+        <v>183</v>
       </c>
       <c r="U110" s="13" t="s">
-        <v>1708</v>
+        <v>114</v>
       </c>
       <c r="V110" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W110" s="13" t="s">
-        <v>1709</v>
+        <v>1723</v>
       </c>
       <c r="X110" s="13" t="s">
-        <v>1710</v>
+        <v>168</v>
       </c>
       <c r="Y110" s="13" t="s">
-        <v>1159</v>
+        <v>95</v>
       </c>
       <c r="Z110" s="13" t="s">
-        <v>1711</v>
+        <v>1724</v>
       </c>
       <c r="AA110" s="13" t="s">
-        <v>1712</v>
+        <v>69</v>
       </c>
       <c r="AB110" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC110" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD110" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE110" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF110" s="13" t="s">
-        <v>1713</v>
+        <v>1725</v>
       </c>
       <c r="AG110" s="13" t="s">
-        <v>1714</v>
+        <v>1726</v>
       </c>
       <c r="AH110" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI110" s="13"/>
       <c r="AJ110" s="13"/>
       <c r="AK110" s="13"/>
       <c r="AL110" s="13"/>
       <c r="AM110" s="13"/>
       <c r="AN110" s="13"/>
       <c r="AO110" s="13"/>
       <c r="AP110" s="13"/>
     </row>
     <row r="111" spans="1:62" customHeight="1" ht="100">
       <c r="A111" s="13">
         <v>109</v>
       </c>
       <c r="B111" s="13" t="s">
-        <v>1697</v>
+        <v>1727</v>
       </c>
       <c r="C111" s="13" t="s">
-        <v>1715</v>
+        <v>1728</v>
       </c>
       <c r="D111" s="13" t="s">
-        <v>301</v>
+        <v>701</v>
       </c>
       <c r="E111" s="13" t="s">
-        <v>1716</v>
+        <v>1729</v>
       </c>
       <c r="F111" s="13" t="s">
-        <v>52</v>
+        <v>1730</v>
       </c>
       <c r="G111" s="13"/>
       <c r="H111" s="13" t="s">
-        <v>1717</v>
+        <v>1731</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>1380</v>
+        <v>1732</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
       <c r="K111" s="13"/>
       <c r="L111" s="13"/>
       <c r="M111" s="13" t="s">
-        <v>1719</v>
+        <v>230</v>
       </c>
       <c r="N111" s="13" t="s">
-        <v>1720</v>
+        <v>1734</v>
       </c>
       <c r="O111" s="13" t="s">
-        <v>1721</v>
+        <v>1735</v>
       </c>
       <c r="P111" s="13" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="Q111" s="13" t="s">
-        <v>1723</v>
+        <v>1737</v>
       </c>
       <c r="R111" s="13"/>
       <c r="S111" s="13" t="s">
-        <v>1724</v>
+        <v>1738</v>
       </c>
       <c r="T111" s="13" t="s">
-        <v>503</v>
+        <v>1739</v>
       </c>
       <c r="U111" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V111" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W111" s="13" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="X111" s="13" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="Y111" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z111" s="13" t="s">
-        <v>1726</v>
+        <v>1741</v>
       </c>
       <c r="AA111" s="13" t="s">
-        <v>69</v>
+        <v>1742</v>
       </c>
       <c r="AB111" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC111" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD111" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE111" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF111" s="13" t="s">
-        <v>1727</v>
+        <v>1743</v>
       </c>
       <c r="AG111" s="13" t="s">
-        <v>1728</v>
+        <v>1744</v>
       </c>
       <c r="AH111" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
       <c r="AM111" s="13"/>
       <c r="AN111" s="13"/>
       <c r="AO111" s="13"/>
       <c r="AP111" s="13"/>
     </row>
     <row r="112" spans="1:62" customHeight="1" ht="100">
       <c r="A112" s="13">
         <v>110</v>
       </c>
       <c r="B112" s="13" t="s">
-        <v>1729</v>
+        <v>1745</v>
       </c>
       <c r="C112" s="13" t="s">
-        <v>1730</v>
+        <v>1234</v>
       </c>
       <c r="D112" s="13" t="s">
-        <v>1731</v>
+        <v>1222</v>
       </c>
       <c r="E112" s="13" t="s">
-        <v>1732</v>
+        <v>1746</v>
       </c>
       <c r="F112" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G112" s="13"/>
       <c r="H112" s="13" t="s">
-        <v>1733</v>
+        <v>1747</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>1734</v>
+        <v>1748</v>
       </c>
       <c r="J112" s="13" t="s">
-        <v>1735</v>
+        <v>1749</v>
       </c>
       <c r="K112" s="13"/>
       <c r="L112" s="13"/>
       <c r="M112" s="13" t="s">
-        <v>1025</v>
+        <v>230</v>
       </c>
       <c r="N112" s="13" t="s">
-        <v>1736</v>
+        <v>1750</v>
       </c>
       <c r="O112" s="13">
-        <v>1227910</v>
+        <v>34298</v>
       </c>
       <c r="P112" s="13" t="s">
-        <v>1737</v>
+        <v>1751</v>
       </c>
       <c r="Q112" s="13" t="s">
-        <v>1738</v>
+        <v>89</v>
       </c>
       <c r="R112" s="13"/>
       <c r="S112" s="13" t="s">
-        <v>1739</v>
+        <v>1752</v>
       </c>
       <c r="T112" s="13" t="s">
-        <v>133</v>
+        <v>964</v>
       </c>
       <c r="U112" s="13" t="s">
-        <v>215</v>
+        <v>114</v>
       </c>
       <c r="V112" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W112" s="13" t="s">
-        <v>1740</v>
+        <v>1753</v>
       </c>
       <c r="X112" s="13" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="Y112" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z112" s="13" t="s">
-        <v>1741</v>
+        <v>1754</v>
       </c>
       <c r="AA112" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB112" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC112" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD112" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE112" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF112" s="13" t="s">
-        <v>1742</v>
+        <v>1755</v>
       </c>
       <c r="AG112" s="13" t="s">
-        <v>1743</v>
+        <v>1756</v>
       </c>
       <c r="AH112" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
       <c r="AM112" s="13"/>
       <c r="AN112" s="13"/>
       <c r="AO112" s="13"/>
       <c r="AP112" s="13"/>
     </row>
     <row r="113" spans="1:62" customHeight="1" ht="100">
       <c r="A113" s="13">
         <v>111</v>
       </c>
       <c r="B113" s="13" t="s">
-        <v>1744</v>
+        <v>1757</v>
       </c>
       <c r="C113" s="13" t="s">
-        <v>1745</v>
+        <v>1758</v>
       </c>
       <c r="D113" s="13" t="s">
-        <v>573</v>
+        <v>927</v>
       </c>
       <c r="E113" s="13" t="s">
-        <v>1746</v>
+        <v>1759</v>
       </c>
       <c r="F113" s="13" t="s">
         <v>52</v>
       </c>
       <c r="G113" s="13"/>
       <c r="H113" s="13" t="s">
-        <v>1747</v>
+        <v>1760</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>1040</v>
+        <v>1761</v>
       </c>
       <c r="J113" s="13" t="s">
-        <v>1748</v>
+        <v>1762</v>
       </c>
       <c r="K113" s="13"/>
       <c r="L113" s="13"/>
       <c r="M113" s="13" t="s">
-        <v>1749</v>
+        <v>1763</v>
       </c>
       <c r="N113" s="13" t="s">
-        <v>1750</v>
+        <v>1764</v>
       </c>
       <c r="O113" s="13" t="s">
-        <v>1751</v>
+        <v>1765</v>
       </c>
       <c r="P113" s="13" t="s">
-        <v>1752</v>
+        <v>1766</v>
       </c>
       <c r="Q113" s="13" t="s">
-        <v>1753</v>
+        <v>753</v>
       </c>
       <c r="R113" s="13"/>
       <c r="S113" s="13" t="s">
-        <v>1754</v>
+        <v>1767</v>
       </c>
       <c r="T113" s="13" t="s">
-        <v>133</v>
+        <v>1768</v>
       </c>
       <c r="U113" s="13" t="s">
-        <v>215</v>
+        <v>63</v>
       </c>
       <c r="V113" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W113" s="13" t="s">
-        <v>1755</v>
+        <v>1769</v>
       </c>
       <c r="X113" s="13" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="Y113" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z113" s="13" t="s">
-        <v>1756</v>
+        <v>1770</v>
       </c>
       <c r="AA113" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB113" s="13" t="s">
         <v>70</v>
       </c>
       <c r="AC113" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD113" s="13" t="s">
         <v>72</v>
       </c>
       <c r="AE113" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF113" s="13" t="s">
-        <v>1757</v>
+        <v>1771</v>
       </c>
       <c r="AG113" s="13" t="s">
-        <v>1758</v>
+        <v>1772</v>
       </c>
       <c r="AH113" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
       <c r="AM113" s="13"/>
       <c r="AN113" s="13"/>
       <c r="AO113" s="13"/>
       <c r="AP113" s="13"/>
     </row>
     <row r="114" spans="1:62" customHeight="1" ht="100">
       <c r="A114" s="14">
         <v>112</v>
       </c>
       <c r="B114" s="15" t="s">
-        <v>1759</v>
+        <v>1773</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>1760</v>
+        <v>1774</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>1761</v>
+        <v>211</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>1762</v>
+        <v>1775</v>
       </c>
       <c r="F114" s="16" t="s">
-        <v>52</v>
+        <v>1776</v>
       </c>
       <c r="G114" s="15"/>
       <c r="H114" s="16" t="s">
-        <v>1763</v>
+        <v>1777</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>1764</v>
+        <v>1111</v>
       </c>
       <c r="J114" s="17" t="s">
-        <v>1765</v>
+        <v>1778</v>
       </c>
       <c r="K114" s="15"/>
       <c r="L114" s="16"/>
       <c r="M114" s="15" t="s">
-        <v>1749</v>
+        <v>56</v>
       </c>
       <c r="N114" s="15" t="s">
-        <v>1766</v>
+        <v>1779</v>
       </c>
       <c r="O114" s="15" t="s">
-        <v>1767</v>
+        <v>1780</v>
       </c>
       <c r="P114" s="15" t="s">
-        <v>1768</v>
+        <v>1781</v>
       </c>
       <c r="Q114" s="15" t="s">
-        <v>1769</v>
+        <v>89</v>
       </c>
       <c r="R114" s="15"/>
-      <c r="S114" s="15" t="s">
-        <v>1770</v>
+      <c r="S114" s="15">
+        <v>759</v>
       </c>
       <c r="T114" s="16" t="s">
-        <v>552</v>
+        <v>1782</v>
       </c>
       <c r="U114" s="15" t="s">
-        <v>114</v>
+        <v>460</v>
       </c>
       <c r="V114" s="15" t="s">
         <v>64</v>
       </c>
       <c r="W114" s="15" t="s">
-        <v>1771</v>
+        <v>1783</v>
       </c>
       <c r="X114" s="16" t="s">
-        <v>1772</v>
+        <v>332</v>
       </c>
       <c r="Y114" s="15" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z114" s="15" t="s">
-        <v>1773</v>
+        <v>1784</v>
       </c>
       <c r="AA114" s="15" t="s">
-        <v>69</v>
+        <v>1785</v>
       </c>
       <c r="AB114" s="18" t="s">
         <v>70</v>
       </c>
       <c r="AC114" s="15" t="s">
         <v>71</v>
       </c>
       <c r="AD114" s="16" t="s">
         <v>72</v>
       </c>
       <c r="AE114" s="15" t="s">
         <v>73</v>
       </c>
       <c r="AF114" s="15" t="s">
-        <v>1774</v>
+        <v>1786</v>
       </c>
       <c r="AG114" s="15" t="s">
-        <v>1775</v>
+        <v>1787</v>
       </c>
       <c r="AH114" s="15" t="s">
         <v>76</v>
       </c>
       <c r="AI114" s="19"/>
       <c r="AJ114" s="20"/>
       <c r="AK114" s="21"/>
       <c r="AL114" s="22"/>
       <c r="AM114" s="22"/>
       <c r="AN114" s="23"/>
       <c r="AO114" s="24"/>
       <c r="AP114" s="24"/>
     </row>
     <row r="115" spans="1:62" customHeight="1" ht="100">
       <c r="A115" s="25">
         <v>113</v>
       </c>
       <c r="B115" s="13" t="s">
-        <v>1776</v>
+        <v>1788</v>
       </c>
       <c r="C115" s="13" t="s">
-        <v>1037</v>
+        <v>1714</v>
       </c>
       <c r="D115" s="13" t="s">
-        <v>1777</v>
+        <v>1189</v>
       </c>
       <c r="E115" s="13" t="s">
-        <v>1778</v>
+        <v>1789</v>
       </c>
       <c r="F115" s="26" t="s">
         <v>52</v>
       </c>
       <c r="G115" s="13"/>
       <c r="H115" s="26" t="s">
-        <v>1779</v>
+        <v>1790</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>1780</v>
+        <v>1791</v>
       </c>
       <c r="J115" s="27" t="s">
-        <v>1781</v>
+        <v>1792</v>
       </c>
       <c r="K115" s="13"/>
       <c r="L115" s="26"/>
       <c r="M115" s="13" t="s">
-        <v>1782</v>
+        <v>1793</v>
       </c>
       <c r="N115" s="13" t="s">
-        <v>1783</v>
+        <v>1794</v>
       </c>
       <c r="O115" s="13" t="s">
-        <v>1784</v>
+        <v>1795</v>
       </c>
       <c r="P115" s="13" t="s">
-        <v>1785</v>
+        <v>1796</v>
       </c>
       <c r="Q115" s="13" t="s">
-        <v>711</v>
+        <v>753</v>
       </c>
       <c r="R115" s="13"/>
       <c r="S115" s="13" t="s">
-        <v>1786</v>
+        <v>1797</v>
       </c>
       <c r="T115" s="26" t="s">
-        <v>1787</v>
+        <v>523</v>
       </c>
       <c r="U115" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V115" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W115" s="13" t="s">
-        <v>1788</v>
+        <v>1798</v>
       </c>
       <c r="X115" s="26" t="s">
-        <v>217</v>
+        <v>168</v>
       </c>
       <c r="Y115" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z115" s="13" t="s">
-        <v>1789</v>
+        <v>1799</v>
       </c>
       <c r="AA115" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB115" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC115" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD115" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE115" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF115" s="13" t="s">
-        <v>1790</v>
+        <v>1800</v>
       </c>
       <c r="AG115" s="13" t="s">
-        <v>1791</v>
+        <v>1801</v>
       </c>
       <c r="AH115" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI115" s="29"/>
       <c r="AJ115" s="30"/>
       <c r="AK115" s="21"/>
       <c r="AL115" s="22"/>
       <c r="AM115" s="22"/>
       <c r="AN115" s="31"/>
       <c r="AO115" s="32"/>
       <c r="AP115" s="32"/>
     </row>
     <row r="116" spans="1:62" customHeight="1" ht="100">
       <c r="A116" s="25">
         <v>114</v>
       </c>
       <c r="B116" s="13" t="s">
-        <v>1792</v>
+        <v>1802</v>
       </c>
       <c r="C116" s="13" t="s">
-        <v>1793</v>
+        <v>700</v>
       </c>
       <c r="D116" s="13" t="s">
-        <v>368</v>
+        <v>1350</v>
       </c>
       <c r="E116" s="13" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
       <c r="F116" s="26" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="G116" s="13"/>
       <c r="H116" s="26" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
       <c r="J116" s="27" t="s">
-        <v>1797</v>
+        <v>1806</v>
       </c>
       <c r="K116" s="13"/>
       <c r="L116" s="26"/>
       <c r="M116" s="13" t="s">
-        <v>1798</v>
+        <v>56</v>
       </c>
       <c r="N116" s="13" t="s">
-        <v>1799</v>
+        <v>1807</v>
       </c>
       <c r="O116" s="13">
-        <v>3847181</v>
+        <v>1554</v>
       </c>
       <c r="P116" s="13" t="s">
-        <v>1800</v>
+        <v>1040</v>
       </c>
       <c r="Q116" s="13" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
       <c r="R116" s="13"/>
       <c r="S116" s="13" t="s">
-        <v>1801</v>
+        <v>90</v>
       </c>
       <c r="T116" s="26" t="s">
-        <v>1802</v>
+        <v>1808</v>
       </c>
       <c r="U116" s="13" t="s">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="V116" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W116" s="13" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="X116" s="26" t="s">
-        <v>217</v>
+        <v>1810</v>
       </c>
       <c r="Y116" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z116" s="13" t="s">
-        <v>1804</v>
+        <v>1811</v>
       </c>
       <c r="AA116" s="13" t="s">
-        <v>69</v>
+        <v>1812</v>
       </c>
       <c r="AB116" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC116" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD116" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE116" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF116" s="13" t="s">
-        <v>1805</v>
+        <v>1813</v>
       </c>
       <c r="AG116" s="13" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="AH116" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI116" s="29"/>
       <c r="AJ116" s="30"/>
       <c r="AK116" s="21"/>
       <c r="AL116" s="22"/>
       <c r="AM116" s="22"/>
       <c r="AN116" s="31"/>
       <c r="AO116" s="32"/>
       <c r="AP116" s="32"/>
     </row>
     <row r="117" spans="1:62" customHeight="1" ht="100">
       <c r="A117" s="25">
         <v>115</v>
       </c>
       <c r="B117" s="13" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
       <c r="C117" s="13" t="s">
-        <v>1808</v>
+        <v>387</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>1103</v>
+        <v>927</v>
       </c>
       <c r="E117" s="13" t="s">
-        <v>1809</v>
+        <v>1816</v>
       </c>
       <c r="F117" s="26" t="s">
-        <v>1810</v>
+        <v>52</v>
       </c>
       <c r="G117" s="13"/>
       <c r="H117" s="26" t="s">
-        <v>1811</v>
+        <v>1817</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>1812</v>
+        <v>1407</v>
       </c>
       <c r="J117" s="27" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="K117" s="13"/>
       <c r="L117" s="26"/>
       <c r="M117" s="13" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="N117" s="13" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="O117" s="13" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="P117" s="13" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="Q117" s="13" t="s">
-        <v>60</v>
+        <v>1823</v>
       </c>
       <c r="R117" s="13"/>
       <c r="S117" s="13" t="s">
-        <v>90</v>
+        <v>1824</v>
       </c>
       <c r="T117" s="26" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="U117" s="13" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
       <c r="V117" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W117" s="13" t="s">
-        <v>1820</v>
+        <v>1827</v>
       </c>
       <c r="X117" s="26" t="s">
-        <v>1821</v>
+        <v>1828</v>
       </c>
       <c r="Y117" s="13" t="s">
-        <v>1822</v>
+        <v>1246</v>
       </c>
       <c r="Z117" s="13" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
       <c r="AA117" s="13" t="s">
-        <v>1824</v>
+        <v>1830</v>
       </c>
       <c r="AB117" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC117" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD117" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE117" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF117" s="13" t="s">
-        <v>1825</v>
+        <v>1831</v>
       </c>
       <c r="AG117" s="13" t="s">
-        <v>1826</v>
+        <v>1832</v>
       </c>
       <c r="AH117" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI117" s="29"/>
       <c r="AJ117" s="30"/>
       <c r="AK117" s="21"/>
       <c r="AL117" s="22"/>
       <c r="AM117" s="22"/>
       <c r="AN117" s="31"/>
       <c r="AO117" s="32"/>
       <c r="AP117" s="32"/>
     </row>
     <row r="118" spans="1:62" customHeight="1" ht="100">
       <c r="A118" s="25">
         <v>116</v>
       </c>
       <c r="B118" s="13" t="s">
-        <v>1827</v>
+        <v>1815</v>
       </c>
       <c r="C118" s="13" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="D118" s="13" t="s">
-        <v>766</v>
+        <v>321</v>
       </c>
       <c r="E118" s="13" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="F118" s="26" t="s">
-        <v>526</v>
+        <v>52</v>
       </c>
       <c r="G118" s="13"/>
       <c r="H118" s="26" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>1831</v>
+        <v>1466</v>
       </c>
       <c r="J118" s="27" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="K118" s="13"/>
       <c r="L118" s="26"/>
       <c r="M118" s="13" t="s">
-        <v>56</v>
+        <v>1837</v>
       </c>
       <c r="N118" s="13" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="O118" s="13" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="P118" s="13" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="Q118" s="13" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="R118" s="13"/>
       <c r="S118" s="13" t="s">
-        <v>90</v>
+        <v>1842</v>
       </c>
       <c r="T118" s="26" t="s">
-        <v>1692</v>
+        <v>523</v>
       </c>
       <c r="U118" s="13" t="s">
-        <v>535</v>
+        <v>114</v>
       </c>
       <c r="V118" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W118" s="13" t="s">
-        <v>1837</v>
+        <v>1843</v>
       </c>
       <c r="X118" s="26" t="s">
-        <v>988</v>
+        <v>168</v>
       </c>
       <c r="Y118" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z118" s="13" t="s">
-        <v>1838</v>
+        <v>1844</v>
       </c>
       <c r="AA118" s="13" t="s">
-        <v>539</v>
+        <v>69</v>
       </c>
       <c r="AB118" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC118" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD118" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE118" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF118" s="13" t="s">
-        <v>1839</v>
+        <v>1845</v>
       </c>
       <c r="AG118" s="13" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="AH118" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI118" s="29"/>
       <c r="AJ118" s="30"/>
       <c r="AK118" s="21"/>
       <c r="AL118" s="22"/>
       <c r="AM118" s="22"/>
       <c r="AN118" s="31"/>
       <c r="AO118" s="32"/>
       <c r="AP118" s="32"/>
     </row>
     <row r="119" spans="1:62" customHeight="1" ht="100">
       <c r="A119" s="25">
         <v>117</v>
       </c>
       <c r="B119" s="13" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="C119" s="13" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
       <c r="D119" s="13" t="s">
-        <v>269</v>
+        <v>1849</v>
       </c>
       <c r="E119" s="13" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="F119" s="26" t="s">
-        <v>52</v>
+        <v>870</v>
       </c>
       <c r="G119" s="13"/>
       <c r="H119" s="26" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
       <c r="J119" s="27" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="K119" s="13"/>
       <c r="L119" s="26"/>
       <c r="M119" s="13" t="s">
-        <v>274</v>
+        <v>56</v>
       </c>
       <c r="N119" s="13" t="s">
-        <v>1847</v>
+        <v>1854</v>
       </c>
       <c r="O119" s="13" t="s">
-        <v>1848</v>
+        <v>1855</v>
       </c>
       <c r="P119" s="13" t="s">
-        <v>1849</v>
+        <v>1856</v>
       </c>
       <c r="Q119" s="13" t="s">
-        <v>711</v>
+        <v>60</v>
       </c>
       <c r="R119" s="13"/>
       <c r="S119" s="13" t="s">
-        <v>1850</v>
+        <v>1857</v>
       </c>
       <c r="T119" s="26" t="s">
-        <v>62</v>
+        <v>1858</v>
       </c>
       <c r="U119" s="13" t="s">
-        <v>63</v>
+        <v>133</v>
       </c>
       <c r="V119" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W119" s="13" t="s">
-        <v>1851</v>
+        <v>1859</v>
       </c>
       <c r="X119" s="26" t="s">
-        <v>148</v>
+        <v>237</v>
       </c>
       <c r="Y119" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z119" s="13" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="AA119" s="13" t="s">
-        <v>69</v>
+        <v>1861</v>
       </c>
       <c r="AB119" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC119" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD119" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE119" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF119" s="13" t="s">
-        <v>1853</v>
+        <v>1862</v>
       </c>
       <c r="AG119" s="13" t="s">
-        <v>1854</v>
+        <v>1863</v>
       </c>
       <c r="AH119" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI119" s="29"/>
       <c r="AJ119" s="30"/>
       <c r="AK119" s="21"/>
       <c r="AL119" s="22"/>
       <c r="AM119" s="22"/>
       <c r="AN119" s="31"/>
       <c r="AO119" s="32"/>
       <c r="AP119" s="32"/>
     </row>
     <row r="120" spans="1:62" customHeight="1" ht="100">
       <c r="A120" s="25">
         <v>118</v>
       </c>
       <c r="B120" s="13" t="s">
-        <v>1855</v>
+        <v>1864</v>
       </c>
       <c r="C120" s="13" t="s">
-        <v>1856</v>
+        <v>1865</v>
       </c>
       <c r="D120" s="13" t="s">
-        <v>933</v>
+        <v>1866</v>
       </c>
       <c r="E120" s="13" t="s">
-        <v>1857</v>
+        <v>1867</v>
       </c>
       <c r="F120" s="26" t="s">
         <v>52</v>
       </c>
       <c r="G120" s="13"/>
       <c r="H120" s="26" t="s">
-        <v>1858</v>
+        <v>1868</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>1859</v>
+        <v>1869</v>
       </c>
       <c r="J120" s="27" t="s">
-        <v>1860</v>
-[...3 lines deleted...]
-      </c>
+        <v>1870</v>
+      </c>
+      <c r="K120" s="13"/>
       <c r="L120" s="26"/>
       <c r="M120" s="13" t="s">
-        <v>1862</v>
+        <v>1096</v>
       </c>
       <c r="N120" s="13" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-        <v>1864</v>
+        <v>1871</v>
+      </c>
+      <c r="O120" s="13">
+        <v>1227910</v>
       </c>
       <c r="P120" s="13" t="s">
-        <v>1865</v>
+        <v>1872</v>
       </c>
       <c r="Q120" s="13" t="s">
-        <v>422</v>
+        <v>1873</v>
       </c>
       <c r="R120" s="13"/>
-      <c r="S120" s="13">
-        <v>780138</v>
+      <c r="S120" s="13" t="s">
+        <v>1874</v>
       </c>
       <c r="T120" s="26" t="s">
-        <v>1866</v>
+        <v>153</v>
       </c>
       <c r="U120" s="13" t="s">
-        <v>1867</v>
+        <v>235</v>
       </c>
       <c r="V120" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W120" s="13" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="X120" s="26" t="s">
-        <v>148</v>
+        <v>220</v>
       </c>
       <c r="Y120" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z120" s="13" t="s">
-        <v>1869</v>
+        <v>1876</v>
       </c>
       <c r="AA120" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB120" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC120" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD120" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE120" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF120" s="13" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
       <c r="AG120" s="13" t="s">
-        <v>1871</v>
+        <v>1878</v>
       </c>
       <c r="AH120" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI120" s="29"/>
       <c r="AJ120" s="30"/>
       <c r="AK120" s="21"/>
       <c r="AL120" s="22"/>
       <c r="AM120" s="22"/>
       <c r="AN120" s="31"/>
       <c r="AO120" s="32"/>
       <c r="AP120" s="32"/>
     </row>
     <row r="121" spans="1:62" customHeight="1" ht="100">
       <c r="A121" s="25">
         <v>119</v>
       </c>
       <c r="B121" s="13" t="s">
-        <v>1872</v>
+        <v>1879</v>
       </c>
       <c r="C121" s="13" t="s">
-        <v>1873</v>
+        <v>1880</v>
       </c>
       <c r="D121" s="13" t="s">
-        <v>1874</v>
+        <v>611</v>
       </c>
       <c r="E121" s="13" t="s">
-        <v>1875</v>
+        <v>1881</v>
       </c>
       <c r="F121" s="26" t="s">
-        <v>526</v>
+        <v>52</v>
       </c>
       <c r="G121" s="13"/>
       <c r="H121" s="26" t="s">
-        <v>1876</v>
+        <v>1882</v>
       </c>
       <c r="I121" s="13" t="s">
-        <v>1877</v>
+        <v>1111</v>
       </c>
       <c r="J121" s="27" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
       <c r="K121" s="13"/>
       <c r="L121" s="26"/>
       <c r="M121" s="13" t="s">
-        <v>56</v>
+        <v>1884</v>
       </c>
       <c r="N121" s="13" t="s">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="O121" s="13" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
       <c r="P121" s="13" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="Q121" s="13" t="s">
-        <v>60</v>
+        <v>1888</v>
       </c>
       <c r="R121" s="13"/>
       <c r="S121" s="13" t="s">
-        <v>90</v>
+        <v>1889</v>
       </c>
       <c r="T121" s="26" t="s">
-        <v>1882</v>
+        <v>153</v>
       </c>
       <c r="U121" s="13" t="s">
-        <v>535</v>
+        <v>235</v>
       </c>
       <c r="V121" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W121" s="13" t="s">
-        <v>1883</v>
+        <v>1890</v>
       </c>
       <c r="X121" s="26" t="s">
-        <v>1884</v>
+        <v>220</v>
       </c>
       <c r="Y121" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z121" s="13" t="s">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="AA121" s="13" t="s">
-        <v>539</v>
+        <v>69</v>
       </c>
       <c r="AB121" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC121" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD121" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE121" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF121" s="13" t="s">
-        <v>1886</v>
+        <v>1892</v>
       </c>
       <c r="AG121" s="13" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="AH121" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI121" s="29"/>
       <c r="AJ121" s="30"/>
       <c r="AK121" s="21"/>
       <c r="AL121" s="22"/>
       <c r="AM121" s="22"/>
       <c r="AN121" s="31"/>
       <c r="AO121" s="32"/>
       <c r="AP121" s="32"/>
     </row>
     <row r="122" spans="1:62" customHeight="1" ht="100">
       <c r="A122" s="25">
         <v>120</v>
       </c>
       <c r="B122" s="13" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="C122" s="13" t="s">
-        <v>1037</v>
+        <v>1895</v>
       </c>
       <c r="D122" s="13" t="s">
-        <v>1118</v>
+        <v>1896</v>
       </c>
       <c r="E122" s="13" t="s">
-        <v>1889</v>
+        <v>1897</v>
       </c>
       <c r="F122" s="26" t="s">
         <v>52</v>
       </c>
       <c r="G122" s="13"/>
       <c r="H122" s="26" t="s">
-        <v>1890</v>
+        <v>1898</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>1891</v>
+        <v>1899</v>
       </c>
       <c r="J122" s="27" t="s">
-        <v>1892</v>
+        <v>1900</v>
       </c>
       <c r="K122" s="13"/>
       <c r="L122" s="26"/>
       <c r="M122" s="13" t="s">
-        <v>1893</v>
+        <v>1884</v>
       </c>
       <c r="N122" s="13" t="s">
-        <v>1894</v>
-[...2 lines deleted...]
-        <v>48554</v>
+        <v>1901</v>
+      </c>
+      <c r="O122" s="13" t="s">
+        <v>1902</v>
       </c>
       <c r="P122" s="13" t="s">
-        <v>1895</v>
+        <v>1903</v>
       </c>
       <c r="Q122" s="13" t="s">
-        <v>213</v>
+        <v>1904</v>
       </c>
       <c r="R122" s="13"/>
       <c r="S122" s="13" t="s">
-        <v>1896</v>
+        <v>1905</v>
       </c>
       <c r="T122" s="26" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="U122" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V122" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W122" s="13" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
       <c r="X122" s="26" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
       <c r="Y122" s="13" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="Z122" s="13" t="s">
-        <v>1899</v>
+        <v>1908</v>
       </c>
       <c r="AA122" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB122" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC122" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD122" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE122" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF122" s="13" t="s">
-        <v>1900</v>
+        <v>1909</v>
       </c>
       <c r="AG122" s="13" t="s">
-        <v>1901</v>
+        <v>1910</v>
       </c>
       <c r="AH122" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI122" s="29"/>
       <c r="AJ122" s="30"/>
       <c r="AK122" s="21"/>
       <c r="AL122" s="22"/>
       <c r="AM122" s="22"/>
       <c r="AN122" s="31"/>
       <c r="AO122" s="32"/>
       <c r="AP122" s="32"/>
     </row>
     <row r="123" spans="1:62" customHeight="1" ht="100">
       <c r="A123" s="25">
         <v>121</v>
       </c>
       <c r="B123" s="13" t="s">
-        <v>1902</v>
+        <v>1911</v>
       </c>
       <c r="C123" s="13" t="s">
-        <v>494</v>
+        <v>1108</v>
       </c>
       <c r="D123" s="13" t="s">
-        <v>102</v>
+        <v>1912</v>
       </c>
       <c r="E123" s="13" t="s">
-        <v>1903</v>
+        <v>1913</v>
       </c>
       <c r="F123" s="26" t="s">
         <v>52</v>
       </c>
       <c r="G123" s="13"/>
       <c r="H123" s="26" t="s">
-        <v>1904</v>
+        <v>1914</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>1905</v>
+        <v>1915</v>
       </c>
       <c r="J123" s="27" t="s">
-        <v>1906</v>
+        <v>1916</v>
       </c>
       <c r="K123" s="13"/>
       <c r="L123" s="26"/>
       <c r="M123" s="13" t="s">
-        <v>1025</v>
+        <v>1917</v>
       </c>
       <c r="N123" s="13" t="s">
-        <v>1907</v>
+        <v>1918</v>
       </c>
       <c r="O123" s="13" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="P123" s="13" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="Q123" s="13" t="s">
-        <v>711</v>
+        <v>753</v>
       </c>
       <c r="R123" s="13"/>
       <c r="S123" s="13" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="T123" s="26" t="s">
-        <v>1787</v>
+        <v>1922</v>
       </c>
       <c r="U123" s="13" t="s">
         <v>114</v>
       </c>
       <c r="V123" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W123" s="13" t="s">
-        <v>1911</v>
+        <v>1923</v>
       </c>
       <c r="X123" s="26" t="s">
-        <v>148</v>
+        <v>237</v>
       </c>
       <c r="Y123" s="13" t="s">
-        <v>67</v>
+        <v>95</v>
       </c>
       <c r="Z123" s="13" t="s">
-        <v>1912</v>
+        <v>1924</v>
       </c>
       <c r="AA123" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB123" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC123" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD123" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE123" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF123" s="13" t="s">
-        <v>1913</v>
+        <v>1925</v>
       </c>
       <c r="AG123" s="13" t="s">
-        <v>1914</v>
+        <v>1926</v>
       </c>
       <c r="AH123" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI123" s="29"/>
       <c r="AJ123" s="30"/>
       <c r="AK123" s="21"/>
       <c r="AL123" s="22"/>
       <c r="AM123" s="22"/>
       <c r="AN123" s="31"/>
       <c r="AO123" s="32"/>
       <c r="AP123" s="32"/>
     </row>
     <row r="124" spans="1:62" customHeight="1" ht="100">
       <c r="A124" s="25">
         <v>122</v>
       </c>
       <c r="B124" s="13" t="s">
-        <v>1915</v>
+        <v>1927</v>
       </c>
       <c r="C124" s="13" t="s">
-        <v>841</v>
+        <v>1928</v>
       </c>
       <c r="D124" s="13" t="s">
-        <v>1916</v>
+        <v>388</v>
       </c>
       <c r="E124" s="13" t="s">
-        <v>1917</v>
+        <v>1929</v>
       </c>
       <c r="F124" s="26" t="s">
         <v>52</v>
       </c>
       <c r="G124" s="13"/>
       <c r="H124" s="26" t="s">
-        <v>1918</v>
+        <v>1930</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>1919</v>
+        <v>1931</v>
       </c>
       <c r="J124" s="27" t="s">
-        <v>1920</v>
-[...7 lines deleted...]
-      <c r="M124" s="13"/>
+        <v>1932</v>
+      </c>
+      <c r="K124" s="13"/>
+      <c r="L124" s="26"/>
+      <c r="M124" s="13" t="s">
+        <v>1933</v>
+      </c>
       <c r="N124" s="13" t="s">
-        <v>1923</v>
+        <v>1934</v>
       </c>
       <c r="O124" s="13">
-        <v>1490715</v>
+        <v>3847181</v>
       </c>
       <c r="P124" s="13" t="s">
-        <v>1924</v>
+        <v>1935</v>
       </c>
       <c r="Q124" s="13" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="R124" s="13"/>
       <c r="S124" s="13" t="s">
-        <v>1925</v>
+        <v>1936</v>
       </c>
       <c r="T124" s="26" t="s">
-        <v>1926</v>
+        <v>1937</v>
       </c>
       <c r="U124" s="13" t="s">
         <v>63</v>
       </c>
       <c r="V124" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W124" s="13" t="s">
-        <v>1927</v>
+        <v>1938</v>
       </c>
       <c r="X124" s="26" t="s">
-        <v>865</v>
+        <v>237</v>
       </c>
       <c r="Y124" s="13" t="s">
         <v>67</v>
       </c>
       <c r="Z124" s="13" t="s">
-        <v>1928</v>
+        <v>1939</v>
       </c>
       <c r="AA124" s="13" t="s">
         <v>69</v>
       </c>
       <c r="AB124" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC124" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD124" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE124" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF124" s="13" t="s">
-        <v>1929</v>
+        <v>1940</v>
       </c>
       <c r="AG124" s="13" t="s">
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="AH124" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI124" s="29"/>
       <c r="AJ124" s="30"/>
       <c r="AK124" s="21"/>
       <c r="AL124" s="22"/>
       <c r="AM124" s="22"/>
       <c r="AN124" s="31"/>
       <c r="AO124" s="32"/>
       <c r="AP124" s="32"/>
     </row>
     <row r="125" spans="1:62" customHeight="1" ht="100">
       <c r="A125" s="25">
         <v>123</v>
       </c>
       <c r="B125" s="13" t="s">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="C125" s="13" t="s">
-        <v>1932</v>
+        <v>1943</v>
       </c>
       <c r="D125" s="13" t="s">
-        <v>766</v>
+        <v>1350</v>
       </c>
       <c r="E125" s="13" t="s">
-        <v>1933</v>
+        <v>1944</v>
       </c>
       <c r="F125" s="26" t="s">
-        <v>52</v>
+        <v>1480</v>
       </c>
       <c r="G125" s="13"/>
       <c r="H125" s="26" t="s">
-        <v>1934</v>
+        <v>1945</v>
       </c>
       <c r="I125" s="13" t="s">
-        <v>1935</v>
+        <v>1946</v>
       </c>
       <c r="J125" s="27" t="s">
-        <v>1936</v>
+        <v>1947</v>
       </c>
       <c r="K125" s="13"/>
       <c r="L125" s="26"/>
       <c r="M125" s="13" t="s">
-        <v>1937</v>
+        <v>56</v>
       </c>
       <c r="N125" s="13" t="s">
-        <v>1938</v>
-[...2 lines deleted...]
-        <v>992496</v>
+        <v>1948</v>
+      </c>
+      <c r="O125" s="13" t="s">
+        <v>1949</v>
       </c>
       <c r="P125" s="13" t="s">
-        <v>1939</v>
+        <v>1950</v>
       </c>
       <c r="Q125" s="13" t="s">
-        <v>1940</v>
+        <v>60</v>
       </c>
       <c r="R125" s="13"/>
       <c r="S125" s="13" t="s">
-        <v>1941</v>
+        <v>1951</v>
       </c>
       <c r="T125" s="26" t="s">
-        <v>113</v>
+        <v>1952</v>
       </c>
       <c r="U125" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V125" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W125" s="13" t="s">
-        <v>1942</v>
+        <v>1953</v>
       </c>
       <c r="X125" s="26" t="s">
-        <v>148</v>
+        <v>1954</v>
       </c>
       <c r="Y125" s="13" t="s">
         <v>95</v>
       </c>
       <c r="Z125" s="13" t="s">
-        <v>1943</v>
+        <v>1955</v>
       </c>
       <c r="AA125" s="13" t="s">
-        <v>69</v>
+        <v>1956</v>
       </c>
       <c r="AB125" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC125" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD125" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE125" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF125" s="13" t="s">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="AG125" s="13" t="s">
-        <v>1945</v>
+        <v>1958</v>
       </c>
       <c r="AH125" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI125" s="29"/>
       <c r="AJ125" s="30"/>
       <c r="AK125" s="21"/>
       <c r="AL125" s="22"/>
       <c r="AM125" s="22"/>
       <c r="AN125" s="31"/>
       <c r="AO125" s="32"/>
       <c r="AP125" s="32"/>
     </row>
     <row r="126" spans="1:62" customHeight="1" ht="100">
       <c r="A126" s="25">
         <v>124</v>
       </c>
       <c r="B126" s="13" t="s">
-        <v>1946</v>
+        <v>1959</v>
       </c>
       <c r="C126" s="13" t="s">
-        <v>1828</v>
+        <v>1960</v>
       </c>
       <c r="D126" s="13" t="s">
-        <v>1264</v>
+        <v>808</v>
       </c>
       <c r="E126" s="13" t="s">
-        <v>1947</v>
+        <v>1961</v>
       </c>
       <c r="F126" s="26" t="s">
-        <v>1810</v>
+        <v>546</v>
       </c>
       <c r="G126" s="13"/>
       <c r="H126" s="26" t="s">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="I126" s="13" t="s">
-        <v>1949</v>
+        <v>1963</v>
       </c>
       <c r="J126" s="27" t="s">
-        <v>1950</v>
-[...7 lines deleted...]
-      <c r="M126" s="13"/>
+        <v>1964</v>
+      </c>
+      <c r="K126" s="13"/>
+      <c r="L126" s="26"/>
+      <c r="M126" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N126" s="13" t="s">
-        <v>1953</v>
+        <v>1965</v>
       </c>
       <c r="O126" s="13" t="s">
-        <v>1954</v>
+        <v>1966</v>
       </c>
       <c r="P126" s="13" t="s">
-        <v>1955</v>
+        <v>1967</v>
       </c>
       <c r="Q126" s="13" t="s">
-        <v>60</v>
+        <v>1968</v>
       </c>
       <c r="R126" s="13"/>
       <c r="S126" s="13" t="s">
         <v>90</v>
       </c>
       <c r="T126" s="26" t="s">
-        <v>1956</v>
+        <v>1810</v>
       </c>
       <c r="U126" s="13" t="s">
-        <v>1819</v>
+        <v>133</v>
       </c>
       <c r="V126" s="13" t="s">
         <v>64</v>
       </c>
       <c r="W126" s="13" t="s">
-        <v>1957</v>
+        <v>1969</v>
       </c>
       <c r="X126" s="26" t="s">
-        <v>1958</v>
+        <v>1060</v>
       </c>
       <c r="Y126" s="13" t="s">
-        <v>1159</v>
+        <v>95</v>
       </c>
       <c r="Z126" s="13" t="s">
-        <v>1959</v>
+        <v>1970</v>
       </c>
       <c r="AA126" s="13" t="s">
-        <v>1960</v>
+        <v>558</v>
       </c>
       <c r="AB126" s="28" t="s">
         <v>70</v>
       </c>
       <c r="AC126" s="13" t="s">
         <v>71</v>
       </c>
       <c r="AD126" s="26" t="s">
         <v>72</v>
       </c>
       <c r="AE126" s="13" t="s">
         <v>73</v>
       </c>
       <c r="AF126" s="13" t="s">
-        <v>1961</v>
+        <v>1971</v>
       </c>
       <c r="AG126" s="13" t="s">
-        <v>1962</v>
+        <v>1972</v>
       </c>
       <c r="AH126" s="13" t="s">
         <v>76</v>
       </c>
       <c r="AI126" s="29"/>
       <c r="AJ126" s="30"/>
       <c r="AK126" s="21"/>
       <c r="AL126" s="22"/>
       <c r="AM126" s="22"/>
       <c r="AN126" s="31"/>
       <c r="AO126" s="32"/>
       <c r="AP126" s="32"/>
     </row>
-    <row r="127" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F127" s="26"/>
+    <row r="127" spans="1:62" customHeight="1" ht="100">
+      <c r="A127" s="25">
+        <v>125</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D127" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="E127" s="13" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F127" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G127" s="13"/>
-      <c r="H127" s="26"/>
-[...1 lines deleted...]
-      <c r="J127" s="27"/>
+      <c r="H127" s="26" t="s">
+        <v>1975</v>
+      </c>
+      <c r="I127" s="13" t="s">
+        <v>1976</v>
+      </c>
+      <c r="J127" s="27" t="s">
+        <v>1977</v>
+      </c>
       <c r="K127" s="13"/>
       <c r="L127" s="26"/>
-      <c r="M127" s="13"/>
-[...3 lines deleted...]
-      <c r="Q127" s="13"/>
+      <c r="M127" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="N127" s="13" t="s">
+        <v>1978</v>
+      </c>
+      <c r="O127" s="13" t="s">
+        <v>1979</v>
+      </c>
+      <c r="P127" s="13" t="s">
+        <v>1980</v>
+      </c>
+      <c r="Q127" s="13" t="s">
+        <v>753</v>
+      </c>
       <c r="R127" s="13"/>
-      <c r="S127" s="13"/>
-[...14 lines deleted...]
-      <c r="AH127" s="13"/>
+      <c r="S127" s="13" t="s">
+        <v>1981</v>
+      </c>
+      <c r="T127" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="U127" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="V127" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W127" s="13" t="s">
+        <v>1982</v>
+      </c>
+      <c r="X127" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y127" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z127" s="13" t="s">
+        <v>1983</v>
+      </c>
+      <c r="AA127" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB127" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC127" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD127" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE127" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF127" s="13" t="s">
+        <v>1984</v>
+      </c>
+      <c r="AG127" s="13" t="s">
+        <v>1985</v>
+      </c>
+      <c r="AH127" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI127" s="29"/>
       <c r="AJ127" s="30"/>
       <c r="AK127" s="21"/>
       <c r="AL127" s="22"/>
       <c r="AM127" s="22"/>
       <c r="AN127" s="31"/>
       <c r="AO127" s="32"/>
       <c r="AP127" s="32"/>
     </row>
-    <row r="128" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F128" s="26"/>
+    <row r="128" spans="1:62" customHeight="1" ht="100">
+      <c r="A128" s="25">
+        <v>126</v>
+      </c>
+      <c r="B128" s="13" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D128" s="13" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E128" s="13" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F128" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G128" s="13"/>
-      <c r="H128" s="26"/>
-[...2 lines deleted...]
-      <c r="K128" s="13"/>
+      <c r="H128" s="26" t="s">
+        <v>1989</v>
+      </c>
+      <c r="I128" s="13" t="s">
+        <v>1990</v>
+      </c>
+      <c r="J128" s="27" t="s">
+        <v>1991</v>
+      </c>
+      <c r="K128" s="13" t="s">
+        <v>1992</v>
+      </c>
       <c r="L128" s="26"/>
-      <c r="M128" s="13"/>
-[...3 lines deleted...]
-      <c r="Q128" s="13"/>
+      <c r="M128" s="13" t="s">
+        <v>1993</v>
+      </c>
+      <c r="N128" s="13" t="s">
+        <v>1994</v>
+      </c>
+      <c r="O128" s="13" t="s">
+        <v>1995</v>
+      </c>
+      <c r="P128" s="13" t="s">
+        <v>1996</v>
+      </c>
+      <c r="Q128" s="13" t="s">
+        <v>442</v>
+      </c>
       <c r="R128" s="13"/>
-      <c r="S128" s="13"/>
-[...14 lines deleted...]
-      <c r="AH128" s="13"/>
+      <c r="S128" s="13">
+        <v>780138</v>
+      </c>
+      <c r="T128" s="26" t="s">
+        <v>1997</v>
+      </c>
+      <c r="U128" s="13" t="s">
+        <v>1998</v>
+      </c>
+      <c r="V128" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W128" s="13" t="s">
+        <v>1999</v>
+      </c>
+      <c r="X128" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y128" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z128" s="13" t="s">
+        <v>2000</v>
+      </c>
+      <c r="AA128" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB128" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC128" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD128" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE128" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF128" s="13" t="s">
+        <v>2001</v>
+      </c>
+      <c r="AG128" s="13" t="s">
+        <v>2002</v>
+      </c>
+      <c r="AH128" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI128" s="29"/>
       <c r="AJ128" s="30"/>
       <c r="AK128" s="21"/>
       <c r="AL128" s="22"/>
       <c r="AM128" s="22"/>
       <c r="AN128" s="31"/>
       <c r="AO128" s="32"/>
       <c r="AP128" s="32"/>
     </row>
-    <row r="129" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F129" s="26"/>
+    <row r="129" spans="1:62" customHeight="1" ht="100">
+      <c r="A129" s="25">
+        <v>127</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D129" s="13" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E129" s="13" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F129" s="26" t="s">
+        <v>546</v>
+      </c>
       <c r="G129" s="13"/>
-      <c r="H129" s="26"/>
-[...1 lines deleted...]
-      <c r="J129" s="27"/>
+      <c r="H129" s="26" t="s">
+        <v>2007</v>
+      </c>
+      <c r="I129" s="13" t="s">
+        <v>2008</v>
+      </c>
+      <c r="J129" s="27" t="s">
+        <v>2009</v>
+      </c>
       <c r="K129" s="13"/>
       <c r="L129" s="26"/>
-      <c r="M129" s="13"/>
-[...3 lines deleted...]
-      <c r="Q129" s="13"/>
+      <c r="M129" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="N129" s="13" t="s">
+        <v>2010</v>
+      </c>
+      <c r="O129" s="13" t="s">
+        <v>2011</v>
+      </c>
+      <c r="P129" s="13" t="s">
+        <v>2012</v>
+      </c>
+      <c r="Q129" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R129" s="13"/>
-      <c r="S129" s="13"/>
-[...14 lines deleted...]
-      <c r="AH129" s="13"/>
+      <c r="S129" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="T129" s="26" t="s">
+        <v>2013</v>
+      </c>
+      <c r="U129" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="V129" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W129" s="13" t="s">
+        <v>2014</v>
+      </c>
+      <c r="X129" s="26" t="s">
+        <v>2015</v>
+      </c>
+      <c r="Y129" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z129" s="13" t="s">
+        <v>2016</v>
+      </c>
+      <c r="AA129" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="AB129" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC129" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD129" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE129" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF129" s="13" t="s">
+        <v>2017</v>
+      </c>
+      <c r="AG129" s="13" t="s">
+        <v>2018</v>
+      </c>
+      <c r="AH129" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI129" s="29"/>
       <c r="AJ129" s="30"/>
       <c r="AK129" s="21"/>
       <c r="AL129" s="22"/>
       <c r="AM129" s="22"/>
       <c r="AN129" s="31"/>
       <c r="AO129" s="32"/>
       <c r="AP129" s="32"/>
     </row>
-    <row r="130" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F130" s="26"/>
+    <row r="130" spans="1:62" customHeight="1" ht="100">
+      <c r="A130" s="25">
+        <v>128</v>
+      </c>
+      <c r="B130" s="13" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D130" s="13" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E130" s="13" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F130" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G130" s="13"/>
-      <c r="H130" s="26"/>
-[...1 lines deleted...]
-      <c r="J130" s="27"/>
+      <c r="H130" s="26" t="s">
+        <v>2021</v>
+      </c>
+      <c r="I130" s="13" t="s">
+        <v>2022</v>
+      </c>
+      <c r="J130" s="27" t="s">
+        <v>2023</v>
+      </c>
       <c r="K130" s="13"/>
       <c r="L130" s="26"/>
-      <c r="M130" s="13"/>
-[...3 lines deleted...]
-      <c r="Q130" s="13"/>
+      <c r="M130" s="13" t="s">
+        <v>2024</v>
+      </c>
+      <c r="N130" s="13" t="s">
+        <v>2025</v>
+      </c>
+      <c r="O130" s="13">
+        <v>48554</v>
+      </c>
+      <c r="P130" s="13" t="s">
+        <v>2026</v>
+      </c>
+      <c r="Q130" s="13" t="s">
+        <v>233</v>
+      </c>
       <c r="R130" s="13"/>
-      <c r="S130" s="13"/>
-[...14 lines deleted...]
-      <c r="AH130" s="13"/>
+      <c r="S130" s="13" t="s">
+        <v>2027</v>
+      </c>
+      <c r="T130" s="26" t="s">
+        <v>571</v>
+      </c>
+      <c r="U130" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="V130" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W130" s="13" t="s">
+        <v>2028</v>
+      </c>
+      <c r="X130" s="26" t="s">
+        <v>2029</v>
+      </c>
+      <c r="Y130" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z130" s="13" t="s">
+        <v>2030</v>
+      </c>
+      <c r="AA130" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB130" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC130" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD130" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE130" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF130" s="13" t="s">
+        <v>2031</v>
+      </c>
+      <c r="AG130" s="13" t="s">
+        <v>2032</v>
+      </c>
+      <c r="AH130" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI130" s="29"/>
       <c r="AJ130" s="30"/>
       <c r="AK130" s="21"/>
       <c r="AL130" s="22"/>
       <c r="AM130" s="22"/>
       <c r="AN130" s="31"/>
       <c r="AO130" s="32"/>
       <c r="AP130" s="32"/>
     </row>
-    <row r="131" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F131" s="26"/>
+    <row r="131" spans="1:62" customHeight="1" ht="100">
+      <c r="A131" s="25">
+        <v>129</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="D131" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="E131" s="13" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F131" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G131" s="13"/>
-      <c r="H131" s="26"/>
-[...1 lines deleted...]
-      <c r="J131" s="27"/>
+      <c r="H131" s="26" t="s">
+        <v>2035</v>
+      </c>
+      <c r="I131" s="13" t="s">
+        <v>2036</v>
+      </c>
+      <c r="J131" s="27" t="s">
+        <v>2037</v>
+      </c>
       <c r="K131" s="13"/>
       <c r="L131" s="26"/>
-      <c r="M131" s="13"/>
-[...3 lines deleted...]
-      <c r="Q131" s="13"/>
+      <c r="M131" s="13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="N131" s="13" t="s">
+        <v>2038</v>
+      </c>
+      <c r="O131" s="13" t="s">
+        <v>2039</v>
+      </c>
+      <c r="P131" s="13" t="s">
+        <v>2040</v>
+      </c>
+      <c r="Q131" s="13" t="s">
+        <v>753</v>
+      </c>
       <c r="R131" s="13"/>
-      <c r="S131" s="13"/>
-[...14 lines deleted...]
-      <c r="AH131" s="13"/>
+      <c r="S131" s="13" t="s">
+        <v>2041</v>
+      </c>
+      <c r="T131" s="26" t="s">
+        <v>1922</v>
+      </c>
+      <c r="U131" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="V131" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W131" s="13" t="s">
+        <v>2042</v>
+      </c>
+      <c r="X131" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y131" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z131" s="13" t="s">
+        <v>2043</v>
+      </c>
+      <c r="AA131" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB131" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC131" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD131" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE131" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF131" s="13" t="s">
+        <v>2044</v>
+      </c>
+      <c r="AG131" s="13" t="s">
+        <v>2045</v>
+      </c>
+      <c r="AH131" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI131" s="29"/>
       <c r="AJ131" s="30"/>
       <c r="AK131" s="21"/>
       <c r="AL131" s="22"/>
       <c r="AM131" s="22"/>
       <c r="AN131" s="31"/>
       <c r="AO131" s="32"/>
       <c r="AP131" s="32"/>
     </row>
-    <row r="132" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F132" s="26"/>
+    <row r="132" spans="1:62" customHeight="1" ht="100">
+      <c r="A132" s="25">
+        <v>130</v>
+      </c>
+      <c r="B132" s="13" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>898</v>
+      </c>
+      <c r="D132" s="13" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E132" s="13" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F132" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G132" s="13"/>
-      <c r="H132" s="26"/>
-[...3 lines deleted...]
-      <c r="L132" s="26"/>
+      <c r="H132" s="26" t="s">
+        <v>2049</v>
+      </c>
+      <c r="I132" s="13" t="s">
+        <v>2050</v>
+      </c>
+      <c r="J132" s="27" t="s">
+        <v>2051</v>
+      </c>
+      <c r="K132" s="13" t="s">
+        <v>2052</v>
+      </c>
+      <c r="L132" s="26" t="s">
+        <v>2053</v>
+      </c>
       <c r="M132" s="13"/>
-      <c r="N132" s="13"/>
-[...2 lines deleted...]
-      <c r="Q132" s="13"/>
+      <c r="N132" s="13" t="s">
+        <v>2054</v>
+      </c>
+      <c r="O132" s="13">
+        <v>1490715</v>
+      </c>
+      <c r="P132" s="13" t="s">
+        <v>2055</v>
+      </c>
+      <c r="Q132" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R132" s="13"/>
-      <c r="S132" s="13"/>
-[...14 lines deleted...]
-      <c r="AH132" s="13"/>
+      <c r="S132" s="13" t="s">
+        <v>2056</v>
+      </c>
+      <c r="T132" s="26" t="s">
+        <v>2057</v>
+      </c>
+      <c r="U132" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="V132" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W132" s="13" t="s">
+        <v>2058</v>
+      </c>
+      <c r="X132" s="26" t="s">
+        <v>922</v>
+      </c>
+      <c r="Y132" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z132" s="13" t="s">
+        <v>2059</v>
+      </c>
+      <c r="AA132" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB132" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC132" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD132" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE132" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF132" s="13" t="s">
+        <v>2060</v>
+      </c>
+      <c r="AG132" s="13" t="s">
+        <v>2061</v>
+      </c>
+      <c r="AH132" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI132" s="29"/>
       <c r="AJ132" s="30"/>
       <c r="AK132" s="21"/>
       <c r="AL132" s="22"/>
       <c r="AM132" s="22"/>
       <c r="AN132" s="31"/>
       <c r="AO132" s="32"/>
       <c r="AP132" s="32"/>
     </row>
-    <row r="133" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F133" s="26"/>
+    <row r="133" spans="1:62" customHeight="1" ht="100">
+      <c r="A133" s="25">
+        <v>131</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D133" s="13" t="s">
+        <v>808</v>
+      </c>
+      <c r="E133" s="13" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F133" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G133" s="13"/>
-      <c r="H133" s="26"/>
-[...1 lines deleted...]
-      <c r="J133" s="27"/>
+      <c r="H133" s="26" t="s">
+        <v>2065</v>
+      </c>
+      <c r="I133" s="13" t="s">
+        <v>2066</v>
+      </c>
+      <c r="J133" s="27" t="s">
+        <v>2067</v>
+      </c>
       <c r="K133" s="13"/>
       <c r="L133" s="26"/>
-      <c r="M133" s="13"/>
-[...3 lines deleted...]
-      <c r="Q133" s="13"/>
+      <c r="M133" s="13" t="s">
+        <v>2068</v>
+      </c>
+      <c r="N133" s="13" t="s">
+        <v>2069</v>
+      </c>
+      <c r="O133" s="13">
+        <v>992496</v>
+      </c>
+      <c r="P133" s="13" t="s">
+        <v>2070</v>
+      </c>
+      <c r="Q133" s="13" t="s">
+        <v>2071</v>
+      </c>
       <c r="R133" s="13"/>
-      <c r="S133" s="13"/>
-[...14 lines deleted...]
-      <c r="AH133" s="13"/>
+      <c r="S133" s="13" t="s">
+        <v>2072</v>
+      </c>
+      <c r="T133" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="U133" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="V133" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W133" s="13" t="s">
+        <v>2073</v>
+      </c>
+      <c r="X133" s="26" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y133" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z133" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="AA133" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB133" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC133" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD133" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE133" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF133" s="13" t="s">
+        <v>2075</v>
+      </c>
+      <c r="AG133" s="13" t="s">
+        <v>2076</v>
+      </c>
+      <c r="AH133" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI133" s="29"/>
       <c r="AJ133" s="30"/>
       <c r="AK133" s="21"/>
       <c r="AL133" s="22"/>
       <c r="AM133" s="22"/>
       <c r="AN133" s="31"/>
       <c r="AO133" s="32"/>
       <c r="AP133" s="32"/>
     </row>
-    <row r="134" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F134" s="26"/>
+    <row r="134" spans="1:62" customHeight="1" ht="100">
+      <c r="A134" s="25">
+        <v>132</v>
+      </c>
+      <c r="B134" s="13" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D134" s="13" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E134" s="13" t="s">
+        <v>2078</v>
+      </c>
+      <c r="F134" s="26" t="s">
+        <v>2079</v>
+      </c>
       <c r="G134" s="13"/>
-      <c r="H134" s="26"/>
-[...3 lines deleted...]
-      <c r="L134" s="26"/>
+      <c r="H134" s="26" t="s">
+        <v>2080</v>
+      </c>
+      <c r="I134" s="13" t="s">
+        <v>2081</v>
+      </c>
+      <c r="J134" s="27" t="s">
+        <v>2082</v>
+      </c>
+      <c r="K134" s="13" t="s">
+        <v>2083</v>
+      </c>
+      <c r="L134" s="26" t="s">
+        <v>2080</v>
+      </c>
       <c r="M134" s="13"/>
-      <c r="N134" s="13"/>
-[...2 lines deleted...]
-      <c r="Q134" s="13"/>
+      <c r="N134" s="13" t="s">
+        <v>2084</v>
+      </c>
+      <c r="O134" s="13" t="s">
+        <v>2085</v>
+      </c>
+      <c r="P134" s="13" t="s">
+        <v>2086</v>
+      </c>
+      <c r="Q134" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R134" s="13"/>
-      <c r="S134" s="13"/>
-[...14 lines deleted...]
-      <c r="AH134" s="13"/>
+      <c r="S134" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="T134" s="26" t="s">
+        <v>2087</v>
+      </c>
+      <c r="U134" s="13" t="s">
+        <v>2088</v>
+      </c>
+      <c r="V134" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="W134" s="13" t="s">
+        <v>2089</v>
+      </c>
+      <c r="X134" s="26" t="s">
+        <v>2090</v>
+      </c>
+      <c r="Y134" s="13" t="s">
+        <v>1246</v>
+      </c>
+      <c r="Z134" s="13" t="s">
+        <v>2091</v>
+      </c>
+      <c r="AA134" s="13" t="s">
+        <v>2092</v>
+      </c>
+      <c r="AB134" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC134" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD134" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE134" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF134" s="13" t="s">
+        <v>2093</v>
+      </c>
+      <c r="AG134" s="13" t="s">
+        <v>2094</v>
+      </c>
+      <c r="AH134" s="13" t="s">
+        <v>76</v>
+      </c>
       <c r="AI134" s="29"/>
       <c r="AJ134" s="30"/>
       <c r="AK134" s="21"/>
       <c r="AL134" s="22"/>
       <c r="AM134" s="22"/>
       <c r="AN134" s="31"/>
       <c r="AO134" s="32"/>
       <c r="AP134" s="32"/>
     </row>
     <row r="135" spans="1:62" customHeight="1" ht="13.5">
       <c r="A135" s="25"/>
       <c r="B135" s="13"/>
       <c r="C135" s="13"/>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
       <c r="F135" s="26"/>
       <c r="G135" s="13"/>
       <c r="H135" s="26"/>
       <c r="I135" s="13"/>
       <c r="J135" s="27"/>
       <c r="K135" s="13"/>
       <c r="L135" s="26"/>
       <c r="M135" s="13"/>
       <c r="N135" s="13"/>
       <c r="O135" s="13"/>