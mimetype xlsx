--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Реестр" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Реестр'!$A$2:$AH$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2095">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2168">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Арбитражный управляющий</t>
   </si>
   <si>
     <t>Регистрационный номер</t>
   </si>
   <si>
     <t>Дата внесения сведений о члене в реестр саморегулируемой организации</t>
   </si>
   <si>
     <t>Дата решения о прекращении членства в саморегулируемой организации
 и основание</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
@@ -165,139 +165,201 @@
     <t>Страховая сумма, руб.</t>
   </si>
   <si>
     <t>Контактный телефон, 
 адрес электронной почты</t>
   </si>
   <si>
     <t>Адрес для направления почтовой корреспонденции</t>
   </si>
   <si>
     <t xml:space="preserve">Период проведения </t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Основание</t>
   </si>
   <si>
     <t>Мера дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Дата решения</t>
   </si>
   <si>
+    <t>Алиева</t>
+  </si>
+  <si>
+    <t>Сабрина</t>
+  </si>
+  <si>
+    <t>Вургун Кызы</t>
+  </si>
+  <si>
+    <t>144/26</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>15.05.1997</t>
+  </si>
+  <si>
+    <t>гор.Инта Республика Коми</t>
+  </si>
+  <si>
+    <t>110406430130</t>
+  </si>
+  <si>
+    <t>Справка по месту требования</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.08.2024 - 06.04.2026 - заместитель директора ООО "Трибониан"
+</t>
+  </si>
+  <si>
+    <t>137724 0443122</t>
+  </si>
+  <si>
+    <t>АОЧУ ВО "Московский финансово-юридический университет МФЮА",2024</t>
+  </si>
+  <si>
+    <t>Юриспруденция</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>Ассоциация арбитражных управляющих саморегулируемая организация "Центральное агентство арбитражных управляющих"</t>
+  </si>
+  <si>
+    <t>Свидетельство</t>
+  </si>
+  <si>
+    <t>АЛ 0529</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "СОВКОМБАНК СТРАХОВАНИЕ" (125284, город Москва, Ленинградский пр-кт, д. 35 стр. 1, лицензия СИ №1675 от 26.04.2023, контакты: 8 800 220-88-80, ra.bagiev@arbitrazhrf.ru)</t>
+  </si>
+  <si>
+    <t>647-77-00509-26 от 21.09.2026</t>
+  </si>
+  <si>
+    <t>21.09.2026 - 20.09.2027</t>
+  </si>
+  <si>
+    <t>10 000 000</t>
+  </si>
+  <si>
+    <t>Дисквалификации не имеет</t>
+  </si>
+  <si>
+    <t>Судимости не имеет</t>
+  </si>
+  <si>
+    <t>Отсутствуют</t>
+  </si>
+  <si>
+    <t>+7 (912) 564-68-12,
+sabrina978815@gmail.com</t>
+  </si>
+  <si>
+    <t>300045,Тульская обл., г. Тула, с.Осиновая гора, мкр.Левобережный, ул.Аркадия Шипунова, д.2, кв.172</t>
+  </si>
+  <si>
+    <t>Оплачен</t>
+  </si>
+  <si>
     <t>Аминов</t>
   </si>
   <si>
     <t>Ринат</t>
   </si>
   <si>
     <t>Хурматович</t>
   </si>
   <si>
     <t>1/26</t>
   </si>
   <si>
     <t>17.03.2026</t>
   </si>
   <si>
     <t>06.04.1979</t>
   </si>
   <si>
     <t>пос. Ермолаево Куюргазинский район Респ. Башкортостан</t>
   </si>
   <si>
     <t>023302627131</t>
-  </si>
-[...1 lines deleted...]
-    <t>Справка по месту требования</t>
   </si>
   <si>
     <t xml:space="preserve">18.02.2020 - 10.03.2021 - заместитель директора ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «АПЗ НОВАЯ ЖИЗНЬ РЕГИОНЫ»
 </t>
   </si>
   <si>
     <t>0334696</t>
   </si>
   <si>
     <t>ГОУ ВПО   "ОРЕНБУРГСКИЙ ГОСУДАРСВЕННЫЙ УНИВЕРСИТЕТ",2004</t>
   </si>
   <si>
-    <t>Юриспруденция</t>
-[...1 lines deleted...]
-  <si>
     <t>03260</t>
   </si>
   <si>
     <t>06.10.2025</t>
   </si>
   <si>
     <t>Союз "Уральская саморегулируемая организация арбитражных управляющих"</t>
   </si>
   <si>
-    <t>Свидетельство</t>
-[...1 lines deleted...]
-  <si>
     <t>070/25</t>
   </si>
   <si>
     <t>11.11.2025</t>
   </si>
   <si>
     <t>НКО ПОВС "Сириус" (105082, город Москва, Балакиревский пер, д. 19, этаж 2 помещ./офис 1/213, лицензия № ВС № 4400 от 27.07.2023 от 27.07.2023, контакты: +7 (495) 790-02-60, ovs_sirius@sspb.ru)</t>
   </si>
   <si>
     <t>АУ/0029-25 от 15.12.2025</t>
   </si>
   <si>
     <t>15.12.2025 - 14.12.2026</t>
-  </si>
-[...10 lines deleted...]
-    <t>Отсутствуют</t>
   </si>
   <si>
     <t>+7 (903) 356-49-58,
 amin-rinat2008@yandex.ru</t>
   </si>
   <si>
     <t>Респ. Башкортостан, р-н Куюргазинский, с. Ермолаево, ул. Энергетиков, д.8</t>
   </si>
   <si>
-    <t>Оплачен</t>
-[...1 lines deleted...]
-  <si>
     <t>Андашева</t>
   </si>
   <si>
     <t>Екатерина</t>
   </si>
   <si>
     <t>Гурамовна</t>
   </si>
   <si>
     <t>105/26</t>
   </si>
   <si>
     <t>08.04.2026</t>
   </si>
   <si>
     <t>24.07.1990</t>
   </si>
   <si>
     <t>с.Даурия Забайкальского р-на Читинской обл.</t>
   </si>
   <si>
     <t>220102900489</t>
   </si>
   <si>
     <t>Справка</t>
@@ -309,53 +371,50 @@
   <si>
     <t>02222/1672015</t>
   </si>
   <si>
     <t>ФГБОУ ВПО "Российская академия народного хозяйства и государственной службы при Президенте Российской Федерации",2015</t>
   </si>
   <si>
     <t>Экономист</t>
   </si>
   <si>
     <t>б\н</t>
   </si>
   <si>
     <t>13.12.2021</t>
   </si>
   <si>
     <t>Ассоциация арбитражных управляющих "СИБИРСКИЙ ЦЕНТР ЭКСПЕРТОВ АНТИКРИЗИСНОГО УПРАВЛЕНИЯ"</t>
   </si>
   <si>
     <t>АК №  8770</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
-    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "СОВКОМБАНК СТРАХОВАНИЕ" (125284, город Москва, Ленинградский пр-кт, д. 35 стр. 1, лицензия СИ №1675 от 26.04.2023, контакты: 8 800 220-88-80, ra.bagiev@arbitrazhrf.ru)</t>
-[...1 lines deleted...]
-  <si>
     <t>647-77-000300-26 от 18.03.2026</t>
   </si>
   <si>
     <t>18.03.2026 - 17.03.2027</t>
   </si>
   <si>
     <t>+7 (961) 785-37-80,
 2363576@mail.ru</t>
   </si>
   <si>
     <t>454136, обл Челябинская, г Челябинск, ул Молодогвардейцев, д 3, к 1 , офис 1400</t>
   </si>
   <si>
     <t>Андреев</t>
   </si>
   <si>
     <t>Артем</t>
   </si>
   <si>
     <t>Александрович</t>
   </si>
   <si>
     <t>2/26</t>
   </si>
   <si>
@@ -427,70 +486,67 @@
     <t>14.07.1988</t>
   </si>
   <si>
     <t>ХУТОР ЯГОДИНКА ОКТЯБРЬСКОГО Р-НА РОСТОВСКОЙ ОБЛ.</t>
   </si>
   <si>
     <t>612508446176</t>
   </si>
   <si>
     <t xml:space="preserve">15.12.2021 - 25.12.2022 - заместитель директора ООО "Регион-Сервис"
 </t>
   </si>
   <si>
     <t>ВСГ 3425520</t>
   </si>
   <si>
     <t>ННОУ ВПО "Гуманитарный институт",2010</t>
   </si>
   <si>
     <t>418/2</t>
   </si>
   <si>
     <t>09.07.2023</t>
   </si>
   <si>
-    <t>Ассоциация арбитражных управляющих саморегулируемая организация "Центральное агентство арбитражных управляющих"</t>
-[...1 lines deleted...]
-  <si>
     <t>090/01</t>
   </si>
   <si>
     <t>03.08.2026</t>
   </si>
   <si>
     <t>647-77-000481-26 от 16.08.2026</t>
   </si>
   <si>
     <t>16.08.2026 - 15.08.2027</t>
   </si>
   <si>
     <t>+7 (918) 516-15-04,
-elena.anikina.88@mail.ru</t>
-[...2 lines deleted...]
-    <t>346471, Ростовская обл., х. Маркин, ул. Содовая, д.7</t>
+len.anikina2015@yandex.ru</t>
+  </si>
+  <si>
+    <t>346500, Ростовская область, г. Шахты, а/я 10</t>
   </si>
   <si>
     <t>Ануфриева</t>
   </si>
   <si>
     <t>Анна</t>
   </si>
   <si>
     <t>Павловна</t>
   </si>
   <si>
     <t>3/26</t>
   </si>
   <si>
     <t>12.02.1993</t>
   </si>
   <si>
     <t>пос. Серафимовский гор. Туймазы Респ. Башкортостан</t>
   </si>
   <si>
     <t>026905101827</t>
   </si>
   <si>
     <t xml:space="preserve">17.05.2021 - 08.07.2022 - заместитель директора по финансовым вопросам ООО «АГЕНТСТВО ПРАВОВОЙ ЗАЩИТЫ НОВАЯ ЖИЗНЬ»
 </t>
@@ -1014,50 +1070,106 @@
   </si>
   <si>
     <t xml:space="preserve">07.04.2015 - 09.06.2016 - заместитель директора ООО "ЛК Активные финансы"
 </t>
   </si>
   <si>
     <t>ГОУ ВПО "Брянский государственный университет имени академика И.Г. Петровского",2010</t>
   </si>
   <si>
     <t>000485</t>
   </si>
   <si>
     <t>11/042921</t>
   </si>
   <si>
     <t>АУ/0011-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (920) 834-28-71,
 voronovpraktika@yandex.ru</t>
   </si>
   <si>
     <t>243020, Брянская область, г. Новозыбков, ул. Советская, д.6</t>
   </si>
   <si>
+    <t>Габдрахманов</t>
+  </si>
+  <si>
+    <t>Данил</t>
+  </si>
+  <si>
+    <t>Ильгамович</t>
+  </si>
+  <si>
+    <t>141/26</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>14.05.1999</t>
+  </si>
+  <si>
+    <t>ГОР.УФА РЕСП. БАШКОРТОСТАН РОССИЯ</t>
+  </si>
+  <si>
+    <t>027618775817</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.04.2023 - 23.05.2024 - заместитель директора ООО "ИПС"
+</t>
+  </si>
+  <si>
+    <t>100231 0468611</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Башкирский государственный университет",2021</t>
+  </si>
+  <si>
+    <t>422/2</t>
+  </si>
+  <si>
+    <t>02.08.2023</t>
+  </si>
+  <si>
+    <t>АК 8762</t>
+  </si>
+  <si>
+    <t>647-77-000492-26 от 03.09.2026</t>
+  </si>
+  <si>
+    <t>03.09.2026 - 02.09.2027</t>
+  </si>
+  <si>
+    <t>+7 (962) 538-92-33,
+gab-arbitr@yandex.ru</t>
+  </si>
+  <si>
+    <t>450047, РБ, г. Уфа, ул. Бакалинская, д.19, кв.579</t>
+  </si>
+  <si>
     <t>Габитова</t>
   </si>
   <si>
     <t>Рамилевна</t>
   </si>
   <si>
     <t>15/26</t>
   </si>
   <si>
     <t>29.04.1988</t>
   </si>
   <si>
     <t>гор. Стерлитамак Башкирской АССР</t>
   </si>
   <si>
     <t>026811350480</t>
   </si>
   <si>
     <t xml:space="preserve">02.03.2015 - 06.04.2015 - заместитель директора ООО ЛК "Активные финансы"
 04.07.2016 - 05.12.2016 - заместитель директора ООО ЛК "Активные финансы"
 </t>
   </si>
   <si>
     <t>0809910</t>
   </si>
@@ -1215,104 +1327,104 @@
     <t>юриспруденция</t>
   </si>
   <si>
     <t>15.03.2011</t>
   </si>
   <si>
     <t>Ассоциация Евросибирская саморегулируемая организация арбитражных управляющих</t>
   </si>
   <si>
     <t>11/014644</t>
   </si>
   <si>
     <t>09.12.2009</t>
   </si>
   <si>
     <t>ООО "СК "ТИТ" (115088, г. Москва, 2-й Южнопортовый проезд, д.18, строение 8, лицензия СИ №1182 от 15.06.2017, контакты: 8 (495) 274-01-00, info@titins.ru)</t>
   </si>
   <si>
     <t>УБК_19842/АУ-2025 от 13.01.2026</t>
   </si>
   <si>
     <t>13.01.2026 - 12.01.2027</t>
   </si>
   <si>
     <t>+7 (927) 320-26-26,
-t.galeev@arbitrazhrf.ru</t>
-[...2 lines deleted...]
-    <t>450000, Респ Башкортостан, г Уфа, ул Ленина, 28, а/я 1212</t>
+galeev.timur.81@mail.ru</t>
+  </si>
+  <si>
+    <t>450000, Респ Башкортостан, г Уфа, ул Ленина, 28, а/я 1750</t>
   </si>
   <si>
     <t>Гапченко</t>
   </si>
   <si>
     <t>Ксения</t>
   </si>
   <si>
     <t>Владимировна</t>
   </si>
   <si>
     <t>125/26</t>
   </si>
   <si>
     <t>02.07.2026</t>
   </si>
   <si>
     <t>15.10.1992</t>
   </si>
   <si>
     <t>с. Шаблиевка Сальского р-на Ростовской области</t>
   </si>
   <si>
     <t>615308787216</t>
   </si>
   <si>
     <t xml:space="preserve">10.07.2024 - 18.05.2025 - заместитель директора ООО «Юридическая компания «Право»
 </t>
   </si>
   <si>
     <t>132605 0497315</t>
   </si>
   <si>
     <t>НЧОУ ВО "Невинномысский институт экономики, управления и права",2017</t>
   </si>
   <si>
     <t>25.03.2025</t>
   </si>
   <si>
     <t>АК 6923</t>
   </si>
   <si>
     <t>647-77-000296-26 от 18.03.2026</t>
   </si>
   <si>
-    <t>+7 (895) 184-80-26,
-[...3 lines deleted...]
-    <t>344065, Ростовская  обл., г. Ростов-на-Дону, пер. Сальский, д.86/94, кв.11</t>
+    <t>+7 (951) 497-85-00,
+gapkau@mail.ru</t>
+  </si>
+  <si>
+    <t>124365, МОСКВА 365, А/Я 15</t>
   </si>
   <si>
     <t>Гарипова</t>
   </si>
   <si>
     <t>Аделина</t>
   </si>
   <si>
     <t>Радиковна</t>
   </si>
   <si>
     <t>19/26</t>
   </si>
   <si>
     <t>05.02.2000</t>
   </si>
   <si>
     <t>020205397712</t>
   </si>
   <si>
     <t xml:space="preserve">09.01.2024 - 27.01.2025 - заместитель директора по финансовым вопросам ООО «АПЗ НОВАЯ ЖИЗНЬ»
 </t>
   </si>
   <si>
     <t>0005916</t>
@@ -1570,123 +1682,91 @@
   </si>
   <si>
     <t>Электронная трудовая книжка</t>
   </si>
   <si>
     <t xml:space="preserve">c 16.06.2021 - директор по развитию ООО "Юридический Центр "Паритет"
 </t>
   </si>
   <si>
     <t>0166929</t>
   </si>
   <si>
     <t>НОУ "СОВРЕМЕННАЯ ГУМАНИТАРНАЯ АКАДЕМИЯ",2006</t>
   </si>
   <si>
     <t>140/08-25</t>
   </si>
   <si>
     <t>11/042675</t>
   </si>
   <si>
     <t>647-77-000132-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (987) 884-24-00,
-Grandrvit@yandex.ru</t>
+arbitr.okb@yandex.ru</t>
   </si>
   <si>
     <t>450005, г. Уфа, а\я 30</t>
   </si>
   <si>
-    <t>Григорьева</t>
-[...37 lines deleted...]
-    <t>Респ. Башкортостан гор. Стерлитамак ул. Революционная д. 5А кв. 3</t>
+    <t>21.09.2026-16.10.2026</t>
+  </si>
+  <si>
+    <t>Пашнина Тамара Васильевна</t>
   </si>
   <si>
     <t>Грипась</t>
   </si>
   <si>
     <t>Александр</t>
   </si>
   <si>
     <t>25/26</t>
   </si>
   <si>
     <t>04.08.1973</t>
   </si>
   <si>
     <t>гор. Уфа БАССР</t>
   </si>
   <si>
     <t>027505117302</t>
   </si>
   <si>
     <t>ТК-IV №4578110</t>
   </si>
   <si>
     <t>26.05.2014</t>
   </si>
   <si>
     <t xml:space="preserve">22.08.2014 - 04.08.2017 - заместитель директора ГУП Управление административными зданиями
 </t>
+  </si>
+  <si>
+    <t>ФГБОУ ВПО "Уральская государственная юридическая академия",2011</t>
   </si>
   <si>
     <t>00321</t>
   </si>
   <si>
     <t>05.12.2025</t>
   </si>
   <si>
     <t>11/037901</t>
   </si>
   <si>
     <t>30.09.2022</t>
   </si>
   <si>
     <t>АУ/0039-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (917) 428-54-11,
 ufa.uaz@gmail.com</t>
   </si>
   <si>
     <t>Респ. Башкортостан гор.Уфа, д. Жилино, пер. Офицерский, д.4</t>
   </si>
   <si>
     <t>Демьяненко</t>
@@ -2585,51 +2665,51 @@
   <si>
     <t>16/397</t>
   </si>
   <si>
     <t>ФГАОУ ВО "Сибирский федеральный университет",2017</t>
   </si>
   <si>
     <t>30.12.2014</t>
   </si>
   <si>
     <t>Ассоциация арбитражных управляющих "ГАРАНТИЯ"</t>
   </si>
   <si>
     <t>АЕ № 1703</t>
   </si>
   <si>
     <t>24.12.2015</t>
   </si>
   <si>
     <t>АУ/0010-26 от 06.07.2026</t>
   </si>
   <si>
     <t>06.07.2026 - 11.07.2027</t>
   </si>
   <si>
-    <t>+7 (906) 973-87-77,
+    <t>+7 (906) 973-87-78,
 Yourist24@mail.ru</t>
   </si>
   <si>
     <t>350078, г. Краснодар, а/я 982</t>
   </si>
   <si>
     <t>Клочков</t>
   </si>
   <si>
     <t>Евгеньевич</t>
   </si>
   <si>
     <t>41/26</t>
   </si>
   <si>
     <t>07.05.1994</t>
   </si>
   <si>
     <t>гор. Саратов</t>
   </si>
   <si>
     <t>645411508271</t>
   </si>
   <si>
     <t>трудовой договор</t>
@@ -2714,50 +2794,53 @@
     <t>Кожевников</t>
   </si>
   <si>
     <t>42/26</t>
   </si>
   <si>
     <t>03.02.2000</t>
   </si>
   <si>
     <t>026207990100</t>
   </si>
   <si>
     <t>06.02.2019</t>
   </si>
   <si>
     <t xml:space="preserve">06.02.2019 - 19.03.2020 - заместитель директора по финансовым вопросам ООО "ЛК Активные финансы"
 </t>
   </si>
   <si>
     <t>ФГБОУ  ВО "Оренбургский государственный университет",2022</t>
   </si>
   <si>
     <t>03230</t>
   </si>
   <si>
+    <t>23.06.2025</t>
+  </si>
+  <si>
     <t>11/042736</t>
   </si>
   <si>
     <t>647-77-000105-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (961) 044-98-75,
 okly74@gmail.com</t>
   </si>
   <si>
     <t>453300, Респ Башкортостан, г Кумертау, ул Энергетиков, д 9, кв 52</t>
   </si>
   <si>
     <t>Кожин</t>
   </si>
   <si>
     <t>Павел</t>
   </si>
   <si>
     <t>134/26</t>
   </si>
   <si>
     <t>13.08.2026</t>
   </si>
   <si>
@@ -2771,51 +2854,51 @@
   </si>
   <si>
     <t xml:space="preserve">01.10.2023 - 31.01.2025 - заместитель директора ООО "Окей Банкрот-Екатеринбург"
 </t>
   </si>
   <si>
     <t>106631 0647068</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Уральский государственный юридический университет имени В.Ф. Яковлева",2023</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
     <t>090/02</t>
   </si>
   <si>
     <t>647-77-000477-26 от 11.08.2026</t>
   </si>
   <si>
     <t>+7 (922) 103-52-72,
 au.kozhin.law@yandex.ru</t>
   </si>
   <si>
-    <t>620063,г. Екатеринбург, а\я 100</t>
+    <t>620063, г. Екатеринбург, а\я 100</t>
   </si>
   <si>
     <t>Колоскова</t>
   </si>
   <si>
     <t>128/26</t>
   </si>
   <si>
     <t>15.07.2026</t>
   </si>
   <si>
     <t>28.02.1996</t>
   </si>
   <si>
     <t>гор. Жуковка Брянская область</t>
   </si>
   <si>
     <t>324302682100</t>
   </si>
   <si>
     <t xml:space="preserve">11.11.2019 - 15.01.2021 - заместитель директора ООО "РКЦ СЕРВИС"
 </t>
   </si>
   <si>
     <t>103205 0099923</t>
@@ -3096,52 +3179,52 @@
     <t xml:space="preserve">07.10.2024 - 01.06.2026 - заместитель директора ООО "Трибониан"
 </t>
   </si>
   <si>
     <t>КФ № 74731</t>
   </si>
   <si>
     <t>ФГБОУ ВПО "Забайкальский государственный университете",2013</t>
   </si>
   <si>
     <t>421/2</t>
   </si>
   <si>
     <t>28.07.2023</t>
   </si>
   <si>
     <t>АК 8983</t>
   </si>
   <si>
     <t>29.05.2026</t>
   </si>
   <si>
     <t>647-77-000482-26 от 16.08.2026</t>
   </si>
   <si>
-    <t>+7 (906) 624-74-03,
-krasivskaya.yulya@mail.ru</t>
+    <t>+7 (920) 271-48-50,
+Krasivskaya.Julia.AU@yandex.ru</t>
   </si>
   <si>
     <t>300041, Тульская обл., г.Тула, ул. Тургеневская, д.40</t>
   </si>
   <si>
     <t>Крючкова</t>
   </si>
   <si>
     <t>Георгиевна</t>
   </si>
   <si>
     <t>48/26</t>
   </si>
   <si>
     <t>14.06.1990</t>
   </si>
   <si>
     <t>п. Гусино Краснинский район Смоленская область</t>
   </si>
   <si>
     <t>322100546616</t>
   </si>
   <si>
     <t xml:space="preserve">13.03.2024 - 17.06.2025 - Заместитель директора ООО "СТРОИТЕЛЬНАЯ КОМПАНИЯ ВЕЛЕС"
 </t>
@@ -3419,55 +3502,55 @@
     <t>12.07.1982</t>
   </si>
   <si>
     <t>гор. Калуга</t>
   </si>
   <si>
     <t>402808179762</t>
   </si>
   <si>
     <t xml:space="preserve">05.11.2018 - 05.12.2019 - заместитель директора ООО "ЛОГОС СЕРВИС"
 </t>
   </si>
   <si>
     <t>ГОУ ВПО "Московский государственный университет экономики, статистики",2011</t>
   </si>
   <si>
     <t>00305</t>
   </si>
   <si>
     <t>11/042687</t>
   </si>
   <si>
     <t>647-77-000124-25 от 15.12.2025</t>
   </si>
   <si>
-    <t>+7 (953) 321-51-70,
-[...3 lines deleted...]
-    <t>248017, обл Калужская, г Калуга, ул Терепецкая, д 7, кв 106</t>
+    <t>9109157185,
+oleg.limenko@mail.ru</t>
+  </si>
+  <si>
+    <t>248000, Калужская обл., г Калуга, ОПС-248000, а/я 24</t>
   </si>
   <si>
     <t>Лоборева</t>
   </si>
   <si>
     <t>Марина</t>
   </si>
   <si>
     <t>75/26</t>
   </si>
   <si>
     <t>10.08.1987</t>
   </si>
   <si>
     <t>г. Шахты Ростовская область</t>
   </si>
   <si>
     <t>615523289614</t>
   </si>
   <si>
     <t>Трудовой договор, справка</t>
   </si>
   <si>
     <t xml:space="preserve">12.03.2020 - 15.05.2021 - Заместитель директора ООО "ЯРД"
 </t>
@@ -4205,50 +4288,53 @@
     <t>647-77-000106-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (967) 504-07-00,
 anna.nikitina999@mail.ru</t>
   </si>
   <si>
     <t>450033, Респ Башкортостан, г Уфа, ул Тбилисская, д 39</t>
   </si>
   <si>
     <t>Мухин</t>
   </si>
   <si>
     <t>Станислав</t>
   </si>
   <si>
     <t>Борисович</t>
   </si>
   <si>
     <t>65/26</t>
   </si>
   <si>
     <t>19.11.1997</t>
   </si>
   <si>
+    <t>гор. Стерлитамак Респ. Башкортостан</t>
+  </si>
+  <si>
     <t>026825641200</t>
   </si>
   <si>
     <t>справка</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2022 - 28.09.2023 - заместитель директора ООО "АГЕНТСТВО БРИЛЛИАНТ"
 </t>
   </si>
   <si>
     <t>0299885</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Уральский государственный юридический университет имени В.Ф. Яковлева",2022</t>
   </si>
   <si>
     <t>00327</t>
   </si>
   <si>
     <t>11/042748</t>
   </si>
   <si>
     <t>647-77-000115-25 от 15.12.2025</t>
   </si>
   <si>
@@ -4594,50 +4680,97 @@
     <t>ФГБОУ ВО "Ярославский государственный университет им. П.Г. Демидова",2022</t>
   </si>
   <si>
     <t>00347-2025</t>
   </si>
   <si>
     <t>11.06.2025</t>
   </si>
   <si>
     <t>11/041566</t>
   </si>
   <si>
     <t>27.05.2025</t>
   </si>
   <si>
     <t>АУ/0009-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (999) 233-13-88,
 belokon04@yandex.ru</t>
   </si>
   <si>
     <t>150014, обл.Ярославская, г. Ярославль ул. Свободы, д.79/36, а/я 17</t>
   </si>
   <si>
+    <t>Перхунова</t>
+  </si>
+  <si>
+    <t>142/26</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>05.02.1963</t>
+  </si>
+  <si>
+    <t>гор. Свердловск</t>
+  </si>
+  <si>
+    <t>667109751524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">08.06.2021 - 18.11.2022 - заместитель директора ООО "СТ"
+</t>
+  </si>
+  <si>
+    <t>кв 471056</t>
+  </si>
+  <si>
+    <t>УРАЛЬСКИЙ ОРДЕН ТРУДОВОГО КРАСНОГО ЗНАМЕНИ ЛЕСОТЕХНИЧЕСКИЙ ИНСТИТУТ ИМ. ЛЕНИНСКОГО КОМСОМОЛА,2026</t>
+  </si>
+  <si>
+    <t>товаровед высшей квалификации</t>
+  </si>
+  <si>
+    <t>11/042964</t>
+  </si>
+  <si>
+    <t>647-77-000501-26 от 15.09.2026</t>
+  </si>
+  <si>
+    <t>15.09.2026 - 14.09.2027</t>
+  </si>
+  <si>
+    <t>+7 (932) 116-46-07,
+01@vprave.online</t>
+  </si>
+  <si>
+    <t>620027,г.Екатеринбург, а\я 233</t>
+  </si>
+  <si>
     <t>Пискунова</t>
   </si>
   <si>
     <t>72/26</t>
   </si>
   <si>
     <t>28.01.1991</t>
   </si>
   <si>
     <t>гор. Уфа Респ. Башкортостан</t>
   </si>
   <si>
     <t>027404918514</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2016 - 29.05.2020 - Руководитель ООО «СТРАХОВАЯ КОМПАНИЯ «Ренессанс Жизнь»
 </t>
   </si>
   <si>
     <t>ФГБОУ ВПО "Башкирский государственный педагогический университет им. М.Акмуллы",2013</t>
   </si>
   <si>
     <t>Документовед</t>
   </si>
   <si>
@@ -4867,63 +5000,119 @@
     <t>00041</t>
   </si>
   <si>
     <t>16.03.2011</t>
   </si>
   <si>
     <t>Ассоциация "Саморегулируемая организация арбитражных управляющих "Доверие"</t>
   </si>
   <si>
     <t>11/015821</t>
   </si>
   <si>
     <t>13.07.2010</t>
   </si>
   <si>
     <t>АУ/0025-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (922) 614-44-24,
 01@vprave.online</t>
   </si>
   <si>
     <t>620027, обл Свердловская, Екатеринбург, а/я 233</t>
   </si>
   <si>
+    <t>Рыжаков</t>
+  </si>
+  <si>
+    <t>Алексей</t>
+  </si>
+  <si>
+    <t>145/26</t>
+  </si>
+  <si>
+    <t>07.10.2026</t>
+  </si>
+  <si>
+    <t>16.01.1972</t>
+  </si>
+  <si>
+    <t>гор. Тула</t>
+  </si>
+  <si>
+    <t>710300013750</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.09.2024 - 24.10.2025 - заместитель директора ООО "Консалтинговая группа "Альфа"
+</t>
+  </si>
+  <si>
+    <t>ОК № 86736</t>
+  </si>
+  <si>
+    <t>ФГОБУ ВПО "Финансовый университет при правительстве Российской Федерации",2012</t>
+  </si>
+  <si>
+    <t>Финансы и кредит</t>
+  </si>
+  <si>
+    <t>428/2</t>
+  </si>
+  <si>
+    <t>04.10.2023</t>
+  </si>
+  <si>
+    <t>АК 8832</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>647-77-000524-26 от 05.10.2026</t>
+  </si>
+  <si>
+    <t>05.10.2026 - 04.10.2027</t>
+  </si>
+  <si>
+    <t>+7 (920) 777-07-37,
+aryzhakov72@gmail.com</t>
+  </si>
+  <si>
+    <t>300028, Тульская обл., г. тула, ул. Оружейная, д.23, кв.43</t>
+  </si>
+  <si>
     <t>Савин</t>
   </si>
   <si>
     <t>127/26</t>
   </si>
   <si>
     <t>10.07.2026</t>
   </si>
   <si>
     <t>24.11.1986</t>
-  </si>
-[...1 lines deleted...]
-    <t>гор. Свердловск</t>
   </si>
   <si>
     <t>667209553491</t>
   </si>
   <si>
     <t>ТК-III №6661788</t>
   </si>
   <si>
     <t>05.11.2012</t>
   </si>
   <si>
     <t xml:space="preserve">20.12.2015 - 24.11.2022 - заместитель директора ООО "Консалтинг и аутсорсинг"
 </t>
   </si>
   <si>
     <t>ВМА 0115910</t>
   </si>
   <si>
     <t>ГОУ ВПО "Уральская государственная юридическая академия",2010</t>
   </si>
   <si>
     <t>28.12.2021</t>
   </si>
   <si>
     <t>Союз "Саморегулируемая организация арбитражных управляющих "Альянс"</t>
@@ -4967,230 +5156,227 @@
   </si>
   <si>
     <t>06.10.2017</t>
   </si>
   <si>
     <t xml:space="preserve">15.11.2016 - 20.02.2018 - Заместитель директора ООО "Активные Финансы"
 </t>
   </si>
   <si>
     <t>ЧОУ ВО Центросоюза Российской Федерации "Сибирский университет потребительской кооперации",2017</t>
   </si>
   <si>
     <t>03240</t>
   </si>
   <si>
     <t>11/042754</t>
   </si>
   <si>
     <t>647-77-000128-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (923) 184-00-48,
 fin-sva@mail.ru</t>
   </si>
   <si>
-    <t>630087, г. Новосибирск, ул. Ватутина 71, офис 104</t>
+    <t>630087, г. Новосибирск, а/я 28</t>
+  </si>
+  <si>
+    <t>Секерина</t>
+  </si>
+  <si>
+    <t>Алексеевна</t>
+  </si>
+  <si>
+    <t>116/26</t>
+  </si>
+  <si>
+    <t>09.10.1999</t>
+  </si>
+  <si>
+    <t>с. Воя Пижанский район Кировской области</t>
+  </si>
+  <si>
+    <t>432501283642</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.06.2024 - 13.08.2025 - заместитель директора ООО "Помощь заемщикам"
+</t>
+  </si>
+  <si>
+    <t>492/1</t>
+  </si>
+  <si>
+    <t>26.02.2026</t>
+  </si>
+  <si>
+    <t>АК 8542</t>
+  </si>
+  <si>
+    <t>647-77-000361-26 от 25.05.2026</t>
+  </si>
+  <si>
+    <t>+7 (982) 386-29-67,
+Starikova.AU@yandex.ru</t>
+  </si>
+  <si>
+    <t>610000, Кировская обл, г Киров, а/я 66</t>
   </si>
   <si>
     <t>Сидорак</t>
   </si>
   <si>
     <t>76/26</t>
   </si>
   <si>
     <t>22.01.1995</t>
   </si>
   <si>
     <t>дер. Ефанова Лузского района Кировской области</t>
   </si>
   <si>
     <t>431602477057</t>
   </si>
   <si>
     <t>Приказ, справка, трудовой договор</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2024 - 13.08.2025 - Заместитель директора ООО "Помощь заемщикам"
 </t>
   </si>
   <si>
     <t>0006314</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Вятский государственный университет",2019</t>
   </si>
   <si>
     <t>03237</t>
   </si>
   <si>
     <t>17.07.2025</t>
   </si>
   <si>
     <t>11/042699</t>
   </si>
   <si>
     <t>АУ/0026-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+79127031526,
 syy.ay@yandex.ru</t>
   </si>
   <si>
-    <t>Кировская обл., г. Киров, ул. Всесвятская 61/2, кв. 21</t>
+    <t>610000, Кировская обл., г Киров, а/я 3</t>
   </si>
   <si>
     <t>Смоленская</t>
   </si>
   <si>
     <t>100/26</t>
   </si>
   <si>
     <t>08.06.1989</t>
   </si>
   <si>
     <t>312826861146</t>
   </si>
   <si>
     <t xml:space="preserve">08.02.2021 - 19.09.2022 - заместитель директора ООО "АПЗ НОВАЯ ЖИЗНЬ РЕГИОНЫ"
 </t>
   </si>
   <si>
     <t>ФГАОУ ВПО "Белгородский государственный национальный исследовательский университет",2011</t>
   </si>
   <si>
     <t>00336</t>
   </si>
   <si>
     <t>11/042755</t>
   </si>
   <si>
     <t>647-77-000093-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 9155245509,
 smolenskaya.en@mail.ru</t>
   </si>
   <si>
     <t>295000, Республика Крым, г. Симферополь, ул. Александра Невского, д. 1, а/я 1392</t>
   </si>
   <si>
-    <t>Старикова</t>
-[...42 lines deleted...]
-  <si>
     <t>Степанов</t>
   </si>
   <si>
     <t>126/26</t>
   </si>
   <si>
     <t>14.04.1990</t>
   </si>
   <si>
     <t>г.Ленинград</t>
   </si>
   <si>
     <t>781301661334</t>
   </si>
   <si>
     <t xml:space="preserve">15.07.2019 - 15.01.2021 - заместитель директора ООО "Атлант"
 </t>
   </si>
   <si>
     <t>КЗ № 75469</t>
   </si>
   <si>
     <t>ЧОУ ВПО "Санкт-Петербургский институт экономики и управления",2012</t>
   </si>
   <si>
     <t>Менеджмент организации</t>
   </si>
   <si>
     <t>17.11.2025</t>
   </si>
   <si>
     <t>Некоммерческое партнерство Саморегулируемая организация арбитражных управляющих "РАЗВИТИЕ"</t>
   </si>
   <si>
     <t>АЕ 8669</t>
   </si>
   <si>
     <t>05.08.2019</t>
   </si>
   <si>
     <t>647-77-000402-26 от 10.07.2026</t>
   </si>
   <si>
     <t>10.07.2026 - 09.07.2027</t>
   </si>
   <si>
-    <t>+7 (981) 755-38-34,
-[...3 lines deleted...]
-    <t>196240, г. Санкт-Петербург, Московский район, ул. Варшавская, д.73, лит.А, кв. 131</t>
+    <t>9934804610,
+artstepanovau@yandex.ru</t>
+  </si>
+  <si>
+    <t>195009, г. Санкт-Петербург, Финский пер., д. 9, литера А, а/я 56</t>
   </si>
   <si>
     <t>Степанова</t>
   </si>
   <si>
     <t>110/26</t>
   </si>
   <si>
     <t>24.12.2000</t>
   </si>
   <si>
     <t>гор. Соликамск Пермской обл.</t>
   </si>
   <si>
     <t>591903622510</t>
   </si>
   <si>
     <t xml:space="preserve">23.09.2024 - 25.10.2025 - заместитель директора ООО "АС-Консалтинг"
 </t>
   </si>
   <si>
     <t>106604 0024032</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Уральский государственный юридический университет имени В.Ф. Яковлева",2024</t>
@@ -5828,69 +6014,66 @@
     <t>Наргиза</t>
   </si>
   <si>
     <t>Рафисовна</t>
   </si>
   <si>
     <t>136/26</t>
   </si>
   <si>
     <t>04.03.1999</t>
   </si>
   <si>
     <t>гор. Туймазы Респ. Башкортостан</t>
   </si>
   <si>
     <t>026910366561</t>
   </si>
   <si>
     <t xml:space="preserve">17.01.2023 - 03.10.2024 - заместитель директора ООО "АВТО ЛЮКС СЕРВИС"
 </t>
   </si>
   <si>
     <t>100231 0393687</t>
   </si>
   <si>
-    <t>ФГБОУ ВО "Башкирский государственный университет",2021</t>
-[...1 lines deleted...]
-  <si>
     <t>429/2</t>
   </si>
   <si>
     <t>11.10.2023</t>
   </si>
   <si>
     <t>АК 8545</t>
   </si>
   <si>
     <t>№ 647-77-000477-26 от 11.08.2026</t>
   </si>
   <si>
     <t>11.08.2026 - 10.07.2027</t>
   </si>
   <si>
-    <t>+7 (999) 562-79-40,
+    <t>+7 (922) 101-04-55,
 fnr_arbitr@mail.ru</t>
   </si>
   <si>
     <t>620026, а/я 95</t>
   </si>
   <si>
     <t>Ханмурзина</t>
   </si>
   <si>
     <t>Олеся</t>
   </si>
   <si>
     <t>Мазитовна</t>
   </si>
   <si>
     <t>87/26</t>
   </si>
   <si>
     <t>15.06.1983</t>
   </si>
   <si>
     <t>пос. Рассвет Давлекановского района респ. Башкортостан</t>
   </si>
   <si>
     <t>025904722548</t>
@@ -6094,97 +6277,93 @@
   </si>
   <si>
     <t>приказ, доп. соглашение к ТД, справка</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2023 - 11.12.2024 - Заместитель генерального директора ООО "СОЮЗ ЮРИСТОВ +"
 </t>
   </si>
   <si>
     <t>АНО ВПО "Московский гуманитарно- экономический институт",2010</t>
   </si>
   <si>
     <t>03247</t>
   </si>
   <si>
     <t>25.08.2025</t>
   </si>
   <si>
     <t>11/042711</t>
   </si>
   <si>
     <t>АУ/0027-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (981) 351-98-68,
-+7 (911) 383-91-28,
-olga-chervonoshapka@yandex.ru</t>
+o89813519868@yandex.ru</t>
   </si>
   <si>
     <t>182115, Псковская область город Великие Луки а/я 960</t>
   </si>
   <si>
     <t>Чугайнов</t>
   </si>
   <si>
     <t>Вячеслав</t>
   </si>
   <si>
     <t>132/26</t>
   </si>
   <si>
     <t>22.08.1997</t>
   </si>
   <si>
     <t>Тюменская область, Октябрьский район, поселок Сергино</t>
   </si>
   <si>
     <t>861403548440</t>
   </si>
   <si>
     <t xml:space="preserve">05.04.2021 - 25.12.2022 - заместитель директора ООО "Югорское Региональное Юридическое Агентство"
 </t>
   </si>
   <si>
     <t>108604 0002116</t>
   </si>
   <si>
     <t>ФГБОУ ВО "Югорский государственный университет" (ЮГУ) г. Ханты-Мансийск,2019</t>
   </si>
   <si>
     <t>415/2</t>
   </si>
   <si>
     <t>12.05.2023</t>
   </si>
   <si>
     <t>АК 8837</t>
   </si>
   <si>
-    <t>15.05.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>647-77-000446-26 от 23.07.2026</t>
   </si>
   <si>
     <t>23.07.2026 - 22.07.2027</t>
   </si>
   <si>
     <t>+7 (900) 394-17-86,
 slava.chugaynov@bk.ru</t>
   </si>
   <si>
     <t>628181, ХМАО-Югра, г.Нягань, 4 мкр., д.5а, офис 44</t>
   </si>
   <si>
     <t>Чупин</t>
   </si>
   <si>
     <t>Сергей</t>
   </si>
   <si>
     <t>111/26</t>
   </si>
   <si>
     <t>13.11.1963</t>
   </si>
   <si>
@@ -6251,86 +6430,86 @@
     <t>11/042764</t>
   </si>
   <si>
     <t>АУ/0028-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (988) 705-37-00,
 shabelnikova149@gmail.com</t>
   </si>
   <si>
     <t>356146, край Ставропольский, р-н Изобильненский, г Изобильный, ул Колхозная, д 41</t>
   </si>
   <si>
     <t>Шабурова</t>
   </si>
   <si>
     <t>Лариса</t>
   </si>
   <si>
     <t>94/26</t>
   </si>
   <si>
     <t>04.06.1969</t>
   </si>
   <si>
-    <t>гор. Каменск-Уральский Свердловская обл. fu.shaburova</t>
+    <t>гор. Каменск-Уральский Свердловская обл.</t>
   </si>
   <si>
     <t>745208402552</t>
   </si>
   <si>
     <t>АТ-VI №4912275</t>
   </si>
   <si>
     <t>Трудовая книжка</t>
   </si>
   <si>
     <t xml:space="preserve">14.02.2017 - 31.10.2018 - Финансовый директор ООО "Витакон"
 </t>
   </si>
   <si>
     <t>0729278</t>
   </si>
   <si>
     <t>ГОУ ВПО "Южно-Уральский государственный университет",2005</t>
   </si>
   <si>
     <t>20.05.2019</t>
   </si>
   <si>
     <t>Некоммерческое партнерство Арбитражных управляющих "ОРИОН"</t>
   </si>
   <si>
     <t>11/042765</t>
   </si>
   <si>
     <t>647-77-000142-25 от 15.12.2025</t>
   </si>
   <si>
     <t>+7 (900) 095-35-60,
-shlb69@mail.ru</t>
+fu.shaburova@yandex.ru</t>
   </si>
   <si>
     <t>454091, г.Челябинск, а/я 13007</t>
   </si>
   <si>
     <t>Шамсутдинова</t>
   </si>
   <si>
     <t>Танзиля</t>
   </si>
   <si>
     <t>Габидуловна</t>
   </si>
   <si>
     <t>114/26</t>
   </si>
   <si>
     <t>21.11.1985</t>
   </si>
   <si>
     <t>пос. Привольный Красноармейского р-на Челябинской области</t>
   </si>
   <si>
     <t>745008718975</t>
   </si>
@@ -6339,51 +6518,51 @@
 </t>
   </si>
   <si>
     <t>ВСГ 1726790</t>
   </si>
   <si>
     <t>ФГОУ ВПО "Уральская академия государственной службы",2008</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>АК 1525</t>
   </si>
   <si>
     <t>01.10.2021</t>
   </si>
   <si>
     <t>647-77-000344-26 от 11.05.2026</t>
   </si>
   <si>
     <t>+7 (952) 512-25-34,
 tanzilyakam@mail.ru</t>
   </si>
   <si>
-    <t>454006, г. Челябинск, а/я 483</t>
+    <t>620000, г. Екатеринбург, а/я 53</t>
   </si>
   <si>
     <t>Шашкова</t>
   </si>
   <si>
     <t>96/26</t>
   </si>
   <si>
     <t>25.11.1987</t>
   </si>
   <si>
     <t>с. Карпогоры Пинежского р-на Архангельской обл.</t>
   </si>
   <si>
     <t>111801750694</t>
   </si>
   <si>
     <t>Справка, трудовой договор</t>
   </si>
   <si>
     <t xml:space="preserve">12.10.2021 - 12.12.2022 - Финансовый директор ООО "Правовая защита заёмщиков"
 </t>
   </si>
   <si>
     <t>ФГБОУ ВО " Санкт-Петербургский Государственный Лесотехнический Университет имени С.М. Кирова",2012</t>
@@ -6578,50 +6757,97 @@
   </si>
   <si>
     <t>28.12.2024</t>
   </si>
   <si>
     <t>Ассоциация "Региональная саморегулируемая организация профессиональных арбитражных управляющих"</t>
   </si>
   <si>
     <t>АК 4792</t>
   </si>
   <si>
     <t>17.05.2024</t>
   </si>
   <si>
     <t>ОАУ №21550/700/26 от 21.02.2026</t>
   </si>
   <si>
     <t>21.02.2026 - 20.02.2027</t>
   </si>
   <si>
     <t>+7 (927) 177-05-35,
 shchankinsa@gmail.com</t>
   </si>
   <si>
     <t>430005, Респ. Мордовия, г. Саранск, ул. Большевистская, д. 31, а/я - 18</t>
+  </si>
+  <si>
+    <t>Ырмак</t>
+  </si>
+  <si>
+    <t>Метин</t>
+  </si>
+  <si>
+    <t>143/26</t>
+  </si>
+  <si>
+    <t>22.05.1994</t>
+  </si>
+  <si>
+    <t>гор. Москва</t>
+  </si>
+  <si>
+    <t>773176632370</t>
+  </si>
+  <si>
+    <t>Электронная трудовая</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.04.2025 - 01.06.2026 - заместитель генеральный директор ООО "ГЕТЛИНД"
+</t>
+  </si>
+  <si>
+    <t>107724 2527750</t>
+  </si>
+  <si>
+    <t>ФГБОУ ВО "Российский государственный университет правосудия",2017</t>
+  </si>
+  <si>
+    <t>401/2</t>
+  </si>
+  <si>
+    <t>АК 8399</t>
+  </si>
+  <si>
+    <t>647-77-000510-26 от 21.09.2026</t>
+  </si>
+  <si>
+    <t>+7 (962) 970-63-71,
+a0526miupr@mail.ru</t>
+  </si>
+  <si>
+    <t>125009, г. Москва, ул. Тверская, д. 9, а/я 105</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0\ _₽"/>
   </numFmts>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -7483,13912 +7709,14154 @@
       </c>
       <c r="I3" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N3" s="13" t="s">
         <v>57</v>
       </c>
       <c r="O3" s="13" t="s">
         <v>58</v>
       </c>
       <c r="P3" s="13" t="s">
         <v>59</v>
       </c>
       <c r="Q3" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R3" s="13"/>
-      <c r="S3" s="13" t="s">
+      <c r="S3" s="13">
+        <v>497</v>
+      </c>
+      <c r="T3" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="T3" s="13" t="s">
+      <c r="U3" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="U3" s="13" t="s">
+      <c r="V3" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V3" s="13" t="s">
+      <c r="W3" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="W3" s="13" t="s">
+      <c r="X3" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="X3" s="13" t="s">
+      <c r="Y3" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="Y3" s="13" t="s">
+      <c r="Z3" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="Z3" s="13" t="s">
+      <c r="AA3" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="AA3" s="13" t="s">
+      <c r="AB3" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB3" s="13" t="s">
+      <c r="AC3" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC3" s="13" t="s">
+      <c r="AD3" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD3" s="13" t="s">
+      <c r="AE3" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE3" s="13" t="s">
+      <c r="AF3" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="AF3" s="13" t="s">
+      <c r="AG3" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="AG3" s="13" t="s">
+      <c r="AH3" s="13" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="AI3" s="13"/>
       <c r="AJ3" s="13"/>
       <c r="AK3" s="13"/>
       <c r="AL3" s="13"/>
       <c r="AM3" s="13"/>
       <c r="AN3" s="13"/>
       <c r="AO3" s="13"/>
       <c r="AP3" s="13"/>
     </row>
     <row r="4" spans="1:62" customHeight="1" ht="100">
       <c r="A4" s="13">
         <v>2</v>
       </c>
       <c r="B4" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C4" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="C4" s="13" t="s">
+      <c r="D4" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="E4" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="E4" s="13" t="s">
+      <c r="F4" s="13" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G4" s="13"/>
       <c r="H4" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="K4" s="13"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="N4" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="O4" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="N4" s="13" t="s">
+      <c r="P4" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="O4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q4" s="13" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="R4" s="13"/>
       <c r="S4" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="T4" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="U4" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="V4" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="W4" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="T4" s="13" t="s">
+      <c r="X4" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="U4" s="13" t="s">
+      <c r="Y4" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="V4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="W4" s="13" t="s">
+      <c r="Z4" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="X4" s="13" t="s">
+      <c r="AA4" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="Y4" s="13" t="s">
+      <c r="AB4" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC4" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD4" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE4" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF4" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="Z4" s="13" t="s">
+      <c r="AG4" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="AA4" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AH4" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI4" s="13"/>
       <c r="AJ4" s="13"/>
       <c r="AK4" s="13"/>
       <c r="AL4" s="13"/>
       <c r="AM4" s="13"/>
       <c r="AN4" s="13"/>
       <c r="AO4" s="13"/>
       <c r="AP4" s="13"/>
     </row>
     <row r="5" spans="1:62" customHeight="1" ht="100">
       <c r="A5" s="13">
         <v>3</v>
       </c>
       <c r="B5" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="E5" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="C5" s="13" t="s">
+      <c r="F5" s="13" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G5" s="13"/>
       <c r="H5" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="O5" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="N5" s="13" t="s">
+      <c r="P5" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="O5" s="13" t="s">
+      <c r="Q5" s="13" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="R5" s="13"/>
       <c r="S5" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="U5" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="T5" s="13" t="s">
+      <c r="V5" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="W5" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="X5" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="V5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="W5" s="13" t="s">
+      <c r="Y5" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z5" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="X5" s="13" t="s">
+      <c r="AA5" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="Y5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Z5" s="13" t="s">
+      <c r="AB5" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC5" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD5" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE5" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF5" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="AA5" s="13" t="s">
-[...14 lines deleted...]
-      <c r="AF5" s="13" t="s">
+      <c r="AG5" s="13" t="s">
         <v>118</v>
       </c>
-      <c r="AG5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH5" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI5" s="13"/>
       <c r="AJ5" s="13"/>
       <c r="AK5" s="13"/>
       <c r="AL5" s="13"/>
       <c r="AM5" s="13"/>
       <c r="AN5" s="13"/>
       <c r="AO5" s="13"/>
       <c r="AP5" s="13"/>
     </row>
     <row r="6" spans="1:62" customHeight="1" ht="100">
       <c r="A6" s="13">
         <v>4</v>
       </c>
       <c r="B6" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="C6" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="D6" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D6" s="13" t="s">
+      <c r="E6" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="E6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="13" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="G6" s="13"/>
       <c r="H6" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13" t="s">
-        <v>56</v>
+        <v>126</v>
       </c>
       <c r="N6" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="O6" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="O6" s="13" t="s">
+      <c r="P6" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="P6" s="13" t="s">
+      <c r="Q6" s="13" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="R6" s="13"/>
       <c r="S6" s="13" t="s">
         <v>131</v>
       </c>
       <c r="T6" s="13" t="s">
         <v>132</v>
       </c>
       <c r="U6" s="13" t="s">
         <v>133</v>
       </c>
       <c r="V6" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W6" s="13" t="s">
         <v>134</v>
       </c>
       <c r="X6" s="13" t="s">
         <v>135</v>
       </c>
       <c r="Y6" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z6" s="13" t="s">
         <v>136</v>
       </c>
       <c r="AA6" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB6" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC6" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD6" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE6" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF6" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="AB6" s="13" t="s">
-[...11 lines deleted...]
-      <c r="AF6" s="13" t="s">
+      <c r="AG6" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="AG6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH6" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI6" s="13"/>
       <c r="AJ6" s="13"/>
       <c r="AK6" s="13"/>
       <c r="AL6" s="13"/>
       <c r="AM6" s="13"/>
       <c r="AN6" s="13"/>
       <c r="AO6" s="13"/>
       <c r="AP6" s="13"/>
     </row>
     <row r="7" spans="1:62" customHeight="1" ht="100">
       <c r="A7" s="13">
         <v>5</v>
       </c>
       <c r="B7" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="C7" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="D7" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="E7" s="13" t="s">
         <v>142</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="F7" s="13" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G7" s="13"/>
       <c r="H7" s="13" t="s">
         <v>144</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>145</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>146</v>
       </c>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="13" t="s">
         <v>147</v>
       </c>
       <c r="O7" s="13" t="s">
         <v>148</v>
       </c>
       <c r="P7" s="13" t="s">
         <v>149</v>
       </c>
       <c r="Q7" s="13" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="R7" s="13"/>
       <c r="S7" s="13" t="s">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="T7" s="13" t="s">
         <v>151</v>
       </c>
       <c r="U7" s="13" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="V7" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W7" s="13" t="s">
         <v>152</v>
       </c>
       <c r="X7" s="13" t="s">
         <v>153</v>
       </c>
       <c r="Y7" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z7" s="13" t="s">
         <v>154</v>
       </c>
       <c r="AA7" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="AB7" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB7" s="13" t="s">
+      <c r="AC7" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC7" s="13" t="s">
+      <c r="AD7" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD7" s="13" t="s">
+      <c r="AE7" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF7" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AG7" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AH7" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI7" s="13"/>
       <c r="AJ7" s="13"/>
       <c r="AK7" s="13"/>
       <c r="AL7" s="13"/>
       <c r="AM7" s="13"/>
       <c r="AN7" s="13"/>
       <c r="AO7" s="13"/>
       <c r="AP7" s="13"/>
     </row>
     <row r="8" spans="1:62" customHeight="1" ht="100">
       <c r="A8" s="13">
         <v>6</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C8" s="13" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G8" s="13"/>
       <c r="H8" s="13" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="13" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="O8" s="13" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="P8" s="13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="Q8" s="13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="R8" s="13"/>
       <c r="S8" s="13" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="T8" s="13" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="U8" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V8" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W8" s="13" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="X8" s="13" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="Y8" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z8" s="13" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AA8" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB8" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB8" s="13" t="s">
+      <c r="AC8" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC8" s="13" t="s">
+      <c r="AD8" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD8" s="13" t="s">
+      <c r="AE8" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF8" s="13" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AG8" s="13" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH8" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AK8" s="13"/>
       <c r="AL8" s="13"/>
       <c r="AM8" s="13"/>
       <c r="AN8" s="13"/>
       <c r="AO8" s="13"/>
       <c r="AP8" s="13"/>
     </row>
     <row r="9" spans="1:62" customHeight="1" ht="100">
       <c r="A9" s="13">
         <v>7</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C9" s="13" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E9" s="13" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F9" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G9" s="13"/>
       <c r="H9" s="13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="13" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="O9" s="13" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="P9" s="13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="Q9" s="13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="R9" s="13"/>
-      <c r="S9" s="13">
-        <v>446</v>
+      <c r="S9" s="13" t="s">
+        <v>131</v>
       </c>
       <c r="T9" s="13" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="U9" s="13" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="V9" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W9" s="13" t="s">
         <v>185</v>
       </c>
       <c r="X9" s="13" t="s">
         <v>186</v>
       </c>
       <c r="Y9" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z9" s="13" t="s">
         <v>187</v>
       </c>
       <c r="AA9" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB9" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB9" s="13" t="s">
+      <c r="AC9" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC9" s="13" t="s">
+      <c r="AD9" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD9" s="13" t="s">
+      <c r="AE9" s="13" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="AF9" s="13" t="s">
         <v>188</v>
       </c>
       <c r="AG9" s="13" t="s">
         <v>189</v>
       </c>
       <c r="AH9" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="13"/>
       <c r="AK9" s="13"/>
       <c r="AL9" s="13"/>
       <c r="AM9" s="13"/>
       <c r="AN9" s="13"/>
       <c r="AO9" s="13"/>
       <c r="AP9" s="13"/>
     </row>
     <row r="10" spans="1:62" customHeight="1" ht="100">
       <c r="A10" s="13">
         <v>8</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>190</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>191</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>192</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>193</v>
       </c>
       <c r="F10" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G10" s="13"/>
       <c r="H10" s="13" t="s">
         <v>194</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>196</v>
       </c>
-      <c r="K10" s="13" t="s">
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="N10" s="13" t="s">
         <v>197</v>
       </c>
-      <c r="L10" s="13" t="s">
+      <c r="O10" s="13" t="s">
         <v>198</v>
       </c>
-      <c r="M10" s="13"/>
-      <c r="N10" s="13" t="s">
+      <c r="P10" s="13" t="s">
         <v>199</v>
       </c>
-      <c r="O10" s="13" t="s">
+      <c r="Q10" s="13" t="s">
         <v>200</v>
       </c>
-      <c r="P10" s="13" t="s">
+      <c r="R10" s="13"/>
+      <c r="S10" s="13">
+        <v>446</v>
+      </c>
+      <c r="T10" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="Q10" s="13" t="s">
-[...6 lines deleted...]
-      <c r="T10" s="13" t="s">
+      <c r="U10" s="13" t="s">
         <v>202</v>
       </c>
-      <c r="U10" s="13" t="s">
+      <c r="V10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="W10" s="13" t="s">
         <v>203</v>
       </c>
-      <c r="V10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="W10" s="13" t="s">
+      <c r="X10" s="13" t="s">
         <v>204</v>
       </c>
-      <c r="X10" s="13" t="s">
+      <c r="Y10" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z10" s="13" t="s">
         <v>205</v>
       </c>
-      <c r="Y10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="Z10" s="13" t="s">
+      <c r="AA10" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF10" s="13" t="s">
         <v>206</v>
       </c>
-      <c r="AA10" s="13" t="s">
-[...14 lines deleted...]
-      <c r="AF10" s="13" t="s">
+      <c r="AG10" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="AG10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH10" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI10" s="13"/>
       <c r="AJ10" s="13"/>
       <c r="AK10" s="13"/>
       <c r="AL10" s="13"/>
       <c r="AM10" s="13"/>
       <c r="AN10" s="13"/>
       <c r="AO10" s="13"/>
       <c r="AP10" s="13"/>
     </row>
     <row r="11" spans="1:62" customHeight="1" ht="100">
       <c r="A11" s="13">
         <v>9</v>
       </c>
       <c r="B11" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="C11" s="13" t="s">
         <v>209</v>
       </c>
-      <c r="C11" s="13" t="s">
+      <c r="D11" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="D11" s="13" t="s">
+      <c r="E11" s="13" t="s">
         <v>211</v>
       </c>
-      <c r="E11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G11" s="13"/>
       <c r="H11" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>213</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="J11" s="13" t="s">
         <v>214</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="K11" s="13" t="s">
         <v>215</v>
       </c>
-      <c r="K11" s="13"/>
-[...3 lines deleted...]
-      </c>
+      <c r="L11" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="M11" s="13"/>
       <c r="N11" s="13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="O11" s="13" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="Q11" s="13" t="s">
-        <v>218</v>
+        <v>60</v>
       </c>
       <c r="R11" s="13"/>
       <c r="S11" s="13" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="T11" s="13" t="s">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="U11" s="13" t="s">
-        <v>114</v>
+        <v>221</v>
       </c>
       <c r="V11" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W11" s="13" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="X11" s="13" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="Y11" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z11" s="13" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="AA11" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB11" s="13" t="s">
+      <c r="AC11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC11" s="13" t="s">
+      <c r="AD11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD11" s="13" t="s">
+      <c r="AE11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF11" s="13" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="AG11" s="13" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="AH11" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI11" s="13"/>
       <c r="AJ11" s="13"/>
       <c r="AK11" s="13"/>
       <c r="AL11" s="13"/>
       <c r="AM11" s="13"/>
       <c r="AN11" s="13"/>
       <c r="AO11" s="13"/>
       <c r="AP11" s="13"/>
     </row>
     <row r="12" spans="1:62" customHeight="1" ht="100">
       <c r="A12" s="13">
         <v>10</v>
       </c>
       <c r="B12" s="13" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C12" s="13" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E12" s="13" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="F12" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G12" s="13"/>
       <c r="H12" s="13" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>214</v>
+        <v>232</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13" t="s">
-        <v>230</v>
+        <v>105</v>
       </c>
       <c r="N12" s="13" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>1791371</v>
+        <v>234</v>
+      </c>
+      <c r="O12" s="13" t="s">
+        <v>218</v>
       </c>
       <c r="P12" s="13" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="Q12" s="13" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="R12" s="13"/>
       <c r="S12" s="13" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="T12" s="13" t="s">
-        <v>234</v>
+        <v>201</v>
       </c>
       <c r="U12" s="13" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="V12" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W12" s="13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="X12" s="13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="Y12" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z12" s="13" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AA12" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB12" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB12" s="13" t="s">
+      <c r="AC12" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC12" s="13" t="s">
+      <c r="AD12" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD12" s="13" t="s">
+      <c r="AE12" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF12" s="13" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="AG12" s="13" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="AH12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI12" s="13"/>
       <c r="AJ12" s="13"/>
       <c r="AK12" s="13"/>
       <c r="AL12" s="13"/>
       <c r="AM12" s="13"/>
       <c r="AN12" s="13"/>
       <c r="AO12" s="13"/>
       <c r="AP12" s="13"/>
     </row>
     <row r="13" spans="1:62" customHeight="1" ht="100">
       <c r="A13" s="13">
         <v>11</v>
       </c>
       <c r="B13" s="13" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C13" s="13" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E13" s="13" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F13" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G13" s="13"/>
       <c r="H13" s="13" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>247</v>
       </c>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13" t="s">
-        <v>85</v>
+        <v>248</v>
       </c>
       <c r="N13" s="13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="O13" s="13">
-        <v>4671720</v>
+        <v>1791371</v>
       </c>
       <c r="P13" s="13" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="Q13" s="13" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="R13" s="13"/>
       <c r="S13" s="13" t="s">
-        <v>251</v>
+        <v>131</v>
       </c>
       <c r="T13" s="13" t="s">
-        <v>183</v>
+        <v>252</v>
       </c>
       <c r="U13" s="13" t="s">
-        <v>184</v>
+        <v>253</v>
       </c>
       <c r="V13" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W13" s="13" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="X13" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="Y13" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="Y13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z13" s="13" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="AA13" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB13" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB13" s="13" t="s">
+      <c r="AC13" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC13" s="13" t="s">
+      <c r="AD13" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD13" s="13" t="s">
+      <c r="AE13" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF13" s="13" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="AG13" s="13" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AH13" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI13" s="13"/>
       <c r="AJ13" s="13"/>
       <c r="AK13" s="13"/>
       <c r="AL13" s="13"/>
       <c r="AM13" s="13"/>
       <c r="AN13" s="13"/>
       <c r="AO13" s="13"/>
       <c r="AP13" s="13"/>
     </row>
     <row r="14" spans="1:62" customHeight="1" ht="100">
       <c r="A14" s="13">
         <v>12</v>
       </c>
       <c r="B14" s="13" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C14" s="13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E14" s="13" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G14" s="13"/>
       <c r="H14" s="13" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="N14" s="13" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>266</v>
+      </c>
+      <c r="O14" s="13">
+        <v>4671720</v>
       </c>
       <c r="P14" s="13" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="Q14" s="13" t="s">
-        <v>111</v>
+        <v>268</v>
       </c>
       <c r="R14" s="13"/>
       <c r="S14" s="13" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="T14" s="13" t="s">
-        <v>266</v>
+        <v>201</v>
       </c>
       <c r="U14" s="13" t="s">
-        <v>267</v>
+        <v>202</v>
       </c>
       <c r="V14" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W14" s="13" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="X14" s="13" t="s">
-        <v>220</v>
+        <v>91</v>
       </c>
       <c r="Y14" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z14" s="13" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AA14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB14" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB14" s="13" t="s">
+      <c r="AC14" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC14" s="13" t="s">
+      <c r="AD14" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD14" s="13" t="s">
+      <c r="AE14" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF14" s="13" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="AG14" s="13" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="AH14" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI14" s="13"/>
       <c r="AJ14" s="13"/>
       <c r="AK14" s="13"/>
       <c r="AL14" s="13"/>
       <c r="AM14" s="13"/>
       <c r="AN14" s="13"/>
       <c r="AO14" s="13"/>
       <c r="AP14" s="13"/>
     </row>
     <row r="15" spans="1:62" customHeight="1" ht="100">
       <c r="A15" s="13">
         <v>13</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C15" s="13" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E15" s="13" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G15" s="13"/>
       <c r="H15" s="13" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="N15" s="13" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="O15" s="13" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="P15" s="13" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="Q15" s="13" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="R15" s="13"/>
       <c r="S15" s="13" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="T15" s="13" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="U15" s="13" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="V15" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W15" s="13" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="X15" s="13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="Y15" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z15" s="13" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="AA15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB15" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB15" s="13" t="s">
+      <c r="AC15" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC15" s="13" t="s">
+      <c r="AD15" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD15" s="13" t="s">
+      <c r="AE15" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF15" s="13" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="AG15" s="13" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="AH15" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI15" s="13"/>
       <c r="AJ15" s="13"/>
       <c r="AK15" s="13"/>
       <c r="AL15" s="13"/>
       <c r="AM15" s="13"/>
       <c r="AN15" s="13"/>
       <c r="AO15" s="13"/>
       <c r="AP15" s="13"/>
     </row>
     <row r="16" spans="1:62" customHeight="1" ht="100">
       <c r="A16" s="13">
         <v>14</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E16" s="13" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G16" s="13"/>
       <c r="H16" s="13" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>292</v>
+        <v>264</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13" t="s">
-        <v>294</v>
+        <v>56</v>
       </c>
       <c r="N16" s="13" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="O16" s="13" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="P16" s="13" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="Q16" s="13" t="s">
-        <v>298</v>
+        <v>60</v>
       </c>
       <c r="R16" s="13"/>
       <c r="S16" s="13" t="s">
         <v>299</v>
       </c>
       <c r="T16" s="13" t="s">
-        <v>183</v>
+        <v>300</v>
       </c>
       <c r="U16" s="13" t="s">
-        <v>184</v>
+        <v>285</v>
       </c>
       <c r="V16" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W16" s="13" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="X16" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="Y16" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="Y16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z16" s="13" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AA16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB16" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB16" s="13" t="s">
+      <c r="AC16" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC16" s="13" t="s">
+      <c r="AD16" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD16" s="13" t="s">
+      <c r="AE16" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF16" s="13" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="AG16" s="13" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="AH16" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="13"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
       <c r="AN16" s="13"/>
       <c r="AO16" s="13"/>
       <c r="AP16" s="13"/>
     </row>
     <row r="17" spans="1:62" customHeight="1" ht="100">
       <c r="A17" s="13">
         <v>15</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G17" s="13"/>
       <c r="H17" s="13" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="K17" s="13" t="s">
         <v>311</v>
       </c>
-      <c r="L17" s="13" t="s">
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13" t="s">
         <v>312</v>
       </c>
-      <c r="M17" s="13"/>
       <c r="N17" s="13" t="s">
         <v>313</v>
       </c>
-      <c r="O17" s="13">
-        <v>5104319</v>
+      <c r="O17" s="13" t="s">
+        <v>314</v>
       </c>
       <c r="P17" s="13" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="Q17" s="13" t="s">
-        <v>60</v>
+        <v>316</v>
       </c>
       <c r="R17" s="13"/>
       <c r="S17" s="13" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="T17" s="13" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="U17" s="13" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="V17" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W17" s="13" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="X17" s="13" t="s">
-        <v>186</v>
+        <v>91</v>
       </c>
       <c r="Y17" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z17" s="13" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="AA17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB17" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB17" s="13" t="s">
+      <c r="AC17" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC17" s="13" t="s">
+      <c r="AD17" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD17" s="13" t="s">
+      <c r="AE17" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF17" s="13" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="AG17" s="13" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="AH17" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI17" s="13"/>
       <c r="AJ17" s="13"/>
       <c r="AK17" s="13"/>
       <c r="AL17" s="13"/>
       <c r="AM17" s="13"/>
       <c r="AN17" s="13"/>
       <c r="AO17" s="13"/>
       <c r="AP17" s="13"/>
     </row>
     <row r="18" spans="1:62" customHeight="1" ht="100">
       <c r="A18" s="13">
         <v>16</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>242</v>
+        <v>323</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F18" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G18" s="13"/>
       <c r="H18" s="13" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>325</v>
-[...5 lines deleted...]
-      </c>
+        <v>328</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="M18" s="13"/>
       <c r="N18" s="13" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>331</v>
+      </c>
+      <c r="O18" s="13">
+        <v>5104319</v>
       </c>
       <c r="P18" s="13" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="Q18" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R18" s="13"/>
       <c r="S18" s="13" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="T18" s="13" t="s">
-        <v>330</v>
+        <v>201</v>
       </c>
       <c r="U18" s="13" t="s">
-        <v>235</v>
+        <v>202</v>
       </c>
       <c r="V18" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W18" s="13" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="X18" s="13" t="s">
-        <v>332</v>
+        <v>204</v>
       </c>
       <c r="Y18" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z18" s="13" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="AA18" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB18" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB18" s="13" t="s">
+      <c r="AC18" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC18" s="13" t="s">
+      <c r="AD18" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD18" s="13" t="s">
+      <c r="AE18" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF18" s="13" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="AG18" s="13" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="AH18" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI18" s="13"/>
       <c r="AJ18" s="13"/>
       <c r="AK18" s="13"/>
       <c r="AL18" s="13"/>
       <c r="AM18" s="13"/>
       <c r="AN18" s="13"/>
       <c r="AO18" s="13"/>
       <c r="AP18" s="13"/>
     </row>
     <row r="19" spans="1:62" customHeight="1" ht="100">
       <c r="A19" s="13">
         <v>17</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F19" s="13" t="s">
-        <v>52</v>
+        <v>342</v>
       </c>
       <c r="G19" s="13"/>
       <c r="H19" s="13" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N19" s="13" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="O19" s="13" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="P19" s="13" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="Q19" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R19" s="13"/>
       <c r="S19" s="13" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="T19" s="13" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="U19" s="13" t="s">
-        <v>235</v>
+        <v>62</v>
       </c>
       <c r="V19" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W19" s="13" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="X19" s="13" t="s">
-        <v>237</v>
+        <v>204</v>
       </c>
       <c r="Y19" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z19" s="13" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="AA19" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="AB19" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB19" s="13" t="s">
+      <c r="AC19" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC19" s="13" t="s">
+      <c r="AD19" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD19" s="13" t="s">
+      <c r="AE19" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF19" s="13" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="AG19" s="13" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="AH19" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI19" s="13"/>
       <c r="AJ19" s="13"/>
       <c r="AK19" s="13"/>
       <c r="AL19" s="13"/>
       <c r="AM19" s="13"/>
       <c r="AN19" s="13"/>
       <c r="AO19" s="13"/>
       <c r="AP19" s="13"/>
     </row>
     <row r="20" spans="1:62" customHeight="1" ht="100">
       <c r="A20" s="13">
         <v>18</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C20" s="13" t="s">
-        <v>353</v>
+        <v>260</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E20" s="13" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="F20" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G20" s="13"/>
       <c r="H20" s="13" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="N20" s="13" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="O20" s="13" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="P20" s="13" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="Q20" s="13" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="R20" s="13"/>
-      <c r="S20" s="13">
-        <v>489</v>
+      <c r="S20" s="13" t="s">
+        <v>365</v>
       </c>
       <c r="T20" s="13" t="s">
-        <v>183</v>
+        <v>366</v>
       </c>
       <c r="U20" s="13" t="s">
-        <v>184</v>
+        <v>253</v>
       </c>
       <c r="V20" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W20" s="13" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="X20" s="13" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="Y20" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z20" s="13" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="AA20" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB20" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB20" s="13" t="s">
+      <c r="AC20" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC20" s="13" t="s">
+      <c r="AD20" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD20" s="13" t="s">
+      <c r="AE20" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF20" s="13" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="AG20" s="13" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="AH20" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI20" s="13"/>
       <c r="AJ20" s="13"/>
       <c r="AK20" s="13"/>
       <c r="AL20" s="13"/>
       <c r="AM20" s="13"/>
       <c r="AN20" s="13"/>
       <c r="AO20" s="13"/>
       <c r="AP20" s="13"/>
     </row>
     <row r="21" spans="1:62" customHeight="1" ht="100">
       <c r="A21" s="13">
         <v>19</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>352</v>
+        <v>372</v>
       </c>
       <c r="C21" s="13" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="E21" s="13" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="F21" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G21" s="13"/>
       <c r="H21" s="13" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>145</v>
+        <v>377</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13" t="s">
-        <v>372</v>
+        <v>56</v>
       </c>
       <c r="N21" s="13" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="O21" s="13" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="P21" s="13" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="Q21" s="13" t="s">
-        <v>376</v>
+        <v>60</v>
       </c>
       <c r="R21" s="13"/>
-      <c r="S21" s="13">
-        <v>318</v>
+      <c r="S21" s="13" t="s">
+        <v>382</v>
       </c>
       <c r="T21" s="13" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="U21" s="13" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="V21" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W21" s="13" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="X21" s="13" t="s">
-        <v>380</v>
+        <v>255</v>
       </c>
       <c r="Y21" s="13" t="s">
-        <v>381</v>
+        <v>66</v>
       </c>
       <c r="Z21" s="13" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="AA21" s="13" t="s">
-        <v>383</v>
+        <v>94</v>
       </c>
       <c r="AB21" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC21" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC21" s="13" t="s">
+      <c r="AD21" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD21" s="13" t="s">
+      <c r="AE21" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF21" s="13" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="AG21" s="13" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="AH21" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI21" s="13"/>
       <c r="AJ21" s="13"/>
       <c r="AK21" s="13"/>
       <c r="AL21" s="13"/>
       <c r="AM21" s="13"/>
       <c r="AN21" s="13"/>
       <c r="AO21" s="13"/>
       <c r="AP21" s="13"/>
     </row>
     <row r="22" spans="1:62" customHeight="1" ht="100">
       <c r="A22" s="13">
         <v>20</v>
       </c>
       <c r="B22" s="13" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C22" s="13" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E22" s="13" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>390</v>
+        <v>80</v>
       </c>
       <c r="G22" s="13"/>
       <c r="H22" s="13" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="N22" s="13" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="O22" s="13" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="P22" s="13" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="Q22" s="13" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="R22" s="13"/>
-      <c r="S22" s="13" t="s">
-        <v>90</v>
+      <c r="S22" s="13">
+        <v>489</v>
       </c>
       <c r="T22" s="13" t="s">
-        <v>397</v>
+        <v>201</v>
       </c>
       <c r="U22" s="13" t="s">
-        <v>92</v>
+        <v>202</v>
       </c>
       <c r="V22" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W22" s="13" t="s">
         <v>398</v>
       </c>
       <c r="X22" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="Y22" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z22" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="AA22" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="Y22" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB22" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC22" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC22" s="13" t="s">
+      <c r="AD22" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD22" s="13" t="s">
+      <c r="AE22" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE22" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF22" s="13" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="AG22" s="13" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AH22" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI22" s="13"/>
       <c r="AJ22" s="13"/>
       <c r="AK22" s="13"/>
       <c r="AL22" s="13"/>
       <c r="AM22" s="13"/>
       <c r="AN22" s="13"/>
       <c r="AO22" s="13"/>
       <c r="AP22" s="13"/>
     </row>
     <row r="23" spans="1:62" customHeight="1" ht="100">
       <c r="A23" s="13">
         <v>21</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>403</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>404</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>405</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G23" s="13"/>
       <c r="H23" s="13" t="s">
         <v>406</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>246</v>
+        <v>163</v>
       </c>
       <c r="J23" s="13" t="s">
         <v>407</v>
       </c>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13" t="s">
-        <v>85</v>
+        <v>408</v>
       </c>
       <c r="N23" s="13" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="O23" s="13" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="P23" s="13" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="Q23" s="13" t="s">
-        <v>89</v>
+        <v>412</v>
       </c>
       <c r="R23" s="13"/>
-      <c r="S23" s="13" t="s">
-        <v>411</v>
+      <c r="S23" s="13">
+        <v>318</v>
       </c>
       <c r="T23" s="13" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="U23" s="13" t="s">
-        <v>267</v>
+        <v>414</v>
       </c>
       <c r="V23" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W23" s="13" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="X23" s="13" t="s">
-        <v>220</v>
+        <v>416</v>
       </c>
       <c r="Y23" s="13" t="s">
-        <v>67</v>
+        <v>417</v>
       </c>
       <c r="Z23" s="13" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="AA23" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="AB23" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB23" s="13" t="s">
+      <c r="AC23" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC23" s="13" t="s">
+      <c r="AD23" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD23" s="13" t="s">
+      <c r="AE23" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF23" s="13" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="AG23" s="13" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="AH23" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI23" s="13"/>
       <c r="AJ23" s="13"/>
       <c r="AK23" s="13"/>
       <c r="AL23" s="13"/>
       <c r="AM23" s="13"/>
       <c r="AN23" s="13"/>
       <c r="AO23" s="13"/>
       <c r="AP23" s="13"/>
     </row>
     <row r="24" spans="1:62" customHeight="1" ht="100">
       <c r="A24" s="13">
         <v>22</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>141</v>
+        <v>423</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="E24" s="13" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>52</v>
+        <v>426</v>
       </c>
       <c r="G24" s="13"/>
       <c r="H24" s="13" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N24" s="13" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="O24" s="13" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="P24" s="13" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="Q24" s="13" t="s">
-        <v>426</v>
+        <v>109</v>
       </c>
       <c r="R24" s="13"/>
       <c r="S24" s="13" t="s">
-        <v>427</v>
+        <v>110</v>
       </c>
       <c r="T24" s="13" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="U24" s="13" t="s">
-        <v>267</v>
+        <v>112</v>
       </c>
       <c r="V24" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W24" s="13" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="X24" s="13" t="s">
-        <v>220</v>
+        <v>114</v>
       </c>
       <c r="Y24" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z24" s="13" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="AA24" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB24" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB24" s="13" t="s">
+      <c r="AC24" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC24" s="13" t="s">
+      <c r="AD24" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD24" s="13" t="s">
+      <c r="AE24" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF24" s="13" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="AG24" s="13" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="AH24" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI24" s="13"/>
       <c r="AJ24" s="13"/>
       <c r="AK24" s="13"/>
       <c r="AL24" s="13"/>
       <c r="AM24" s="13"/>
       <c r="AN24" s="13"/>
       <c r="AO24" s="13"/>
       <c r="AP24" s="13"/>
     </row>
     <row r="25" spans="1:62" customHeight="1" ht="100">
       <c r="A25" s="13">
         <v>23</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="C25" s="13" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="E25" s="13" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="F25" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G25" s="13"/>
       <c r="H25" s="13" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>438</v>
+        <v>264</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="N25" s="13" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>2780387</v>
+        <v>444</v>
+      </c>
+      <c r="O25" s="13" t="s">
+        <v>445</v>
       </c>
       <c r="P25" s="13" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="Q25" s="13" t="s">
-        <v>442</v>
+        <v>109</v>
       </c>
       <c r="R25" s="13"/>
       <c r="S25" s="13" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="T25" s="13" t="s">
-        <v>266</v>
+        <v>448</v>
       </c>
       <c r="U25" s="13" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="V25" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W25" s="13" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="X25" s="13" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="Y25" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z25" s="13" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="AA25" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB25" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB25" s="13" t="s">
+      <c r="AC25" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC25" s="13" t="s">
+      <c r="AD25" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD25" s="13" t="s">
+      <c r="AE25" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF25" s="13" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="AG25" s="13" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="AH25" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI25" s="13"/>
       <c r="AJ25" s="13"/>
       <c r="AK25" s="13"/>
       <c r="AL25" s="13"/>
       <c r="AM25" s="13"/>
       <c r="AN25" s="13"/>
       <c r="AO25" s="13"/>
       <c r="AP25" s="13"/>
     </row>
     <row r="26" spans="1:62" customHeight="1" ht="100">
       <c r="A26" s="13">
         <v>24</v>
       </c>
       <c r="B26" s="13" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C26" s="13" t="s">
-        <v>367</v>
+        <v>159</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="E26" s="13" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="F26" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G26" s="13"/>
       <c r="H26" s="13" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="J26" s="13" t="s">
-        <v>453</v>
-[...7 lines deleted...]
-      <c r="M26" s="13"/>
+        <v>458</v>
+      </c>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N26" s="13" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="O26" s="13" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="P26" s="13" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="Q26" s="13" t="s">
-        <v>376</v>
+        <v>462</v>
       </c>
       <c r="R26" s="13"/>
-      <c r="S26" s="13">
-        <v>756</v>
+      <c r="S26" s="13" t="s">
+        <v>463</v>
       </c>
       <c r="T26" s="13" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="U26" s="13" t="s">
-        <v>460</v>
+        <v>285</v>
       </c>
       <c r="V26" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W26" s="13" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="X26" s="13" t="s">
-        <v>462</v>
+        <v>238</v>
       </c>
       <c r="Y26" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z26" s="13" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="AA26" s="13" t="s">
-        <v>464</v>
+        <v>94</v>
       </c>
       <c r="AB26" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC26" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC26" s="13" t="s">
+      <c r="AD26" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD26" s="13" t="s">
+      <c r="AE26" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE26" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF26" s="13" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="AG26" s="13" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="AH26" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
       <c r="AL26" s="13"/>
       <c r="AM26" s="13"/>
       <c r="AN26" s="13"/>
       <c r="AO26" s="13"/>
       <c r="AP26" s="13"/>
     </row>
     <row r="27" spans="1:62" customHeight="1" ht="100">
       <c r="A27" s="13">
         <v>25</v>
       </c>
       <c r="B27" s="13" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C27" s="13" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E27" s="13" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F27" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G27" s="13"/>
       <c r="H27" s="13" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="J27" s="13" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13" t="s">
-        <v>230</v>
+        <v>56</v>
       </c>
       <c r="N27" s="13" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>476</v>
+      </c>
+      <c r="O27" s="13">
+        <v>2780387</v>
       </c>
       <c r="P27" s="13" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="Q27" s="13" t="s">
-        <v>60</v>
+        <v>478</v>
       </c>
       <c r="R27" s="13"/>
       <c r="S27" s="13" t="s">
-        <v>112</v>
+        <v>479</v>
       </c>
       <c r="T27" s="13" t="s">
-        <v>477</v>
+        <v>284</v>
       </c>
       <c r="U27" s="13" t="s">
-        <v>478</v>
+        <v>285</v>
       </c>
       <c r="V27" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W27" s="13" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="X27" s="13" t="s">
-        <v>66</v>
+        <v>238</v>
       </c>
       <c r="Y27" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z27" s="13" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="AA27" s="13" t="s">
-        <v>481</v>
+        <v>94</v>
       </c>
       <c r="AB27" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC27" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC27" s="13" t="s">
+      <c r="AD27" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD27" s="13" t="s">
+      <c r="AE27" s="13" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="AF27" s="13" t="s">
         <v>482</v>
       </c>
       <c r="AG27" s="13" t="s">
         <v>483</v>
       </c>
       <c r="AH27" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI27" s="13"/>
       <c r="AJ27" s="13"/>
       <c r="AK27" s="13"/>
       <c r="AL27" s="13"/>
       <c r="AM27" s="13"/>
       <c r="AN27" s="13"/>
       <c r="AO27" s="13"/>
       <c r="AP27" s="13"/>
     </row>
     <row r="28" spans="1:62" customHeight="1" ht="100">
       <c r="A28" s="13">
         <v>26</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>484</v>
       </c>
       <c r="C28" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="D28" s="13" t="s">
         <v>485</v>
       </c>
-      <c r="D28" s="13" t="s">
+      <c r="E28" s="13" t="s">
         <v>486</v>
       </c>
-      <c r="E28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G28" s="13"/>
       <c r="H28" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="I28" s="13" t="s">
         <v>488</v>
       </c>
-      <c r="I28" s="13" t="s">
+      <c r="J28" s="13" t="s">
         <v>489</v>
       </c>
-      <c r="J28" s="13" t="s">
+      <c r="K28" s="13" t="s">
         <v>490</v>
       </c>
-      <c r="K28" s="13"/>
-[...1 lines deleted...]
-      <c r="M28" s="13" t="s">
+      <c r="L28" s="13" t="s">
         <v>491</v>
       </c>
+      <c r="M28" s="13"/>
       <c r="N28" s="13" t="s">
         <v>492</v>
       </c>
       <c r="O28" s="13" t="s">
         <v>493</v>
       </c>
       <c r="P28" s="13" t="s">
         <v>494</v>
       </c>
       <c r="Q28" s="13" t="s">
-        <v>60</v>
+        <v>412</v>
       </c>
       <c r="R28" s="13"/>
-      <c r="S28" s="13" t="s">
+      <c r="S28" s="13">
+        <v>756</v>
+      </c>
+      <c r="T28" s="13" t="s">
         <v>495</v>
       </c>
-      <c r="T28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U28" s="13" t="s">
-        <v>235</v>
+        <v>496</v>
       </c>
       <c r="V28" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W28" s="13" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="X28" s="13" t="s">
-        <v>237</v>
+        <v>498</v>
       </c>
       <c r="Y28" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z28" s="13" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="AA28" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="AB28" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB28" s="13" t="s">
+      <c r="AC28" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC28" s="13" t="s">
+      <c r="AD28" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD28" s="13" t="s">
+      <c r="AE28" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF28" s="13" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="AG28" s="13" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="AH28" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI28" s="13"/>
       <c r="AJ28" s="13"/>
       <c r="AK28" s="13"/>
       <c r="AL28" s="13"/>
       <c r="AM28" s="13"/>
       <c r="AN28" s="13"/>
       <c r="AO28" s="13"/>
       <c r="AP28" s="13"/>
     </row>
     <row r="29" spans="1:62" customHeight="1" ht="100">
       <c r="A29" s="13">
         <v>27</v>
       </c>
       <c r="B29" s="13" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C29" s="13" t="s">
-        <v>288</v>
+        <v>504</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>289</v>
+        <v>505</v>
       </c>
       <c r="E29" s="13" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="F29" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G29" s="13"/>
       <c r="H29" s="13" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>504</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="K29" s="13"/>
       <c r="L29" s="13"/>
-      <c r="M29" s="13"/>
+      <c r="M29" s="13" t="s">
+        <v>248</v>
+      </c>
       <c r="N29" s="13" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>59968</v>
+        <v>510</v>
+      </c>
+      <c r="O29" s="13" t="s">
+        <v>511</v>
       </c>
       <c r="P29" s="13" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="Q29" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R29" s="13"/>
-      <c r="S29" s="13">
-        <v>486</v>
+      <c r="S29" s="13" t="s">
+        <v>131</v>
       </c>
       <c r="T29" s="13" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="U29" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="V29" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W29" s="13" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="X29" s="13" t="s">
-        <v>168</v>
+        <v>91</v>
       </c>
       <c r="Y29" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z29" s="13" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="AA29" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="AB29" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB29" s="13" t="s">
+      <c r="AC29" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC29" s="13" t="s">
+      <c r="AD29" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD29" s="13" t="s">
+      <c r="AE29" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF29" s="13" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="AG29" s="13" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="AH29" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI29" s="13"/>
       <c r="AJ29" s="13"/>
       <c r="AK29" s="13"/>
       <c r="AL29" s="13"/>
       <c r="AM29" s="13"/>
       <c r="AN29" s="13"/>
       <c r="AO29" s="13"/>
       <c r="AP29" s="13"/>
     </row>
     <row r="30" spans="1:62" customHeight="1" ht="100">
       <c r="A30" s="13">
         <v>28</v>
       </c>
       <c r="B30" s="13" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="C30" s="13" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>174</v>
+        <v>522</v>
       </c>
       <c r="E30" s="13" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="F30" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G30" s="13"/>
       <c r="H30" s="13" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="I30" s="13" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="J30" s="13" t="s">
-        <v>518</v>
-[...7 lines deleted...]
-      <c r="M30" s="13"/>
+        <v>526</v>
+      </c>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13" t="s">
+        <v>527</v>
+      </c>
       <c r="N30" s="13" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>59968</v>
+        <v>528</v>
+      </c>
+      <c r="O30" s="13" t="s">
+        <v>529</v>
       </c>
       <c r="P30" s="13" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="Q30" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R30" s="13"/>
       <c r="S30" s="13" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="T30" s="13" t="s">
-        <v>523</v>
+        <v>383</v>
       </c>
       <c r="U30" s="13" t="s">
-        <v>114</v>
+        <v>253</v>
       </c>
       <c r="V30" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W30" s="13" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="X30" s="13" t="s">
-        <v>525</v>
+        <v>255</v>
       </c>
       <c r="Y30" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z30" s="13" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="AA30" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB30" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB30" s="13" t="s">
+      <c r="AC30" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC30" s="13" t="s">
+      <c r="AD30" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD30" s="13" t="s">
+      <c r="AE30" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF30" s="13" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="AG30" s="13" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="AH30" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI30" s="13"/>
       <c r="AJ30" s="13"/>
-      <c r="AK30" s="13"/>
-      <c r="AL30" s="13"/>
+      <c r="AK30" s="13" t="s">
+        <v>536</v>
+      </c>
+      <c r="AL30" s="13" t="s">
+        <v>537</v>
+      </c>
       <c r="AM30" s="13"/>
       <c r="AN30" s="13"/>
       <c r="AO30" s="13"/>
       <c r="AP30" s="13"/>
     </row>
     <row r="31" spans="1:62" customHeight="1" ht="100">
       <c r="A31" s="13">
         <v>29</v>
       </c>
       <c r="B31" s="13" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="C31" s="13" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="E31" s="13" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="F31" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G31" s="13"/>
       <c r="H31" s="13" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="J31" s="13" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-      </c>
+        <v>543</v>
+      </c>
+      <c r="K31" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="L31" s="13" t="s">
+        <v>545</v>
+      </c>
+      <c r="M31" s="13"/>
       <c r="N31" s="13" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="O31" s="13">
-        <v>2990840</v>
+        <v>59968</v>
       </c>
       <c r="P31" s="13" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
       <c r="Q31" s="13" t="s">
-        <v>537</v>
+        <v>60</v>
       </c>
       <c r="R31" s="13"/>
       <c r="S31" s="13" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="T31" s="13" t="s">
-        <v>183</v>
+        <v>549</v>
       </c>
       <c r="U31" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V31" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W31" s="13" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="X31" s="13" t="s">
-        <v>237</v>
+        <v>551</v>
       </c>
       <c r="Y31" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z31" s="13" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="AA31" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB31" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB31" s="13" t="s">
+      <c r="AC31" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC31" s="13" t="s">
+      <c r="AD31" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD31" s="13" t="s">
+      <c r="AE31" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE31" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF31" s="13" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="AG31" s="13" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="AH31" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI31" s="13"/>
       <c r="AJ31" s="13"/>
       <c r="AK31" s="13"/>
       <c r="AL31" s="13"/>
       <c r="AM31" s="13"/>
       <c r="AN31" s="13"/>
       <c r="AO31" s="13"/>
       <c r="AP31" s="13"/>
     </row>
     <row r="32" spans="1:62" customHeight="1" ht="100">
       <c r="A32" s="13">
         <v>30</v>
       </c>
       <c r="B32" s="13" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>174</v>
+        <v>229</v>
       </c>
       <c r="E32" s="13" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="F32" s="13" t="s">
-        <v>546</v>
+        <v>80</v>
       </c>
       <c r="G32" s="13"/>
       <c r="H32" s="13" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="I32" s="13" t="s">
-        <v>548</v>
+        <v>559</v>
       </c>
       <c r="J32" s="13" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13" t="s">
-        <v>491</v>
+        <v>56</v>
       </c>
       <c r="N32" s="13" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>561</v>
+      </c>
+      <c r="O32" s="13">
+        <v>2990840</v>
       </c>
       <c r="P32" s="13" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="Q32" s="13" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="R32" s="13"/>
       <c r="S32" s="13" t="s">
-        <v>90</v>
+        <v>564</v>
       </c>
       <c r="T32" s="13" t="s">
-        <v>554</v>
+        <v>201</v>
       </c>
       <c r="U32" s="13" t="s">
         <v>133</v>
       </c>
       <c r="V32" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W32" s="13" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="X32" s="13" t="s">
-        <v>556</v>
+        <v>255</v>
       </c>
       <c r="Y32" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z32" s="13" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="AA32" s="13" t="s">
-        <v>558</v>
+        <v>94</v>
       </c>
       <c r="AB32" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC32" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC32" s="13" t="s">
+      <c r="AD32" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD32" s="13" t="s">
+      <c r="AE32" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE32" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF32" s="13" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="AG32" s="13" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="AH32" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI32" s="13"/>
       <c r="AJ32" s="13"/>
       <c r="AK32" s="13"/>
       <c r="AL32" s="13"/>
       <c r="AM32" s="13"/>
       <c r="AN32" s="13"/>
       <c r="AO32" s="13"/>
       <c r="AP32" s="13"/>
     </row>
     <row r="33" spans="1:62" customHeight="1" ht="100">
       <c r="A33" s="13">
         <v>31</v>
       </c>
       <c r="B33" s="13" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="C33" s="13" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>563</v>
+        <v>192</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="F33" s="13" t="s">
-        <v>52</v>
+        <v>572</v>
       </c>
       <c r="G33" s="13"/>
       <c r="H33" s="13" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="J33" s="13" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13" t="s">
-        <v>491</v>
+        <v>527</v>
       </c>
       <c r="N33" s="13" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>52437</v>
+        <v>576</v>
+      </c>
+      <c r="O33" s="13" t="s">
+        <v>577</v>
       </c>
       <c r="P33" s="13" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="Q33" s="13" t="s">
-        <v>60</v>
+        <v>579</v>
       </c>
       <c r="R33" s="13"/>
       <c r="S33" s="13" t="s">
-        <v>570</v>
+        <v>110</v>
       </c>
       <c r="T33" s="13" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
       <c r="U33" s="13" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="V33" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W33" s="13" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="X33" s="13" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="Y33" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z33" s="13" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="AA33" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="AB33" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB33" s="13" t="s">
+      <c r="AC33" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC33" s="13" t="s">
+      <c r="AD33" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD33" s="13" t="s">
+      <c r="AE33" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF33" s="13" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
       <c r="AG33" s="13" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="AH33" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI33" s="13"/>
       <c r="AJ33" s="13"/>
       <c r="AK33" s="13"/>
       <c r="AL33" s="13"/>
       <c r="AM33" s="13"/>
       <c r="AN33" s="13"/>
       <c r="AO33" s="13"/>
       <c r="AP33" s="13"/>
     </row>
     <row r="34" spans="1:62" customHeight="1" ht="100">
       <c r="A34" s="13">
         <v>32</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="C34" s="13" t="s">
-        <v>141</v>
+        <v>588</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>158</v>
+        <v>589</v>
       </c>
       <c r="E34" s="13" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="F34" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G34" s="13"/>
       <c r="H34" s="13" t="s">
-        <v>579</v>
+        <v>591</v>
       </c>
       <c r="I34" s="13" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
       <c r="J34" s="13" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13" t="s">
-        <v>56</v>
+        <v>527</v>
       </c>
       <c r="N34" s="13" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
       <c r="O34" s="13">
-        <v>5178652</v>
+        <v>52437</v>
       </c>
       <c r="P34" s="13" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="Q34" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R34" s="13"/>
       <c r="S34" s="13" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="T34" s="13" t="s">
-        <v>113</v>
+        <v>597</v>
       </c>
       <c r="U34" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V34" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W34" s="13" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="X34" s="13" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="Y34" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z34" s="13" t="s">
-        <v>587</v>
+        <v>600</v>
       </c>
       <c r="AA34" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB34" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB34" s="13" t="s">
+      <c r="AC34" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC34" s="13" t="s">
+      <c r="AD34" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD34" s="13" t="s">
+      <c r="AE34" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE34" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF34" s="13" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="AG34" s="13" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
       <c r="AH34" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI34" s="13"/>
       <c r="AJ34" s="13"/>
       <c r="AK34" s="13"/>
       <c r="AL34" s="13"/>
       <c r="AM34" s="13"/>
       <c r="AN34" s="13"/>
       <c r="AO34" s="13"/>
       <c r="AP34" s="13"/>
     </row>
     <row r="35" spans="1:62" customHeight="1" ht="100">
       <c r="A35" s="13">
         <v>33</v>
       </c>
       <c r="B35" s="13" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="C35" s="13" t="s">
-        <v>591</v>
+        <v>159</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>592</v>
+        <v>176</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="F35" s="13" t="s">
-        <v>594</v>
+        <v>80</v>
       </c>
       <c r="G35" s="13"/>
       <c r="H35" s="13" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="J35" s="13" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N35" s="13" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>608</v>
+      </c>
+      <c r="O35" s="13">
+        <v>5178652</v>
       </c>
       <c r="P35" s="13" t="s">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="Q35" s="13" t="s">
-        <v>601</v>
+        <v>60</v>
       </c>
       <c r="R35" s="13"/>
       <c r="S35" s="13" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="T35" s="13" t="s">
-        <v>603</v>
+        <v>132</v>
       </c>
       <c r="U35" s="13" t="s">
         <v>133</v>
       </c>
       <c r="V35" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W35" s="13" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="X35" s="13" t="s">
-        <v>135</v>
+        <v>612</v>
       </c>
       <c r="Y35" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z35" s="13" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="AA35" s="13" t="s">
-        <v>606</v>
+        <v>94</v>
       </c>
       <c r="AB35" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC35" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC35" s="13" t="s">
+      <c r="AD35" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD35" s="13" t="s">
+      <c r="AE35" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE35" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF35" s="13" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="AG35" s="13" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="AH35" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI35" s="13"/>
       <c r="AJ35" s="13"/>
       <c r="AK35" s="13"/>
       <c r="AL35" s="13"/>
       <c r="AM35" s="13"/>
       <c r="AN35" s="13"/>
       <c r="AO35" s="13"/>
       <c r="AP35" s="13"/>
     </row>
     <row r="36" spans="1:62" customHeight="1" ht="100">
       <c r="A36" s="13">
         <v>34</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="C36" s="13" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="E36" s="13" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="F36" s="13" t="s">
-        <v>52</v>
+        <v>620</v>
       </c>
       <c r="G36" s="13"/>
       <c r="H36" s="13" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="I36" s="13" t="s">
-        <v>246</v>
+        <v>622</v>
       </c>
       <c r="J36" s="13" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N36" s="13" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="O36" s="13" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="P36" s="13" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="Q36" s="13" t="s">
-        <v>60</v>
+        <v>627</v>
       </c>
       <c r="R36" s="13"/>
       <c r="S36" s="13" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="T36" s="13" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="U36" s="13" t="s">
-        <v>184</v>
+        <v>62</v>
       </c>
       <c r="V36" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W36" s="13" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="X36" s="13" t="s">
-        <v>186</v>
+        <v>153</v>
       </c>
       <c r="Y36" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z36" s="13" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="AA36" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="AB36" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB36" s="13" t="s">
+      <c r="AC36" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC36" s="13" t="s">
+      <c r="AD36" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD36" s="13" t="s">
+      <c r="AE36" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE36" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF36" s="13" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="AG36" s="13" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="AH36" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI36" s="13"/>
       <c r="AJ36" s="13"/>
       <c r="AK36" s="13"/>
       <c r="AL36" s="13"/>
       <c r="AM36" s="13"/>
       <c r="AN36" s="13"/>
       <c r="AO36" s="13"/>
       <c r="AP36" s="13"/>
     </row>
     <row r="37" spans="1:62" customHeight="1" ht="100">
       <c r="A37" s="13">
         <v>35</v>
       </c>
       <c r="B37" s="13" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="C37" s="13" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
       <c r="E37" s="13" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="F37" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G37" s="13"/>
       <c r="H37" s="13" t="s">
-        <v>628</v>
+        <v>639</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="J37" s="13" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N37" s="13" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>57113</v>
+        <v>641</v>
+      </c>
+      <c r="O37" s="13" t="s">
+        <v>642</v>
       </c>
       <c r="P37" s="13" t="s">
-        <v>631</v>
+        <v>643</v>
       </c>
       <c r="Q37" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R37" s="13"/>
       <c r="S37" s="13" t="s">
-        <v>632</v>
+        <v>644</v>
       </c>
       <c r="T37" s="13" t="s">
-        <v>633</v>
+        <v>645</v>
       </c>
       <c r="U37" s="13" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="V37" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W37" s="13" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="X37" s="13" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="Y37" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z37" s="13" t="s">
-        <v>635</v>
+        <v>647</v>
       </c>
       <c r="AA37" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB37" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB37" s="13" t="s">
+      <c r="AC37" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC37" s="13" t="s">
+      <c r="AD37" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD37" s="13" t="s">
+      <c r="AE37" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF37" s="13" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
       <c r="AG37" s="13" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="AH37" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI37" s="13"/>
       <c r="AJ37" s="13"/>
       <c r="AK37" s="13"/>
       <c r="AL37" s="13"/>
       <c r="AM37" s="13"/>
       <c r="AN37" s="13"/>
       <c r="AO37" s="13"/>
       <c r="AP37" s="13"/>
     </row>
     <row r="38" spans="1:62" customHeight="1" ht="100">
       <c r="A38" s="13">
         <v>36</v>
       </c>
       <c r="B38" s="13" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
       <c r="C38" s="13" t="s">
-        <v>639</v>
+        <v>651</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>102</v>
+        <v>652</v>
       </c>
       <c r="E38" s="13" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
       <c r="F38" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G38" s="13"/>
       <c r="H38" s="13" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>642</v>
+        <v>264</v>
       </c>
       <c r="J38" s="13" t="s">
-        <v>643</v>
+        <v>655</v>
       </c>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
-      <c r="M38" s="13"/>
+      <c r="M38" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N38" s="13" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
       <c r="O38" s="13">
-        <v>3761552</v>
+        <v>57113</v>
       </c>
       <c r="P38" s="13" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
       <c r="Q38" s="13" t="s">
-        <v>442</v>
+        <v>60</v>
       </c>
       <c r="R38" s="13"/>
       <c r="S38" s="13" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="T38" s="13" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="U38" s="13" t="s">
-        <v>648</v>
+        <v>202</v>
       </c>
       <c r="V38" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W38" s="13" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="X38" s="13" t="s">
-        <v>168</v>
+        <v>204</v>
       </c>
       <c r="Y38" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z38" s="13" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
       <c r="AA38" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB38" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB38" s="13" t="s">
+      <c r="AC38" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC38" s="13" t="s">
+      <c r="AD38" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD38" s="13" t="s">
+      <c r="AE38" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE38" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF38" s="13" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="AG38" s="13" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="AH38" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI38" s="13"/>
       <c r="AJ38" s="13"/>
       <c r="AK38" s="13"/>
       <c r="AL38" s="13"/>
       <c r="AM38" s="13"/>
       <c r="AN38" s="13"/>
       <c r="AO38" s="13"/>
       <c r="AP38" s="13"/>
     </row>
     <row r="39" spans="1:62" customHeight="1" ht="100">
       <c r="A39" s="13">
         <v>37</v>
       </c>
       <c r="B39" s="13" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="C39" s="13" t="s">
-        <v>654</v>
+        <v>665</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>655</v>
+        <v>121</v>
       </c>
       <c r="E39" s="13" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="F39" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G39" s="13"/>
       <c r="H39" s="13" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="J39" s="13" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
-      <c r="M39" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M39" s="13"/>
       <c r="N39" s="13" t="s">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="O39" s="13">
-        <v>5593592</v>
+        <v>3761552</v>
       </c>
       <c r="P39" s="13" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="Q39" s="13" t="s">
-        <v>537</v>
+        <v>478</v>
       </c>
       <c r="R39" s="13"/>
       <c r="S39" s="13" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
       <c r="T39" s="13" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="U39" s="13" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="V39" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W39" s="13" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="X39" s="13" t="s">
-        <v>666</v>
+        <v>186</v>
       </c>
       <c r="Y39" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z39" s="13" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="AA39" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB39" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB39" s="13" t="s">
+      <c r="AC39" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC39" s="13" t="s">
+      <c r="AD39" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD39" s="13" t="s">
+      <c r="AE39" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE39" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF39" s="13" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="AG39" s="13" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="AH39" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="13"/>
       <c r="AK39" s="13"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="13"/>
       <c r="AN39" s="13"/>
       <c r="AO39" s="13"/>
       <c r="AP39" s="13"/>
     </row>
     <row r="40" spans="1:62" customHeight="1" ht="100">
       <c r="A40" s="13">
         <v>38</v>
       </c>
       <c r="B40" s="13" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="C40" s="13" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="E40" s="13" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="F40" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G40" s="13"/>
       <c r="H40" s="13" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>246</v>
+        <v>684</v>
       </c>
       <c r="J40" s="13" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
-      <c r="M40" s="13"/>
+      <c r="M40" s="13" t="s">
+        <v>527</v>
+      </c>
       <c r="N40" s="13" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>686</v>
+      </c>
+      <c r="O40" s="13">
+        <v>5593592</v>
       </c>
       <c r="P40" s="13" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="Q40" s="13" t="s">
-        <v>166</v>
+        <v>563</v>
       </c>
       <c r="R40" s="13"/>
       <c r="S40" s="13" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="T40" s="13" t="s">
-        <v>151</v>
+        <v>689</v>
       </c>
       <c r="U40" s="13" t="s">
-        <v>664</v>
+        <v>690</v>
       </c>
       <c r="V40" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W40" s="13" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="X40" s="13" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
       <c r="Y40" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z40" s="13" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="AA40" s="13" t="s">
-        <v>683</v>
+        <v>94</v>
       </c>
       <c r="AB40" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC40" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC40" s="13" t="s">
+      <c r="AD40" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD40" s="13" t="s">
+      <c r="AE40" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE40" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF40" s="13" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="AG40" s="13" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="AH40" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI40" s="13"/>
       <c r="AJ40" s="13"/>
       <c r="AK40" s="13"/>
       <c r="AL40" s="13"/>
       <c r="AM40" s="13"/>
       <c r="AN40" s="13"/>
       <c r="AO40" s="13"/>
       <c r="AP40" s="13"/>
     </row>
     <row r="41" spans="1:62" customHeight="1" ht="100">
       <c r="A41" s="13">
         <v>39</v>
       </c>
       <c r="B41" s="13" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="C41" s="13" t="s">
-        <v>544</v>
+        <v>697</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>655</v>
+        <v>698</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>687</v>
+        <v>699</v>
       </c>
       <c r="F41" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G41" s="13"/>
       <c r="H41" s="13" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="J41" s="13" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
-      <c r="M41" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M41" s="13"/>
       <c r="N41" s="13" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>1609326</v>
+        <v>702</v>
+      </c>
+      <c r="O41" s="13" t="s">
+        <v>703</v>
       </c>
       <c r="P41" s="13" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="Q41" s="13" t="s">
-        <v>218</v>
+        <v>184</v>
       </c>
       <c r="R41" s="13"/>
       <c r="S41" s="13" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="T41" s="13" t="s">
-        <v>694</v>
+        <v>169</v>
       </c>
       <c r="U41" s="13" t="s">
+        <v>690</v>
+      </c>
+      <c r="V41" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V41" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W41" s="13" t="s">
-        <v>695</v>
+        <v>706</v>
       </c>
       <c r="X41" s="13" t="s">
-        <v>168</v>
+        <v>707</v>
       </c>
       <c r="Y41" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z41" s="13" t="s">
-        <v>696</v>
+        <v>708</v>
       </c>
       <c r="AA41" s="13" t="s">
+        <v>709</v>
+      </c>
+      <c r="AB41" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB41" s="13" t="s">
+      <c r="AC41" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC41" s="13" t="s">
+      <c r="AD41" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD41" s="13" t="s">
+      <c r="AE41" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE41" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF41" s="13" t="s">
-        <v>697</v>
+        <v>710</v>
       </c>
       <c r="AG41" s="13" t="s">
-        <v>698</v>
+        <v>711</v>
       </c>
       <c r="AH41" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI41" s="13"/>
       <c r="AJ41" s="13"/>
       <c r="AK41" s="13"/>
       <c r="AL41" s="13"/>
       <c r="AM41" s="13"/>
       <c r="AN41" s="13"/>
       <c r="AO41" s="13"/>
       <c r="AP41" s="13"/>
     </row>
     <row r="42" spans="1:62" customHeight="1" ht="100">
       <c r="A42" s="13">
         <v>40</v>
       </c>
       <c r="B42" s="13" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>700</v>
+        <v>570</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>701</v>
+        <v>681</v>
       </c>
       <c r="E42" s="13" t="s">
-        <v>702</v>
+        <v>713</v>
       </c>
       <c r="F42" s="13" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="G42" s="13"/>
       <c r="H42" s="13" t="s">
-        <v>703</v>
+        <v>714</v>
       </c>
       <c r="I42" s="13" t="s">
-        <v>704</v>
+        <v>264</v>
       </c>
       <c r="J42" s="13" t="s">
-        <v>705</v>
+        <v>715</v>
       </c>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13" t="s">
-        <v>491</v>
+        <v>716</v>
       </c>
       <c r="N42" s="13" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>717</v>
+      </c>
+      <c r="O42" s="13">
+        <v>1609326</v>
       </c>
       <c r="P42" s="13" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="Q42" s="13" t="s">
-        <v>709</v>
+        <v>236</v>
       </c>
       <c r="R42" s="13"/>
       <c r="S42" s="13" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="T42" s="13" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="U42" s="13" t="s">
-        <v>133</v>
+        <v>89</v>
       </c>
       <c r="V42" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W42" s="13" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="X42" s="13" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="Y42" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z42" s="13" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="AA42" s="13" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="AB42" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC42" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC42" s="13" t="s">
+      <c r="AD42" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD42" s="13" t="s">
+      <c r="AE42" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE42" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF42" s="13" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="AG42" s="13" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="AH42" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI42" s="13"/>
       <c r="AJ42" s="13"/>
       <c r="AK42" s="13"/>
       <c r="AL42" s="13"/>
       <c r="AM42" s="13"/>
       <c r="AN42" s="13"/>
       <c r="AO42" s="13"/>
       <c r="AP42" s="13"/>
     </row>
     <row r="43" spans="1:62" customHeight="1" ht="100">
       <c r="A43" s="13">
         <v>41</v>
       </c>
       <c r="B43" s="13" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="C43" s="13" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="F43" s="13" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="G43" s="13"/>
       <c r="H43" s="13" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>246</v>
+        <v>730</v>
       </c>
       <c r="J43" s="13" t="s">
-        <v>721</v>
+        <v>731</v>
       </c>
       <c r="K43" s="13"/>
       <c r="L43" s="13"/>
-      <c r="M43" s="13"/>
+      <c r="M43" s="13" t="s">
+        <v>527</v>
+      </c>
       <c r="N43" s="13" t="s">
-        <v>722</v>
+        <v>732</v>
       </c>
       <c r="O43" s="13" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="P43" s="13" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
       <c r="Q43" s="13" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="R43" s="13"/>
       <c r="S43" s="13" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="T43" s="13" t="s">
-        <v>694</v>
+        <v>737</v>
       </c>
       <c r="U43" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="V43" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V43" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W43" s="13" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="X43" s="13" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="Y43" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z43" s="13" t="s">
-        <v>728</v>
+        <v>739</v>
       </c>
       <c r="AA43" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="AB43" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB43" s="13" t="s">
+      <c r="AC43" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC43" s="13" t="s">
+      <c r="AD43" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD43" s="13" t="s">
+      <c r="AE43" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE43" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF43" s="13" t="s">
-        <v>729</v>
+        <v>740</v>
       </c>
       <c r="AG43" s="13" t="s">
-        <v>730</v>
+        <v>741</v>
       </c>
       <c r="AH43" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI43" s="13"/>
       <c r="AJ43" s="13"/>
       <c r="AK43" s="13"/>
       <c r="AL43" s="13"/>
       <c r="AM43" s="13"/>
       <c r="AN43" s="13"/>
       <c r="AO43" s="13"/>
       <c r="AP43" s="13"/>
     </row>
     <row r="44" spans="1:62" customHeight="1" ht="100">
       <c r="A44" s="13">
         <v>42</v>
       </c>
       <c r="B44" s="13" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="C44" s="13" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>418</v>
+        <v>744</v>
       </c>
       <c r="E44" s="13" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
       <c r="F44" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G44" s="13"/>
       <c r="H44" s="13" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="I44" s="13" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="J44" s="13" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
       <c r="N44" s="13" t="s">
-        <v>736</v>
+        <v>748</v>
       </c>
       <c r="O44" s="13" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="P44" s="13" t="s">
-        <v>738</v>
+        <v>750</v>
       </c>
       <c r="Q44" s="13" t="s">
-        <v>739</v>
+        <v>751</v>
       </c>
       <c r="R44" s="13"/>
       <c r="S44" s="13" t="s">
-        <v>740</v>
+        <v>752</v>
       </c>
       <c r="T44" s="13" t="s">
-        <v>282</v>
+        <v>720</v>
       </c>
       <c r="U44" s="13" t="s">
-        <v>267</v>
+        <v>89</v>
       </c>
       <c r="V44" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W44" s="13" t="s">
-        <v>741</v>
+        <v>753</v>
       </c>
       <c r="X44" s="13" t="s">
-        <v>237</v>
+        <v>186</v>
       </c>
       <c r="Y44" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z44" s="13" t="s">
-        <v>742</v>
+        <v>754</v>
       </c>
       <c r="AA44" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB44" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB44" s="13" t="s">
+      <c r="AC44" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC44" s="13" t="s">
+      <c r="AD44" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD44" s="13" t="s">
+      <c r="AE44" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE44" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF44" s="13" t="s">
-        <v>743</v>
+        <v>755</v>
       </c>
       <c r="AG44" s="13" t="s">
-        <v>744</v>
+        <v>756</v>
       </c>
       <c r="AH44" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI44" s="13"/>
       <c r="AJ44" s="13"/>
       <c r="AK44" s="13"/>
       <c r="AL44" s="13"/>
       <c r="AM44" s="13"/>
       <c r="AN44" s="13"/>
       <c r="AO44" s="13"/>
       <c r="AP44" s="13"/>
     </row>
     <row r="45" spans="1:62" customHeight="1" ht="100">
       <c r="A45" s="13">
         <v>43</v>
       </c>
       <c r="B45" s="13" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="C45" s="13" t="s">
-        <v>78</v>
+        <v>758</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>746</v>
+        <v>454</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
       <c r="F45" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G45" s="13"/>
       <c r="H45" s="13" t="s">
-        <v>748</v>
+        <v>760</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>749</v>
+        <v>264</v>
       </c>
       <c r="J45" s="13" t="s">
-        <v>750</v>
+        <v>761</v>
       </c>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>4321704</v>
+        <v>762</v>
+      </c>
+      <c r="O45" s="13" t="s">
+        <v>763</v>
       </c>
       <c r="P45" s="13" t="s">
-        <v>752</v>
+        <v>764</v>
       </c>
       <c r="Q45" s="13" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="R45" s="13"/>
       <c r="S45" s="13" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="T45" s="13" t="s">
-        <v>755</v>
+        <v>300</v>
       </c>
       <c r="U45" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="V45" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V45" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W45" s="13" t="s">
-        <v>756</v>
+        <v>767</v>
       </c>
       <c r="X45" s="13" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="Y45" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z45" s="13" t="s">
-        <v>757</v>
+        <v>768</v>
       </c>
       <c r="AA45" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB45" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB45" s="13" t="s">
+      <c r="AC45" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC45" s="13" t="s">
+      <c r="AD45" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD45" s="13" t="s">
+      <c r="AE45" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE45" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF45" s="13" t="s">
-        <v>758</v>
+        <v>769</v>
       </c>
       <c r="AG45" s="13" t="s">
-        <v>759</v>
+        <v>770</v>
       </c>
       <c r="AH45" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI45" s="13"/>
       <c r="AJ45" s="13"/>
       <c r="AK45" s="13"/>
       <c r="AL45" s="13"/>
       <c r="AM45" s="13"/>
       <c r="AN45" s="13"/>
       <c r="AO45" s="13"/>
       <c r="AP45" s="13"/>
     </row>
     <row r="46" spans="1:62" customHeight="1" ht="100">
       <c r="A46" s="13">
         <v>44</v>
       </c>
       <c r="B46" s="13" t="s">
-        <v>760</v>
+        <v>771</v>
       </c>
       <c r="C46" s="13" t="s">
-        <v>141</v>
+        <v>98</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
       <c r="E46" s="13" t="s">
-        <v>762</v>
+        <v>773</v>
       </c>
       <c r="F46" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G46" s="13"/>
       <c r="H46" s="13" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="I46" s="13" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
       <c r="J46" s="13" t="s">
-        <v>765</v>
+        <v>776</v>
       </c>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>777</v>
+      </c>
+      <c r="O46" s="13">
+        <v>4321704</v>
       </c>
       <c r="P46" s="13" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="Q46" s="13" t="s">
-        <v>60</v>
+        <v>779</v>
       </c>
       <c r="R46" s="13"/>
-      <c r="S46" s="13">
-        <v>55</v>
+      <c r="S46" s="13" t="s">
+        <v>780</v>
       </c>
       <c r="T46" s="13" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="U46" s="13" t="s">
-        <v>770</v>
+        <v>89</v>
       </c>
       <c r="V46" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W46" s="13" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="X46" s="13" t="s">
-        <v>772</v>
+        <v>255</v>
       </c>
       <c r="Y46" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z46" s="13" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="AA46" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB46" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB46" s="13" t="s">
+      <c r="AC46" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC46" s="13" t="s">
+      <c r="AD46" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD46" s="13" t="s">
+      <c r="AE46" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE46" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF46" s="13" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="AG46" s="13" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="AH46" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI46" s="13"/>
       <c r="AJ46" s="13"/>
       <c r="AK46" s="13"/>
       <c r="AL46" s="13"/>
       <c r="AM46" s="13"/>
       <c r="AN46" s="13"/>
       <c r="AO46" s="13"/>
       <c r="AP46" s="13"/>
     </row>
     <row r="47" spans="1:62" customHeight="1" ht="100">
       <c r="A47" s="13">
         <v>45</v>
       </c>
       <c r="B47" s="13" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="C47" s="13" t="s">
-        <v>777</v>
+        <v>159</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="E47" s="13" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="F47" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G47" s="13"/>
       <c r="H47" s="13" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>246</v>
+        <v>790</v>
       </c>
       <c r="J47" s="13" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
-      <c r="M47" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M47" s="13"/>
       <c r="N47" s="13" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="O47" s="13" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="P47" s="13" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="Q47" s="13" t="s">
-        <v>166</v>
+        <v>60</v>
       </c>
       <c r="R47" s="13"/>
-      <c r="S47" s="13" t="s">
-        <v>785</v>
+      <c r="S47" s="13">
+        <v>55</v>
       </c>
       <c r="T47" s="13" t="s">
-        <v>523</v>
+        <v>795</v>
       </c>
       <c r="U47" s="13" t="s">
-        <v>114</v>
+        <v>796</v>
       </c>
       <c r="V47" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W47" s="13" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="X47" s="13" t="s">
-        <v>237</v>
+        <v>798</v>
       </c>
       <c r="Y47" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z47" s="13" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
       <c r="AA47" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB47" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB47" s="13" t="s">
+      <c r="AC47" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC47" s="13" t="s">
+      <c r="AD47" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD47" s="13" t="s">
+      <c r="AE47" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE47" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF47" s="13" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
       <c r="AG47" s="13" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="AH47" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="13"/>
       <c r="AL47" s="13"/>
       <c r="AM47" s="13"/>
       <c r="AN47" s="13"/>
       <c r="AO47" s="13"/>
       <c r="AP47" s="13"/>
     </row>
     <row r="48" spans="1:62" customHeight="1" ht="100">
       <c r="A48" s="13">
         <v>46</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>790</v>
+        <v>802</v>
       </c>
       <c r="C48" s="13" t="s">
-        <v>791</v>
+        <v>803</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="E48" s="13" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="F48" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G48" s="13"/>
       <c r="H48" s="13" t="s">
-        <v>794</v>
+        <v>806</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="J48" s="13" t="s">
-        <v>795</v>
+        <v>807</v>
       </c>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13" t="s">
-        <v>796</v>
+        <v>105</v>
       </c>
       <c r="N48" s="13" t="s">
-        <v>797</v>
+        <v>808</v>
       </c>
       <c r="O48" s="13" t="s">
-        <v>798</v>
+        <v>809</v>
       </c>
       <c r="P48" s="13" t="s">
-        <v>799</v>
+        <v>810</v>
       </c>
       <c r="Q48" s="13" t="s">
-        <v>753</v>
+        <v>184</v>
       </c>
       <c r="R48" s="13"/>
       <c r="S48" s="13" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="T48" s="13" t="s">
-        <v>801</v>
+        <v>549</v>
       </c>
       <c r="U48" s="13" t="s">
-        <v>267</v>
+        <v>133</v>
       </c>
       <c r="V48" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W48" s="13" t="s">
-        <v>802</v>
+        <v>812</v>
       </c>
       <c r="X48" s="13" t="s">
-        <v>220</v>
+        <v>255</v>
       </c>
       <c r="Y48" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z48" s="13" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="AA48" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB48" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB48" s="13" t="s">
+      <c r="AC48" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC48" s="13" t="s">
+      <c r="AD48" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD48" s="13" t="s">
+      <c r="AE48" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE48" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF48" s="13" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="AG48" s="13" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="AH48" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI48" s="13"/>
       <c r="AJ48" s="13"/>
       <c r="AK48" s="13"/>
       <c r="AL48" s="13"/>
       <c r="AM48" s="13"/>
       <c r="AN48" s="13"/>
       <c r="AO48" s="13"/>
       <c r="AP48" s="13"/>
     </row>
     <row r="49" spans="1:62" customHeight="1" ht="100">
       <c r="A49" s="13">
         <v>47</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="C49" s="13" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="E49" s="13" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="F49" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G49" s="13"/>
       <c r="H49" s="13" t="s">
-        <v>810</v>
+        <v>820</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>811</v>
+        <v>264</v>
       </c>
       <c r="J49" s="13" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13" t="s">
-        <v>294</v>
+        <v>822</v>
       </c>
       <c r="N49" s="13" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="O49" s="13" t="s">
-        <v>814</v>
+        <v>824</v>
       </c>
       <c r="P49" s="13" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="Q49" s="13" t="s">
-        <v>60</v>
+        <v>779</v>
       </c>
       <c r="R49" s="13"/>
       <c r="S49" s="13" t="s">
-        <v>90</v>
+        <v>826</v>
       </c>
       <c r="T49" s="13" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="U49" s="13" t="s">
-        <v>817</v>
+        <v>285</v>
       </c>
       <c r="V49" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W49" s="13" t="s">
-        <v>818</v>
+        <v>828</v>
       </c>
       <c r="X49" s="13" t="s">
-        <v>819</v>
+        <v>238</v>
       </c>
       <c r="Y49" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z49" s="13" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="AA49" s="13" t="s">
-        <v>821</v>
+        <v>94</v>
       </c>
       <c r="AB49" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC49" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC49" s="13" t="s">
+      <c r="AD49" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD49" s="13" t="s">
+      <c r="AE49" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE49" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF49" s="13" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="AG49" s="13" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="AH49" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI49" s="13"/>
       <c r="AJ49" s="13"/>
       <c r="AK49" s="13"/>
       <c r="AL49" s="13"/>
       <c r="AM49" s="13"/>
       <c r="AN49" s="13"/>
       <c r="AO49" s="13"/>
       <c r="AP49" s="13"/>
     </row>
     <row r="50" spans="1:62" customHeight="1" ht="100">
       <c r="A50" s="13">
         <v>48</v>
       </c>
       <c r="B50" s="13" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="C50" s="13" t="s">
+        <v>833</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="E50" s="13" t="s">
+        <v>835</v>
+      </c>
+      <c r="F50" s="13" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G50" s="13"/>
       <c r="H50" s="13" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="J50" s="13" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
       <c r="M50" s="13" t="s">
-        <v>830</v>
+        <v>312</v>
       </c>
       <c r="N50" s="13" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="O50" s="13" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="P50" s="13" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="Q50" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R50" s="13"/>
       <c r="S50" s="13" t="s">
-        <v>834</v>
+        <v>110</v>
       </c>
       <c r="T50" s="13" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="U50" s="13" t="s">
-        <v>184</v>
+        <v>843</v>
       </c>
       <c r="V50" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W50" s="13" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="X50" s="13" t="s">
-        <v>186</v>
+        <v>845</v>
       </c>
       <c r="Y50" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z50" s="13" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="AA50" s="13" t="s">
+        <v>847</v>
+      </c>
+      <c r="AB50" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB50" s="13" t="s">
+      <c r="AC50" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC50" s="13" t="s">
+      <c r="AD50" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD50" s="13" t="s">
+      <c r="AE50" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE50" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF50" s="13" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="AG50" s="13" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="AH50" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI50" s="13"/>
       <c r="AJ50" s="13"/>
       <c r="AK50" s="13"/>
       <c r="AL50" s="13"/>
       <c r="AM50" s="13"/>
       <c r="AN50" s="13"/>
       <c r="AO50" s="13"/>
       <c r="AP50" s="13"/>
     </row>
     <row r="51" spans="1:62" customHeight="1" ht="100">
       <c r="A51" s="13">
         <v>49</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="C51" s="13" t="s">
-        <v>841</v>
+        <v>120</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="E51" s="13" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="F51" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G51" s="13"/>
       <c r="H51" s="13" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="J51" s="13" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="K51" s="13"/>
       <c r="L51" s="13"/>
       <c r="M51" s="13" t="s">
-        <v>847</v>
+        <v>856</v>
       </c>
       <c r="N51" s="13" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
       <c r="O51" s="13" t="s">
-        <v>180</v>
+        <v>858</v>
       </c>
       <c r="P51" s="13" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="Q51" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R51" s="13"/>
       <c r="S51" s="13" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="T51" s="13" t="s">
-        <v>183</v>
+        <v>861</v>
       </c>
       <c r="U51" s="13" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="V51" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W51" s="13" t="s">
-        <v>851</v>
+        <v>862</v>
       </c>
       <c r="X51" s="13" t="s">
-        <v>237</v>
+        <v>204</v>
       </c>
       <c r="Y51" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z51" s="13" t="s">
-        <v>852</v>
+        <v>863</v>
       </c>
       <c r="AA51" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB51" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB51" s="13" t="s">
+      <c r="AC51" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC51" s="13" t="s">
+      <c r="AD51" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD51" s="13" t="s">
+      <c r="AE51" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE51" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF51" s="13" t="s">
-        <v>853</v>
+        <v>864</v>
       </c>
       <c r="AG51" s="13" t="s">
-        <v>854</v>
+        <v>865</v>
       </c>
       <c r="AH51" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI51" s="13"/>
       <c r="AJ51" s="13"/>
       <c r="AK51" s="13"/>
       <c r="AL51" s="13"/>
       <c r="AM51" s="13"/>
       <c r="AN51" s="13"/>
       <c r="AO51" s="13"/>
       <c r="AP51" s="13"/>
     </row>
     <row r="52" spans="1:62" customHeight="1" ht="100">
       <c r="A52" s="13">
         <v>50</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>855</v>
+        <v>866</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>514</v>
+        <v>867</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>469</v>
+        <v>868</v>
       </c>
       <c r="E52" s="13" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="F52" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G52" s="13"/>
       <c r="H52" s="13" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>341</v>
+        <v>871</v>
       </c>
       <c r="J52" s="13" t="s">
-        <v>858</v>
-[...7 lines deleted...]
-      <c r="M52" s="13"/>
+        <v>872</v>
+      </c>
+      <c r="K52" s="13"/>
+      <c r="L52" s="13"/>
+      <c r="M52" s="13" t="s">
+        <v>873</v>
+      </c>
       <c r="N52" s="13" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>1027591</v>
+        <v>874</v>
+      </c>
+      <c r="O52" s="13" t="s">
+        <v>198</v>
       </c>
       <c r="P52" s="13" t="s">
-        <v>861</v>
+        <v>875</v>
       </c>
       <c r="Q52" s="13" t="s">
-        <v>753</v>
+        <v>60</v>
       </c>
       <c r="R52" s="13"/>
       <c r="S52" s="13" t="s">
-        <v>862</v>
+        <v>876</v>
       </c>
       <c r="T52" s="13" t="s">
-        <v>508</v>
+        <v>201</v>
       </c>
       <c r="U52" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="V52" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V52" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W52" s="13" t="s">
-        <v>863</v>
+        <v>877</v>
       </c>
       <c r="X52" s="13" t="s">
-        <v>168</v>
+        <v>255</v>
       </c>
       <c r="Y52" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z52" s="13" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
       <c r="AA52" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB52" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB52" s="13" t="s">
+      <c r="AC52" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC52" s="13" t="s">
+      <c r="AD52" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD52" s="13" t="s">
+      <c r="AE52" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE52" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF52" s="13" t="s">
-        <v>865</v>
+        <v>879</v>
       </c>
       <c r="AG52" s="13" t="s">
-        <v>866</v>
+        <v>880</v>
       </c>
       <c r="AH52" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI52" s="13"/>
       <c r="AJ52" s="13"/>
       <c r="AK52" s="13"/>
       <c r="AL52" s="13"/>
       <c r="AM52" s="13"/>
       <c r="AN52" s="13"/>
       <c r="AO52" s="13"/>
       <c r="AP52" s="13"/>
     </row>
     <row r="53" spans="1:62" customHeight="1" ht="100">
       <c r="A53" s="13">
         <v>51</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
       <c r="C53" s="13" t="s">
-        <v>868</v>
+        <v>539</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>306</v>
+        <v>505</v>
       </c>
       <c r="E53" s="13" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="F53" s="13" t="s">
-        <v>870</v>
+        <v>80</v>
       </c>
       <c r="G53" s="13"/>
       <c r="H53" s="13" t="s">
-        <v>871</v>
+        <v>883</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>872</v>
+        <v>377</v>
       </c>
       <c r="J53" s="13" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-      </c>
+        <v>884</v>
+      </c>
+      <c r="K53" s="13">
+        <v>7584444</v>
+      </c>
+      <c r="L53" s="13" t="s">
+        <v>885</v>
+      </c>
+      <c r="M53" s="13"/>
       <c r="N53" s="13" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>886</v>
+      </c>
+      <c r="O53" s="13">
+        <v>1027591</v>
       </c>
       <c r="P53" s="13" t="s">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="Q53" s="13" t="s">
-        <v>60</v>
+        <v>779</v>
       </c>
       <c r="R53" s="13"/>
-      <c r="S53" s="13">
-        <v>496</v>
+      <c r="S53" s="13" t="s">
+        <v>888</v>
       </c>
       <c r="T53" s="13" t="s">
-        <v>877</v>
+        <v>889</v>
       </c>
       <c r="U53" s="13" t="s">
-        <v>133</v>
+        <v>89</v>
       </c>
       <c r="V53" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W53" s="13" t="s">
-        <v>878</v>
+        <v>890</v>
       </c>
       <c r="X53" s="13" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="Y53" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z53" s="13" t="s">
-        <v>879</v>
+        <v>891</v>
       </c>
       <c r="AA53" s="13" t="s">
-        <v>606</v>
+        <v>94</v>
       </c>
       <c r="AB53" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC53" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC53" s="13" t="s">
+      <c r="AD53" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD53" s="13" t="s">
+      <c r="AE53" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE53" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF53" s="13" t="s">
-        <v>880</v>
+        <v>892</v>
       </c>
       <c r="AG53" s="13" t="s">
-        <v>881</v>
+        <v>893</v>
       </c>
       <c r="AH53" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI53" s="13"/>
       <c r="AJ53" s="13"/>
       <c r="AK53" s="13"/>
       <c r="AL53" s="13"/>
       <c r="AM53" s="13"/>
       <c r="AN53" s="13"/>
       <c r="AO53" s="13"/>
       <c r="AP53" s="13"/>
     </row>
     <row r="54" spans="1:62" customHeight="1" ht="100">
       <c r="A54" s="13">
         <v>52</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>882</v>
+        <v>894</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>841</v>
+        <v>895</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>211</v>
+        <v>324</v>
       </c>
       <c r="E54" s="13" t="s">
-        <v>883</v>
+        <v>896</v>
       </c>
       <c r="F54" s="13" t="s">
-        <v>884</v>
+        <v>897</v>
       </c>
       <c r="G54" s="13"/>
       <c r="H54" s="13" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>886</v>
+        <v>899</v>
       </c>
       <c r="J54" s="13" t="s">
-        <v>887</v>
+        <v>900</v>
       </c>
       <c r="K54" s="13"/>
       <c r="L54" s="13"/>
       <c r="M54" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N54" s="13" t="s">
-        <v>888</v>
+        <v>901</v>
       </c>
       <c r="O54" s="13" t="s">
-        <v>889</v>
+        <v>902</v>
       </c>
       <c r="P54" s="13" t="s">
-        <v>890</v>
+        <v>903</v>
       </c>
       <c r="Q54" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R54" s="13"/>
       <c r="S54" s="13">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="T54" s="13" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="U54" s="13" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="V54" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W54" s="13" t="s">
-        <v>90</v>
+        <v>905</v>
       </c>
       <c r="X54" s="13" t="s">
-        <v>892</v>
+        <v>153</v>
       </c>
       <c r="Y54" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z54" s="13" t="s">
-        <v>893</v>
+        <v>906</v>
       </c>
       <c r="AA54" s="13" t="s">
-        <v>894</v>
+        <v>632</v>
       </c>
       <c r="AB54" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC54" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC54" s="13" t="s">
+      <c r="AD54" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD54" s="13" t="s">
+      <c r="AE54" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE54" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF54" s="13" t="s">
-        <v>895</v>
+        <v>907</v>
       </c>
       <c r="AG54" s="13" t="s">
-        <v>896</v>
+        <v>908</v>
       </c>
       <c r="AH54" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="13"/>
       <c r="AK54" s="13"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="13"/>
       <c r="AN54" s="13"/>
       <c r="AO54" s="13"/>
       <c r="AP54" s="13"/>
     </row>
     <row r="55" spans="1:62" customHeight="1" ht="100">
       <c r="A55" s="13">
         <v>53</v>
       </c>
       <c r="B55" s="13" t="s">
-        <v>897</v>
+        <v>909</v>
       </c>
       <c r="C55" s="13" t="s">
-        <v>898</v>
+        <v>867</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>899</v>
+        <v>229</v>
       </c>
       <c r="E55" s="13" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="F55" s="13" t="s">
-        <v>52</v>
+        <v>911</v>
       </c>
       <c r="G55" s="13"/>
       <c r="H55" s="13" t="s">
-        <v>901</v>
+        <v>912</v>
       </c>
       <c r="I55" s="13" t="s">
-        <v>246</v>
+        <v>913</v>
       </c>
       <c r="J55" s="13" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
-      <c r="M55" s="13"/>
+      <c r="M55" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N55" s="13" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>2828864</v>
+        <v>915</v>
+      </c>
+      <c r="O55" s="13" t="s">
+        <v>916</v>
       </c>
       <c r="P55" s="13" t="s">
-        <v>904</v>
+        <v>917</v>
       </c>
       <c r="Q55" s="13" t="s">
-        <v>166</v>
+        <v>60</v>
       </c>
       <c r="R55" s="13"/>
-      <c r="S55" s="13" t="s">
-        <v>905</v>
+      <c r="S55" s="13">
+        <v>494</v>
       </c>
       <c r="T55" s="13" t="s">
-        <v>835</v>
+        <v>918</v>
       </c>
       <c r="U55" s="13" t="s">
-        <v>184</v>
+        <v>62</v>
       </c>
       <c r="V55" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W55" s="13" t="s">
-        <v>906</v>
+        <v>110</v>
       </c>
       <c r="X55" s="13" t="s">
-        <v>186</v>
+        <v>919</v>
       </c>
       <c r="Y55" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z55" s="13" t="s">
-        <v>907</v>
+        <v>920</v>
       </c>
       <c r="AA55" s="13" t="s">
+        <v>921</v>
+      </c>
+      <c r="AB55" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB55" s="13" t="s">
+      <c r="AC55" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC55" s="13" t="s">
+      <c r="AD55" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD55" s="13" t="s">
+      <c r="AE55" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE55" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF55" s="13" t="s">
-        <v>908</v>
+        <v>922</v>
       </c>
       <c r="AG55" s="13" t="s">
-        <v>909</v>
+        <v>923</v>
       </c>
       <c r="AH55" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI55" s="13"/>
       <c r="AJ55" s="13"/>
       <c r="AK55" s="13"/>
       <c r="AL55" s="13"/>
       <c r="AM55" s="13"/>
       <c r="AN55" s="13"/>
       <c r="AO55" s="13"/>
       <c r="AP55" s="13"/>
     </row>
     <row r="56" spans="1:62" customHeight="1" ht="100">
       <c r="A56" s="13">
         <v>54</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>910</v>
+        <v>924</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>911</v>
+        <v>925</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>102</v>
+        <v>926</v>
       </c>
       <c r="E56" s="13" t="s">
-        <v>912</v>
+        <v>927</v>
       </c>
       <c r="F56" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G56" s="13"/>
       <c r="H56" s="13" t="s">
-        <v>913</v>
+        <v>928</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>914</v>
+        <v>264</v>
       </c>
       <c r="J56" s="13" t="s">
-        <v>915</v>
+        <v>929</v>
       </c>
       <c r="K56" s="13"/>
       <c r="L56" s="13"/>
-      <c r="M56" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M56" s="13"/>
       <c r="N56" s="13" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>930</v>
+      </c>
+      <c r="O56" s="13">
+        <v>2828864</v>
       </c>
       <c r="P56" s="13" t="s">
-        <v>918</v>
+        <v>931</v>
       </c>
       <c r="Q56" s="13" t="s">
-        <v>753</v>
+        <v>184</v>
       </c>
       <c r="R56" s="13"/>
       <c r="S56" s="13" t="s">
-        <v>919</v>
+        <v>932</v>
       </c>
       <c r="T56" s="13" t="s">
-        <v>920</v>
+        <v>861</v>
       </c>
       <c r="U56" s="13" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="V56" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W56" s="13" t="s">
-        <v>921</v>
+        <v>933</v>
       </c>
       <c r="X56" s="13" t="s">
-        <v>922</v>
+        <v>204</v>
       </c>
       <c r="Y56" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z56" s="13" t="s">
-        <v>923</v>
+        <v>934</v>
       </c>
       <c r="AA56" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB56" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB56" s="13" t="s">
+      <c r="AC56" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC56" s="13" t="s">
+      <c r="AD56" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD56" s="13" t="s">
+      <c r="AE56" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE56" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF56" s="13" t="s">
-        <v>924</v>
+        <v>935</v>
       </c>
       <c r="AG56" s="13" t="s">
-        <v>925</v>
+        <v>936</v>
       </c>
       <c r="AH56" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI56" s="13"/>
       <c r="AJ56" s="13"/>
       <c r="AK56" s="13"/>
       <c r="AL56" s="13"/>
       <c r="AM56" s="13"/>
       <c r="AN56" s="13"/>
       <c r="AO56" s="13"/>
       <c r="AP56" s="13"/>
     </row>
     <row r="57" spans="1:62" customHeight="1" ht="100">
       <c r="A57" s="13">
         <v>55</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>926</v>
+        <v>937</v>
       </c>
       <c r="C57" s="13" t="s">
+        <v>938</v>
+      </c>
+      <c r="D57" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="D57" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="13" t="s">
-        <v>928</v>
+        <v>939</v>
       </c>
       <c r="F57" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G57" s="13"/>
       <c r="H57" s="13" t="s">
-        <v>929</v>
+        <v>940</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>930</v>
+        <v>941</v>
       </c>
       <c r="J57" s="13" t="s">
-        <v>931</v>
+        <v>942</v>
       </c>
       <c r="K57" s="13"/>
       <c r="L57" s="13"/>
       <c r="M57" s="13" t="s">
-        <v>932</v>
+        <v>873</v>
       </c>
       <c r="N57" s="13" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>695528</v>
+        <v>943</v>
+      </c>
+      <c r="O57" s="13" t="s">
+        <v>944</v>
       </c>
       <c r="P57" s="13" t="s">
-        <v>934</v>
+        <v>945</v>
       </c>
       <c r="Q57" s="13" t="s">
-        <v>89</v>
+        <v>779</v>
       </c>
       <c r="R57" s="13"/>
       <c r="S57" s="13" t="s">
-        <v>935</v>
+        <v>946</v>
       </c>
       <c r="T57" s="13" t="s">
-        <v>936</v>
+        <v>947</v>
       </c>
       <c r="U57" s="13" t="s">
-        <v>235</v>
+        <v>202</v>
       </c>
       <c r="V57" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W57" s="13" t="s">
-        <v>937</v>
+        <v>948</v>
       </c>
       <c r="X57" s="13" t="s">
-        <v>220</v>
+        <v>949</v>
       </c>
       <c r="Y57" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z57" s="13" t="s">
-        <v>938</v>
+        <v>950</v>
       </c>
       <c r="AA57" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB57" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB57" s="13" t="s">
+      <c r="AC57" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC57" s="13" t="s">
+      <c r="AD57" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD57" s="13" t="s">
+      <c r="AE57" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE57" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF57" s="13" t="s">
-        <v>939</v>
+        <v>951</v>
       </c>
       <c r="AG57" s="13" t="s">
-        <v>940</v>
+        <v>952</v>
       </c>
       <c r="AH57" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI57" s="13"/>
       <c r="AJ57" s="13"/>
       <c r="AK57" s="13"/>
       <c r="AL57" s="13"/>
       <c r="AM57" s="13"/>
       <c r="AN57" s="13"/>
       <c r="AO57" s="13"/>
       <c r="AP57" s="13"/>
     </row>
     <row r="58" spans="1:62" customHeight="1" ht="100">
       <c r="A58" s="13">
         <v>56</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>941</v>
+        <v>953</v>
       </c>
       <c r="C58" s="13" t="s">
-        <v>387</v>
+        <v>140</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>942</v>
+        <v>954</v>
       </c>
       <c r="E58" s="13" t="s">
-        <v>943</v>
+        <v>955</v>
       </c>
       <c r="F58" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G58" s="13"/>
       <c r="H58" s="13" t="s">
-        <v>944</v>
+        <v>956</v>
       </c>
       <c r="I58" s="13" t="s">
-        <v>945</v>
+        <v>957</v>
       </c>
       <c r="J58" s="13" t="s">
-        <v>946</v>
+        <v>958</v>
       </c>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13" t="s">
-        <v>830</v>
+        <v>959</v>
       </c>
       <c r="N58" s="13" t="s">
-        <v>947</v>
+        <v>960</v>
       </c>
       <c r="O58" s="13">
-        <v>89179</v>
+        <v>695528</v>
       </c>
       <c r="P58" s="13" t="s">
-        <v>948</v>
+        <v>961</v>
       </c>
       <c r="Q58" s="13" t="s">
-        <v>233</v>
+        <v>109</v>
       </c>
       <c r="R58" s="13"/>
       <c r="S58" s="13" t="s">
-        <v>949</v>
+        <v>962</v>
       </c>
       <c r="T58" s="13" t="s">
-        <v>835</v>
+        <v>963</v>
       </c>
       <c r="U58" s="13" t="s">
-        <v>184</v>
+        <v>253</v>
       </c>
       <c r="V58" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W58" s="13" t="s">
-        <v>950</v>
+        <v>964</v>
       </c>
       <c r="X58" s="13" t="s">
-        <v>66</v>
+        <v>238</v>
       </c>
       <c r="Y58" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z58" s="13" t="s">
-        <v>951</v>
+        <v>965</v>
       </c>
       <c r="AA58" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB58" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB58" s="13" t="s">
+      <c r="AC58" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC58" s="13" t="s">
+      <c r="AD58" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD58" s="13" t="s">
+      <c r="AE58" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE58" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF58" s="13" t="s">
-        <v>952</v>
+        <v>966</v>
       </c>
       <c r="AG58" s="13" t="s">
-        <v>953</v>
+        <v>967</v>
       </c>
       <c r="AH58" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI58" s="13"/>
       <c r="AJ58" s="13"/>
       <c r="AK58" s="13"/>
       <c r="AL58" s="13"/>
       <c r="AM58" s="13"/>
       <c r="AN58" s="13"/>
       <c r="AO58" s="13"/>
       <c r="AP58" s="13"/>
     </row>
     <row r="59" spans="1:62" customHeight="1" ht="100">
       <c r="A59" s="13">
         <v>57</v>
       </c>
       <c r="B59" s="13" t="s">
-        <v>954</v>
+        <v>968</v>
       </c>
       <c r="C59" s="13" t="s">
-        <v>841</v>
+        <v>423</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>955</v>
+        <v>969</v>
       </c>
       <c r="E59" s="13" t="s">
-        <v>956</v>
+        <v>970</v>
       </c>
       <c r="F59" s="13" t="s">
-        <v>546</v>
+        <v>80</v>
       </c>
       <c r="G59" s="13"/>
       <c r="H59" s="13" t="s">
-        <v>957</v>
+        <v>971</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>958</v>
+        <v>972</v>
       </c>
       <c r="J59" s="13" t="s">
-        <v>959</v>
+        <v>973</v>
       </c>
       <c r="K59" s="13"/>
       <c r="L59" s="13"/>
       <c r="M59" s="13" t="s">
-        <v>56</v>
+        <v>856</v>
       </c>
       <c r="N59" s="13" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>974</v>
+      </c>
+      <c r="O59" s="13">
+        <v>89179</v>
       </c>
       <c r="P59" s="13" t="s">
-        <v>962</v>
+        <v>975</v>
       </c>
       <c r="Q59" s="13" t="s">
-        <v>60</v>
+        <v>251</v>
       </c>
       <c r="R59" s="13"/>
       <c r="S59" s="13" t="s">
-        <v>963</v>
+        <v>976</v>
       </c>
       <c r="T59" s="13" t="s">
-        <v>964</v>
+        <v>861</v>
       </c>
       <c r="U59" s="13" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="V59" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W59" s="13" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
       <c r="X59" s="13" t="s">
-        <v>966</v>
+        <v>91</v>
       </c>
       <c r="Y59" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z59" s="13" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="AA59" s="13" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="AB59" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC59" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC59" s="13" t="s">
+      <c r="AD59" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD59" s="13" t="s">
+      <c r="AE59" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE59" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF59" s="13" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="AG59" s="13" t="s">
-        <v>970</v>
+        <v>980</v>
       </c>
       <c r="AH59" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI59" s="13"/>
       <c r="AJ59" s="13"/>
       <c r="AK59" s="13"/>
       <c r="AL59" s="13"/>
       <c r="AM59" s="13"/>
       <c r="AN59" s="13"/>
       <c r="AO59" s="13"/>
       <c r="AP59" s="13"/>
     </row>
     <row r="60" spans="1:62" customHeight="1" ht="100">
       <c r="A60" s="13">
         <v>58</v>
       </c>
       <c r="B60" s="13" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
       <c r="C60" s="13" t="s">
-        <v>972</v>
+        <v>867</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>211</v>
+        <v>982</v>
       </c>
       <c r="E60" s="13" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="F60" s="13" t="s">
-        <v>124</v>
+        <v>572</v>
       </c>
       <c r="G60" s="13"/>
       <c r="H60" s="13" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
       <c r="I60" s="13" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="J60" s="13" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N60" s="13" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
       <c r="O60" s="13" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="P60" s="13" t="s">
-        <v>979</v>
+        <v>989</v>
       </c>
       <c r="Q60" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R60" s="13"/>
       <c r="S60" s="13" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="T60" s="13" t="s">
-        <v>981</v>
+        <v>991</v>
       </c>
       <c r="U60" s="13" t="s">
         <v>133</v>
       </c>
       <c r="V60" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W60" s="13" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="X60" s="13" t="s">
-        <v>983</v>
+        <v>993</v>
       </c>
       <c r="Y60" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z60" s="13" t="s">
-        <v>984</v>
+        <v>994</v>
       </c>
       <c r="AA60" s="13" t="s">
-        <v>137</v>
+        <v>995</v>
       </c>
       <c r="AB60" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC60" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC60" s="13" t="s">
+      <c r="AD60" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD60" s="13" t="s">
+      <c r="AE60" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE60" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF60" s="13" t="s">
-        <v>985</v>
+        <v>996</v>
       </c>
       <c r="AG60" s="13" t="s">
-        <v>986</v>
+        <v>997</v>
       </c>
       <c r="AH60" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI60" s="13"/>
       <c r="AJ60" s="13"/>
       <c r="AK60" s="13"/>
       <c r="AL60" s="13"/>
       <c r="AM60" s="13"/>
       <c r="AN60" s="13"/>
       <c r="AO60" s="13"/>
       <c r="AP60" s="13"/>
     </row>
     <row r="61" spans="1:62" customHeight="1" ht="100">
       <c r="A61" s="13">
         <v>59</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>987</v>
+        <v>998</v>
       </c>
       <c r="C61" s="13" t="s">
-        <v>78</v>
+        <v>999</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>988</v>
+        <v>229</v>
       </c>
       <c r="E61" s="13" t="s">
-        <v>989</v>
+        <v>1000</v>
       </c>
       <c r="F61" s="13" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="G61" s="13"/>
       <c r="H61" s="13" t="s">
-        <v>990</v>
+        <v>1001</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>991</v>
+        <v>1002</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>992</v>
+        <v>1003</v>
       </c>
       <c r="K61" s="13"/>
       <c r="L61" s="13"/>
       <c r="M61" s="13" t="s">
-        <v>830</v>
+        <v>56</v>
       </c>
       <c r="N61" s="13" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="O61" s="13" t="s">
-        <v>994</v>
+        <v>1005</v>
       </c>
       <c r="P61" s="13" t="s">
-        <v>995</v>
+        <v>1006</v>
       </c>
       <c r="Q61" s="13" t="s">
-        <v>996</v>
+        <v>60</v>
       </c>
       <c r="R61" s="13"/>
       <c r="S61" s="13" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="T61" s="13" t="s">
-        <v>998</v>
+        <v>1008</v>
       </c>
       <c r="U61" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="V61" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V61" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W61" s="13" t="s">
-        <v>999</v>
+        <v>1009</v>
       </c>
       <c r="X61" s="13" t="s">
-        <v>168</v>
+        <v>1010</v>
       </c>
       <c r="Y61" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z61" s="13" t="s">
-        <v>1000</v>
+        <v>1011</v>
       </c>
       <c r="AA61" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="AB61" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB61" s="13" t="s">
+      <c r="AC61" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC61" s="13" t="s">
+      <c r="AD61" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD61" s="13" t="s">
+      <c r="AE61" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE61" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF61" s="13" t="s">
-        <v>1001</v>
+        <v>1012</v>
       </c>
       <c r="AG61" s="13" t="s">
-        <v>1002</v>
+        <v>1013</v>
       </c>
       <c r="AH61" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI61" s="13"/>
       <c r="AJ61" s="13"/>
       <c r="AK61" s="13"/>
       <c r="AL61" s="13"/>
       <c r="AM61" s="13"/>
       <c r="AN61" s="13"/>
       <c r="AO61" s="13"/>
       <c r="AP61" s="13"/>
     </row>
     <row r="62" spans="1:62" customHeight="1" ht="100">
       <c r="A62" s="13">
         <v>60</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="C62" s="13" t="s">
-        <v>1004</v>
+        <v>98</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>1005</v>
+        <v>1015</v>
       </c>
       <c r="E62" s="13" t="s">
-        <v>1006</v>
+        <v>1016</v>
       </c>
       <c r="F62" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G62" s="13"/>
       <c r="H62" s="13" t="s">
-        <v>1007</v>
+        <v>1017</v>
       </c>
       <c r="I62" s="13" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
       <c r="J62" s="13" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="K62" s="13"/>
       <c r="L62" s="13"/>
       <c r="M62" s="13" t="s">
-        <v>830</v>
+        <v>856</v>
       </c>
       <c r="N62" s="13" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="O62" s="13" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="P62" s="13" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
       <c r="Q62" s="13" t="s">
-        <v>166</v>
+        <v>1023</v>
       </c>
       <c r="R62" s="13"/>
       <c r="S62" s="13" t="s">
-        <v>1013</v>
+        <v>1024</v>
       </c>
       <c r="T62" s="13" t="s">
-        <v>964</v>
+        <v>1025</v>
       </c>
       <c r="U62" s="13" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="V62" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W62" s="13" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="X62" s="13" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="Y62" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z62" s="13" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="AA62" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB62" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB62" s="13" t="s">
+      <c r="AC62" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC62" s="13" t="s">
+      <c r="AD62" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD62" s="13" t="s">
+      <c r="AE62" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE62" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF62" s="13" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="AG62" s="13" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="AH62" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI62" s="13"/>
       <c r="AJ62" s="13"/>
       <c r="AK62" s="13"/>
       <c r="AL62" s="13"/>
       <c r="AM62" s="13"/>
       <c r="AN62" s="13"/>
       <c r="AO62" s="13"/>
       <c r="AP62" s="13"/>
     </row>
     <row r="63" spans="1:62" customHeight="1" ht="100">
       <c r="A63" s="13">
         <v>61</v>
       </c>
       <c r="B63" s="13" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
       <c r="C63" s="13" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>211</v>
+        <v>1032</v>
       </c>
       <c r="E63" s="13" t="s">
-        <v>1020</v>
+        <v>1033</v>
       </c>
       <c r="F63" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G63" s="13"/>
       <c r="H63" s="13" t="s">
-        <v>1021</v>
+        <v>1034</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>930</v>
+        <v>1035</v>
       </c>
       <c r="J63" s="13" t="s">
-        <v>1022</v>
+        <v>1036</v>
       </c>
       <c r="K63" s="13"/>
       <c r="L63" s="13"/>
       <c r="M63" s="13" t="s">
-        <v>830</v>
+        <v>856</v>
       </c>
       <c r="N63" s="13" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="O63" s="13" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="P63" s="13" t="s">
-        <v>1025</v>
+        <v>1039</v>
       </c>
       <c r="Q63" s="13" t="s">
-        <v>1026</v>
+        <v>184</v>
       </c>
       <c r="R63" s="13"/>
       <c r="S63" s="13" t="s">
-        <v>1027</v>
+        <v>1040</v>
       </c>
       <c r="T63" s="13" t="s">
-        <v>1028</v>
+        <v>991</v>
       </c>
       <c r="U63" s="13" t="s">
-        <v>267</v>
+        <v>133</v>
       </c>
       <c r="V63" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W63" s="13" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="X63" s="13" t="s">
-        <v>237</v>
+        <v>186</v>
       </c>
       <c r="Y63" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z63" s="13" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
       <c r="AA63" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB63" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB63" s="13" t="s">
+      <c r="AC63" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC63" s="13" t="s">
+      <c r="AD63" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD63" s="13" t="s">
+      <c r="AE63" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE63" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF63" s="13" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="AG63" s="13" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="AH63" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI63" s="13"/>
       <c r="AJ63" s="13"/>
       <c r="AK63" s="13"/>
       <c r="AL63" s="13"/>
       <c r="AM63" s="13"/>
       <c r="AN63" s="13"/>
       <c r="AO63" s="13"/>
       <c r="AP63" s="13"/>
     </row>
     <row r="64" spans="1:62" customHeight="1" ht="100">
       <c r="A64" s="13">
         <v>62</v>
       </c>
       <c r="B64" s="13" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="C64" s="13" t="s">
-        <v>141</v>
+        <v>1046</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="E64" s="13" t="s">
-        <v>1034</v>
+        <v>1047</v>
       </c>
       <c r="F64" s="13" t="s">
-        <v>1035</v>
+        <v>80</v>
       </c>
       <c r="G64" s="13"/>
       <c r="H64" s="13" t="s">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>1037</v>
+        <v>957</v>
       </c>
       <c r="J64" s="13" t="s">
-        <v>1038</v>
+        <v>1049</v>
       </c>
       <c r="K64" s="13"/>
       <c r="L64" s="13"/>
       <c r="M64" s="13" t="s">
-        <v>56</v>
+        <v>856</v>
       </c>
       <c r="N64" s="13" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>1050</v>
+      </c>
+      <c r="O64" s="13" t="s">
+        <v>1051</v>
       </c>
       <c r="P64" s="13" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
       <c r="Q64" s="13" t="s">
-        <v>60</v>
+        <v>1053</v>
       </c>
       <c r="R64" s="13"/>
       <c r="S64" s="13" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="T64" s="13" t="s">
-        <v>1042</v>
+        <v>1055</v>
       </c>
       <c r="U64" s="13" t="s">
-        <v>133</v>
+        <v>285</v>
       </c>
       <c r="V64" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W64" s="13" t="s">
-        <v>1043</v>
+        <v>1056</v>
       </c>
       <c r="X64" s="13" t="s">
-        <v>1044</v>
+        <v>255</v>
       </c>
       <c r="Y64" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z64" s="13" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
       <c r="AA64" s="13" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="AB64" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC64" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC64" s="13" t="s">
+      <c r="AD64" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD64" s="13" t="s">
+      <c r="AE64" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE64" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF64" s="13" t="s">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="AG64" s="13" t="s">
-        <v>1048</v>
+        <v>1059</v>
       </c>
       <c r="AH64" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI64" s="13"/>
       <c r="AJ64" s="13"/>
       <c r="AK64" s="13"/>
       <c r="AL64" s="13"/>
       <c r="AM64" s="13"/>
       <c r="AN64" s="13"/>
       <c r="AO64" s="13"/>
       <c r="AP64" s="13"/>
     </row>
     <row r="65" spans="1:62" customHeight="1" ht="100">
       <c r="A65" s="13">
         <v>63</v>
       </c>
       <c r="B65" s="13" t="s">
-        <v>1049</v>
+        <v>1060</v>
       </c>
       <c r="C65" s="13" t="s">
-        <v>1050</v>
+        <v>159</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>1051</v>
+        <v>229</v>
       </c>
       <c r="E65" s="13" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="F65" s="13" t="s">
-        <v>546</v>
+        <v>1062</v>
       </c>
       <c r="G65" s="13"/>
       <c r="H65" s="13" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="J65" s="13" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
       <c r="K65" s="13"/>
       <c r="L65" s="13"/>
       <c r="M65" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N65" s="13" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
       <c r="O65" s="13">
-        <v>24364</v>
+        <v>852</v>
       </c>
       <c r="P65" s="13" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="Q65" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R65" s="13"/>
       <c r="S65" s="13" t="s">
-        <v>90</v>
+        <v>1068</v>
       </c>
       <c r="T65" s="13" t="s">
-        <v>1058</v>
+        <v>1069</v>
       </c>
       <c r="U65" s="13" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="V65" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W65" s="13" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="X65" s="13" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="Y65" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z65" s="13" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
       <c r="AA65" s="13" t="s">
-        <v>558</v>
+        <v>1073</v>
       </c>
       <c r="AB65" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC65" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC65" s="13" t="s">
+      <c r="AD65" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD65" s="13" t="s">
+      <c r="AE65" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE65" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF65" s="13" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="AG65" s="13" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="AH65" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI65" s="13"/>
       <c r="AJ65" s="13"/>
       <c r="AK65" s="13"/>
       <c r="AL65" s="13"/>
       <c r="AM65" s="13"/>
       <c r="AN65" s="13"/>
       <c r="AO65" s="13"/>
       <c r="AP65" s="13"/>
     </row>
     <row r="66" spans="1:62" customHeight="1" ht="100">
       <c r="A66" s="13">
         <v>64</v>
       </c>
       <c r="B66" s="13" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
       <c r="C66" s="13" t="s">
-        <v>972</v>
+        <v>1077</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>746</v>
+        <v>1078</v>
       </c>
       <c r="E66" s="13" t="s">
-        <v>1065</v>
+        <v>1079</v>
       </c>
       <c r="F66" s="13" t="s">
-        <v>52</v>
+        <v>572</v>
       </c>
       <c r="G66" s="13"/>
       <c r="H66" s="13" t="s">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="I66" s="13" t="s">
-        <v>452</v>
+        <v>1081</v>
       </c>
       <c r="J66" s="13" t="s">
-        <v>1067</v>
-[...7 lines deleted...]
-      <c r="M66" s="13"/>
+        <v>1082</v>
+      </c>
+      <c r="K66" s="13"/>
+      <c r="L66" s="13"/>
+      <c r="M66" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N66" s="13" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>1083</v>
+      </c>
+      <c r="O66" s="13">
+        <v>24364</v>
       </c>
       <c r="P66" s="13" t="s">
-        <v>1071</v>
+        <v>1084</v>
       </c>
       <c r="Q66" s="13" t="s">
-        <v>1072</v>
+        <v>60</v>
       </c>
       <c r="R66" s="13"/>
       <c r="S66" s="13" t="s">
-        <v>1073</v>
+        <v>110</v>
       </c>
       <c r="T66" s="13" t="s">
-        <v>412</v>
+        <v>1085</v>
       </c>
       <c r="U66" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="V66" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V66" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W66" s="13" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="X66" s="13" t="s">
-        <v>168</v>
+        <v>1087</v>
       </c>
       <c r="Y66" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z66" s="13" t="s">
-        <v>1075</v>
+        <v>1088</v>
       </c>
       <c r="AA66" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="AB66" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB66" s="13" t="s">
+      <c r="AC66" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC66" s="13" t="s">
+      <c r="AD66" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD66" s="13" t="s">
+      <c r="AE66" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE66" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF66" s="13" t="s">
-        <v>1076</v>
+        <v>1089</v>
       </c>
       <c r="AG66" s="13" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="AH66" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI66" s="13"/>
       <c r="AJ66" s="13"/>
       <c r="AK66" s="13"/>
       <c r="AL66" s="13"/>
       <c r="AM66" s="13"/>
       <c r="AN66" s="13"/>
       <c r="AO66" s="13"/>
       <c r="AP66" s="13"/>
     </row>
     <row r="67" spans="1:62" customHeight="1" ht="100">
       <c r="A67" s="13">
         <v>65</v>
       </c>
       <c r="B67" s="13" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
       <c r="C67" s="13" t="s">
-        <v>544</v>
+        <v>999</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>102</v>
+        <v>772</v>
       </c>
       <c r="E67" s="13" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="F67" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G67" s="13"/>
       <c r="H67" s="13" t="s">
-        <v>1080</v>
+        <v>1093</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>1081</v>
+        <v>488</v>
       </c>
       <c r="J67" s="13" t="s">
-        <v>1082</v>
-[...5 lines deleted...]
-      </c>
+        <v>1094</v>
+      </c>
+      <c r="K67" s="13">
+        <v>15</v>
+      </c>
+      <c r="L67" s="13" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M67" s="13"/>
       <c r="N67" s="13" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>5943255</v>
+        <v>1096</v>
+      </c>
+      <c r="O67" s="13" t="s">
+        <v>1097</v>
       </c>
       <c r="P67" s="13" t="s">
-        <v>1084</v>
+        <v>1098</v>
       </c>
       <c r="Q67" s="13" t="s">
-        <v>166</v>
+        <v>1099</v>
       </c>
       <c r="R67" s="13"/>
       <c r="S67" s="13" t="s">
-        <v>1085</v>
+        <v>1100</v>
       </c>
       <c r="T67" s="13" t="s">
-        <v>183</v>
+        <v>448</v>
       </c>
       <c r="U67" s="13" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="V67" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W67" s="13" t="s">
-        <v>1086</v>
+        <v>1101</v>
       </c>
       <c r="X67" s="13" t="s">
-        <v>237</v>
+        <v>186</v>
       </c>
       <c r="Y67" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z67" s="13" t="s">
-        <v>1087</v>
+        <v>1102</v>
       </c>
       <c r="AA67" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB67" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB67" s="13" t="s">
+      <c r="AC67" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC67" s="13" t="s">
+      <c r="AD67" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD67" s="13" t="s">
+      <c r="AE67" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE67" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF67" s="13" t="s">
-        <v>1088</v>
+        <v>1103</v>
       </c>
       <c r="AG67" s="13" t="s">
-        <v>1089</v>
+        <v>1104</v>
       </c>
       <c r="AH67" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI67" s="13"/>
       <c r="AJ67" s="13"/>
       <c r="AK67" s="13"/>
       <c r="AL67" s="13"/>
       <c r="AM67" s="13"/>
       <c r="AN67" s="13"/>
       <c r="AO67" s="13"/>
       <c r="AP67" s="13"/>
     </row>
     <row r="68" spans="1:62" customHeight="1" ht="100">
       <c r="A68" s="13">
         <v>66</v>
       </c>
       <c r="B68" s="13" t="s">
-        <v>1090</v>
+        <v>1105</v>
       </c>
       <c r="C68" s="13" t="s">
-        <v>1091</v>
+        <v>570</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>388</v>
+        <v>121</v>
       </c>
       <c r="E68" s="13" t="s">
-        <v>1092</v>
+        <v>1106</v>
       </c>
       <c r="F68" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G68" s="13"/>
       <c r="H68" s="13" t="s">
-        <v>1093</v>
+        <v>1107</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>1094</v>
+        <v>1108</v>
       </c>
       <c r="J68" s="13" t="s">
-        <v>1095</v>
+        <v>1109</v>
       </c>
       <c r="K68" s="13"/>
       <c r="L68" s="13"/>
       <c r="M68" s="13" t="s">
-        <v>1096</v>
+        <v>856</v>
       </c>
       <c r="N68" s="13" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>1098</v>
+        <v>1110</v>
+      </c>
+      <c r="O68" s="13">
+        <v>5943255</v>
       </c>
       <c r="P68" s="13" t="s">
-        <v>1099</v>
+        <v>1111</v>
       </c>
       <c r="Q68" s="13" t="s">
-        <v>233</v>
+        <v>184</v>
       </c>
       <c r="R68" s="13"/>
       <c r="S68" s="13" t="s">
-        <v>1100</v>
+        <v>1112</v>
       </c>
       <c r="T68" s="13" t="s">
-        <v>1101</v>
+        <v>201</v>
       </c>
       <c r="U68" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V68" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W68" s="13" t="s">
-        <v>1102</v>
+        <v>1113</v>
       </c>
       <c r="X68" s="13" t="s">
-        <v>1103</v>
+        <v>255</v>
       </c>
       <c r="Y68" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z68" s="13" t="s">
-        <v>1104</v>
+        <v>1114</v>
       </c>
       <c r="AA68" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB68" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB68" s="13" t="s">
+      <c r="AC68" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC68" s="13" t="s">
+      <c r="AD68" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD68" s="13" t="s">
+      <c r="AE68" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE68" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF68" s="13" t="s">
-        <v>1105</v>
+        <v>1115</v>
       </c>
       <c r="AG68" s="13" t="s">
-        <v>1106</v>
+        <v>1116</v>
       </c>
       <c r="AH68" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI68" s="13"/>
       <c r="AJ68" s="13"/>
       <c r="AK68" s="13"/>
       <c r="AL68" s="13"/>
       <c r="AM68" s="13"/>
       <c r="AN68" s="13"/>
       <c r="AO68" s="13"/>
       <c r="AP68" s="13"/>
     </row>
     <row r="69" spans="1:62" customHeight="1" ht="100">
       <c r="A69" s="13">
         <v>67</v>
       </c>
       <c r="B69" s="13" t="s">
-        <v>1107</v>
+        <v>1117</v>
       </c>
       <c r="C69" s="13" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>289</v>
+        <v>424</v>
       </c>
       <c r="E69" s="13" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="F69" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G69" s="13"/>
       <c r="H69" s="13" t="s">
-        <v>1110</v>
+        <v>1120</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>1111</v>
+        <v>1121</v>
       </c>
       <c r="J69" s="13" t="s">
-        <v>1112</v>
+        <v>1122</v>
       </c>
       <c r="K69" s="13"/>
       <c r="L69" s="13"/>
       <c r="M69" s="13" t="s">
-        <v>830</v>
+        <v>1123</v>
       </c>
       <c r="N69" s="13" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-        <v>1182787</v>
+        <v>1124</v>
+      </c>
+      <c r="O69" s="13" t="s">
+        <v>1125</v>
       </c>
       <c r="P69" s="13" t="s">
-        <v>1114</v>
+        <v>1126</v>
       </c>
       <c r="Q69" s="13" t="s">
-        <v>1115</v>
+        <v>251</v>
       </c>
       <c r="R69" s="13"/>
       <c r="S69" s="13" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
       <c r="T69" s="13" t="s">
-        <v>936</v>
+        <v>1128</v>
       </c>
       <c r="U69" s="13" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="V69" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W69" s="13" t="s">
-        <v>1117</v>
+        <v>1129</v>
       </c>
       <c r="X69" s="13" t="s">
-        <v>220</v>
+        <v>1130</v>
       </c>
       <c r="Y69" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z69" s="13" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
       <c r="AA69" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB69" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB69" s="13" t="s">
+      <c r="AC69" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC69" s="13" t="s">
+      <c r="AD69" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD69" s="13" t="s">
+      <c r="AE69" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE69" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF69" s="13" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="AG69" s="13" t="s">
-        <v>1120</v>
+        <v>1133</v>
       </c>
       <c r="AH69" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI69" s="13"/>
       <c r="AJ69" s="13"/>
       <c r="AK69" s="13"/>
       <c r="AL69" s="13"/>
       <c r="AM69" s="13"/>
       <c r="AN69" s="13"/>
       <c r="AO69" s="13"/>
       <c r="AP69" s="13"/>
     </row>
     <row r="70" spans="1:62" customHeight="1" ht="100">
       <c r="A70" s="13">
         <v>68</v>
       </c>
       <c r="B70" s="13" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
       <c r="C70" s="13" t="s">
-        <v>654</v>
+        <v>1135</v>
       </c>
       <c r="D70" s="13" t="s">
-        <v>174</v>
+        <v>307</v>
       </c>
       <c r="E70" s="13" t="s">
-        <v>1122</v>
+        <v>1136</v>
       </c>
       <c r="F70" s="13" t="s">
-        <v>390</v>
+        <v>80</v>
       </c>
       <c r="G70" s="13"/>
       <c r="H70" s="13" t="s">
-        <v>1123</v>
+        <v>1137</v>
       </c>
       <c r="I70" s="13" t="s">
-        <v>1124</v>
+        <v>1138</v>
       </c>
       <c r="J70" s="13" t="s">
-        <v>1125</v>
+        <v>1139</v>
       </c>
       <c r="K70" s="13"/>
       <c r="L70" s="13"/>
       <c r="M70" s="13" t="s">
-        <v>1126</v>
+        <v>856</v>
       </c>
       <c r="N70" s="13" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>1128</v>
+        <v>1140</v>
+      </c>
+      <c r="O70" s="13">
+        <v>1182787</v>
       </c>
       <c r="P70" s="13" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="Q70" s="13" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
       <c r="R70" s="13"/>
-      <c r="S70" s="13">
-        <v>589</v>
+      <c r="S70" s="13" t="s">
+        <v>1143</v>
       </c>
       <c r="T70" s="13" t="s">
-        <v>1131</v>
+        <v>963</v>
       </c>
       <c r="U70" s="13" t="s">
-        <v>1132</v>
+        <v>253</v>
       </c>
       <c r="V70" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W70" s="13" t="s">
-        <v>1133</v>
+        <v>1144</v>
       </c>
       <c r="X70" s="13" t="s">
-        <v>1134</v>
+        <v>238</v>
       </c>
       <c r="Y70" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z70" s="13" t="s">
-        <v>1135</v>
+        <v>1145</v>
       </c>
       <c r="AA70" s="13" t="s">
-        <v>1136</v>
+        <v>94</v>
       </c>
       <c r="AB70" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC70" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC70" s="13" t="s">
+      <c r="AD70" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD70" s="13" t="s">
+      <c r="AE70" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE70" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF70" s="13" t="s">
-        <v>1137</v>
+        <v>1146</v>
       </c>
       <c r="AG70" s="13" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="AH70" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI70" s="13"/>
       <c r="AJ70" s="13"/>
       <c r="AK70" s="13"/>
       <c r="AL70" s="13"/>
       <c r="AM70" s="13"/>
       <c r="AN70" s="13"/>
       <c r="AO70" s="13"/>
       <c r="AP70" s="13"/>
     </row>
     <row r="71" spans="1:62" customHeight="1" ht="100">
       <c r="A71" s="13">
         <v>69</v>
       </c>
       <c r="B71" s="13" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
       <c r="C71" s="13" t="s">
-        <v>485</v>
+        <v>680</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>226</v>
+        <v>192</v>
       </c>
       <c r="E71" s="13" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="F71" s="13" t="s">
-        <v>52</v>
+        <v>426</v>
       </c>
       <c r="G71" s="13"/>
       <c r="H71" s="13" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="J71" s="13" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
       <c r="K71" s="13"/>
       <c r="L71" s="13"/>
       <c r="M71" s="13" t="s">
-        <v>294</v>
+        <v>1153</v>
       </c>
       <c r="N71" s="13" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-        <v>1127751</v>
+        <v>1154</v>
+      </c>
+      <c r="O71" s="13" t="s">
+        <v>1155</v>
       </c>
       <c r="P71" s="13" t="s">
-        <v>1145</v>
+        <v>1156</v>
       </c>
       <c r="Q71" s="13" t="s">
-        <v>166</v>
+        <v>1157</v>
       </c>
       <c r="R71" s="13"/>
       <c r="S71" s="13">
-        <v>389</v>
+        <v>589</v>
       </c>
       <c r="T71" s="13" t="s">
-        <v>1146</v>
+        <v>1158</v>
       </c>
       <c r="U71" s="13" t="s">
-        <v>1147</v>
+        <v>1159</v>
       </c>
       <c r="V71" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W71" s="13" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
       <c r="X71" s="13" t="s">
-        <v>1149</v>
+        <v>1161</v>
       </c>
       <c r="Y71" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z71" s="13" t="s">
-        <v>1150</v>
+        <v>1162</v>
       </c>
       <c r="AA71" s="13" t="s">
-        <v>1151</v>
+        <v>1163</v>
       </c>
       <c r="AB71" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC71" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC71" s="13" t="s">
+      <c r="AD71" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD71" s="13" t="s">
+      <c r="AE71" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE71" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF71" s="13" t="s">
-        <v>1152</v>
+        <v>1164</v>
       </c>
       <c r="AG71" s="13" t="s">
-        <v>1153</v>
+        <v>1165</v>
       </c>
       <c r="AH71" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI71" s="13"/>
       <c r="AJ71" s="13"/>
       <c r="AK71" s="13"/>
       <c r="AL71" s="13"/>
       <c r="AM71" s="13"/>
       <c r="AN71" s="13"/>
       <c r="AO71" s="13"/>
       <c r="AP71" s="13"/>
     </row>
     <row r="72" spans="1:62" customHeight="1" ht="100">
       <c r="A72" s="13">
         <v>70</v>
       </c>
       <c r="B72" s="13" t="s">
-        <v>1154</v>
+        <v>1166</v>
       </c>
       <c r="C72" s="13" t="s">
-        <v>639</v>
+        <v>521</v>
       </c>
       <c r="D72" s="13" t="s">
-        <v>1155</v>
+        <v>244</v>
       </c>
       <c r="E72" s="13" t="s">
-        <v>1156</v>
+        <v>1167</v>
       </c>
       <c r="F72" s="13" t="s">
-        <v>1157</v>
+        <v>80</v>
       </c>
       <c r="G72" s="13"/>
       <c r="H72" s="13" t="s">
-        <v>1158</v>
+        <v>1168</v>
       </c>
       <c r="I72" s="13" t="s">
-        <v>1159</v>
+        <v>1169</v>
       </c>
       <c r="J72" s="13" t="s">
-        <v>1160</v>
+        <v>1170</v>
       </c>
       <c r="K72" s="13"/>
       <c r="L72" s="13"/>
       <c r="M72" s="13" t="s">
-        <v>56</v>
+        <v>312</v>
       </c>
       <c r="N72" s="13" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>1171</v>
+      </c>
+      <c r="O72" s="13">
+        <v>1127751</v>
       </c>
       <c r="P72" s="13" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="Q72" s="13" t="s">
-        <v>60</v>
+        <v>184</v>
       </c>
       <c r="R72" s="13"/>
-      <c r="S72" s="13" t="s">
-        <v>1164</v>
+      <c r="S72" s="13">
+        <v>389</v>
       </c>
       <c r="T72" s="13" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="U72" s="13" t="s">
-        <v>133</v>
+        <v>1174</v>
       </c>
       <c r="V72" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W72" s="13" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="X72" s="13" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="Y72" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z72" s="13" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="AA72" s="13" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="AB72" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC72" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC72" s="13" t="s">
+      <c r="AD72" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD72" s="13" t="s">
+      <c r="AE72" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE72" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF72" s="13" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
       <c r="AG72" s="13" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
       <c r="AH72" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI72" s="13"/>
       <c r="AJ72" s="13"/>
       <c r="AK72" s="13"/>
       <c r="AL72" s="13"/>
       <c r="AM72" s="13"/>
       <c r="AN72" s="13"/>
       <c r="AO72" s="13"/>
       <c r="AP72" s="13"/>
     </row>
     <row r="73" spans="1:62" customHeight="1" ht="100">
       <c r="A73" s="13">
         <v>71</v>
       </c>
       <c r="B73" s="13" t="s">
-        <v>1172</v>
+        <v>1181</v>
       </c>
       <c r="C73" s="13" t="s">
-        <v>1173</v>
+        <v>665</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="E73" s="13" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="F73" s="13" t="s">
-        <v>52</v>
+        <v>1184</v>
       </c>
       <c r="G73" s="13"/>
       <c r="H73" s="13" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>246</v>
+        <v>1186</v>
       </c>
       <c r="J73" s="13" t="s">
-        <v>1177</v>
+        <v>1187</v>
       </c>
       <c r="K73" s="13"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13" t="s">
-        <v>1178</v>
+        <v>56</v>
       </c>
       <c r="N73" s="13" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="O73" s="13" t="s">
-        <v>1180</v>
+        <v>1189</v>
       </c>
       <c r="P73" s="13" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="Q73" s="13" t="s">
-        <v>753</v>
+        <v>60</v>
       </c>
       <c r="R73" s="13"/>
       <c r="S73" s="13" t="s">
-        <v>1182</v>
+        <v>1191</v>
       </c>
       <c r="T73" s="13" t="s">
-        <v>835</v>
+        <v>1192</v>
       </c>
       <c r="U73" s="13" t="s">
-        <v>184</v>
+        <v>62</v>
       </c>
       <c r="V73" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W73" s="13" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="X73" s="13" t="s">
+        <v>1194</v>
+      </c>
+      <c r="Y73" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="Y73" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z73" s="13" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="AA73" s="13" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AB73" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB73" s="13" t="s">
+      <c r="AC73" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC73" s="13" t="s">
+      <c r="AD73" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD73" s="13" t="s">
+      <c r="AE73" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE73" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF73" s="13" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="AG73" s="13" t="s">
-        <v>1186</v>
+        <v>1198</v>
       </c>
       <c r="AH73" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI73" s="13"/>
       <c r="AJ73" s="13"/>
       <c r="AK73" s="13"/>
       <c r="AL73" s="13"/>
       <c r="AM73" s="13"/>
       <c r="AN73" s="13"/>
       <c r="AO73" s="13"/>
       <c r="AP73" s="13"/>
     </row>
     <row r="74" spans="1:62" customHeight="1" ht="100">
       <c r="A74" s="13">
         <v>72</v>
       </c>
       <c r="B74" s="13" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
       <c r="C74" s="13" t="s">
-        <v>1188</v>
+        <v>1200</v>
       </c>
       <c r="D74" s="13" t="s">
-        <v>1189</v>
+        <v>1201</v>
       </c>
       <c r="E74" s="13" t="s">
-        <v>1190</v>
+        <v>1202</v>
       </c>
       <c r="F74" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G74" s="13"/>
       <c r="H74" s="13" t="s">
-        <v>1191</v>
+        <v>1203</v>
       </c>
       <c r="I74" s="13" t="s">
-        <v>1192</v>
+        <v>264</v>
       </c>
       <c r="J74" s="13" t="s">
-        <v>1193</v>
-[...7 lines deleted...]
-      <c r="M74" s="13"/>
+        <v>1204</v>
+      </c>
+      <c r="K74" s="13"/>
+      <c r="L74" s="13"/>
+      <c r="M74" s="13" t="s">
+        <v>1205</v>
+      </c>
       <c r="N74" s="13" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-        <v>5236158</v>
+        <v>1206</v>
+      </c>
+      <c r="O74" s="13" t="s">
+        <v>1207</v>
       </c>
       <c r="P74" s="13" t="s">
-        <v>1197</v>
+        <v>1208</v>
       </c>
       <c r="Q74" s="13" t="s">
-        <v>1198</v>
+        <v>779</v>
       </c>
       <c r="R74" s="13"/>
       <c r="S74" s="13" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="T74" s="13" t="s">
-        <v>1200</v>
+        <v>861</v>
       </c>
       <c r="U74" s="13" t="s">
-        <v>133</v>
+        <v>202</v>
       </c>
       <c r="V74" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W74" s="13" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="X74" s="13" t="s">
-        <v>168</v>
+        <v>91</v>
       </c>
       <c r="Y74" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z74" s="13" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="AA74" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB74" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB74" s="13" t="s">
+      <c r="AC74" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC74" s="13" t="s">
+      <c r="AD74" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD74" s="13" t="s">
+      <c r="AE74" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE74" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF74" s="13" t="s">
-        <v>1203</v>
+        <v>1212</v>
       </c>
       <c r="AG74" s="13" t="s">
-        <v>1204</v>
+        <v>1213</v>
       </c>
       <c r="AH74" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="13"/>
       <c r="AK74" s="13"/>
       <c r="AL74" s="13"/>
       <c r="AM74" s="13"/>
       <c r="AN74" s="13"/>
       <c r="AO74" s="13"/>
       <c r="AP74" s="13"/>
     </row>
     <row r="75" spans="1:62" customHeight="1" ht="100">
       <c r="A75" s="13">
         <v>73</v>
       </c>
       <c r="B75" s="13" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="C75" s="13" t="s">
-        <v>972</v>
+        <v>1215</v>
       </c>
       <c r="D75" s="13" t="s">
-        <v>142</v>
+        <v>1216</v>
       </c>
       <c r="E75" s="13" t="s">
-        <v>1206</v>
+        <v>1217</v>
       </c>
       <c r="F75" s="13" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="G75" s="13"/>
       <c r="H75" s="13" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="J75" s="13" t="s">
-        <v>1209</v>
-[...5 lines deleted...]
-      </c>
+        <v>1220</v>
+      </c>
+      <c r="K75" s="13" t="s">
+        <v>1221</v>
+      </c>
+      <c r="L75" s="13" t="s">
+        <v>1222</v>
+      </c>
+      <c r="M75" s="13"/>
       <c r="N75" s="13" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>1211</v>
+        <v>1223</v>
+      </c>
+      <c r="O75" s="13">
+        <v>5236158</v>
       </c>
       <c r="P75" s="13" t="s">
-        <v>1212</v>
+        <v>1224</v>
       </c>
       <c r="Q75" s="13" t="s">
-        <v>1213</v>
+        <v>1225</v>
       </c>
       <c r="R75" s="13"/>
       <c r="S75" s="13" t="s">
-        <v>1214</v>
+        <v>1226</v>
       </c>
       <c r="T75" s="13" t="s">
-        <v>1215</v>
+        <v>1227</v>
       </c>
       <c r="U75" s="13" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="V75" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W75" s="13" t="s">
-        <v>1216</v>
+        <v>1228</v>
       </c>
       <c r="X75" s="13" t="s">
-        <v>1044</v>
+        <v>186</v>
       </c>
       <c r="Y75" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z75" s="13" t="s">
-        <v>1217</v>
+        <v>1229</v>
       </c>
       <c r="AA75" s="13" t="s">
-        <v>1218</v>
+        <v>94</v>
       </c>
       <c r="AB75" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC75" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC75" s="13" t="s">
+      <c r="AD75" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD75" s="13" t="s">
+      <c r="AE75" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE75" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF75" s="13" t="s">
-        <v>1219</v>
+        <v>1230</v>
       </c>
       <c r="AG75" s="13" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="AH75" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI75" s="13"/>
       <c r="AJ75" s="13"/>
       <c r="AK75" s="13"/>
       <c r="AL75" s="13"/>
       <c r="AM75" s="13"/>
       <c r="AN75" s="13"/>
       <c r="AO75" s="13"/>
       <c r="AP75" s="13"/>
     </row>
     <row r="76" spans="1:62" customHeight="1" ht="100">
       <c r="A76" s="13">
         <v>74</v>
       </c>
       <c r="B76" s="13" t="s">
-        <v>1221</v>
+        <v>1232</v>
       </c>
       <c r="C76" s="13" t="s">
-        <v>544</v>
+        <v>999</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>1222</v>
+        <v>160</v>
       </c>
       <c r="E76" s="13" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="F76" s="13" t="s">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="G76" s="13"/>
       <c r="H76" s="13" t="s">
-        <v>1224</v>
+        <v>1234</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
       <c r="J76" s="13" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="K76" s="13"/>
       <c r="L76" s="13"/>
       <c r="M76" s="13" t="s">
-        <v>230</v>
+        <v>56</v>
       </c>
       <c r="N76" s="13" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-        <v>1586767</v>
+        <v>1237</v>
+      </c>
+      <c r="O76" s="13" t="s">
+        <v>1238</v>
       </c>
       <c r="P76" s="13" t="s">
-        <v>1228</v>
+        <v>1239</v>
       </c>
       <c r="Q76" s="13" t="s">
-        <v>166</v>
+        <v>1240</v>
       </c>
       <c r="R76" s="13"/>
       <c r="S76" s="13" t="s">
-        <v>1229</v>
+        <v>1241</v>
       </c>
       <c r="T76" s="13" t="s">
-        <v>234</v>
+        <v>1242</v>
       </c>
       <c r="U76" s="13" t="s">
-        <v>235</v>
+        <v>62</v>
       </c>
       <c r="V76" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W76" s="13" t="s">
-        <v>1230</v>
+        <v>1243</v>
       </c>
       <c r="X76" s="13" t="s">
-        <v>237</v>
+        <v>1071</v>
       </c>
       <c r="Y76" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z76" s="13" t="s">
-        <v>1231</v>
+        <v>1244</v>
       </c>
       <c r="AA76" s="13" t="s">
+        <v>1245</v>
+      </c>
+      <c r="AB76" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB76" s="13" t="s">
+      <c r="AC76" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC76" s="13" t="s">
+      <c r="AD76" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD76" s="13" t="s">
+      <c r="AE76" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE76" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF76" s="13" t="s">
-        <v>1232</v>
+        <v>1246</v>
       </c>
       <c r="AG76" s="13" t="s">
-        <v>1233</v>
+        <v>1247</v>
       </c>
       <c r="AH76" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI76" s="13"/>
       <c r="AJ76" s="13"/>
       <c r="AK76" s="13"/>
       <c r="AL76" s="13"/>
       <c r="AM76" s="13"/>
       <c r="AN76" s="13"/>
       <c r="AO76" s="13"/>
       <c r="AP76" s="13"/>
     </row>
     <row r="77" spans="1:62" customHeight="1" ht="100">
       <c r="A77" s="13">
         <v>75</v>
       </c>
       <c r="B77" s="13" t="s">
-        <v>1221</v>
+        <v>1248</v>
       </c>
       <c r="C77" s="13" t="s">
-        <v>1234</v>
+        <v>570</v>
       </c>
       <c r="D77" s="13" t="s">
-        <v>1235</v>
+        <v>1249</v>
       </c>
       <c r="E77" s="13" t="s">
-        <v>1236</v>
+        <v>1250</v>
       </c>
       <c r="F77" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G77" s="13"/>
       <c r="H77" s="13" t="s">
-        <v>1237</v>
+        <v>1251</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>246</v>
+        <v>1252</v>
       </c>
       <c r="J77" s="13" t="s">
-        <v>1238</v>
+        <v>1253</v>
       </c>
       <c r="K77" s="13"/>
       <c r="L77" s="13"/>
-      <c r="M77" s="13"/>
+      <c r="M77" s="13" t="s">
+        <v>248</v>
+      </c>
       <c r="N77" s="13" t="s">
-        <v>1239</v>
+        <v>1254</v>
       </c>
       <c r="O77" s="13">
-        <v>4205076</v>
+        <v>1586767</v>
       </c>
       <c r="P77" s="13" t="s">
-        <v>1240</v>
+        <v>1255</v>
       </c>
       <c r="Q77" s="13" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="R77" s="13"/>
       <c r="S77" s="13" t="s">
-        <v>1241</v>
+        <v>1256</v>
       </c>
       <c r="T77" s="13" t="s">
-        <v>1242</v>
+        <v>252</v>
       </c>
       <c r="U77" s="13" t="s">
-        <v>1243</v>
+        <v>253</v>
       </c>
       <c r="V77" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W77" s="13" t="s">
-        <v>1244</v>
+        <v>1257</v>
       </c>
       <c r="X77" s="13" t="s">
-        <v>1245</v>
+        <v>255</v>
       </c>
       <c r="Y77" s="13" t="s">
-        <v>1246</v>
+        <v>92</v>
       </c>
       <c r="Z77" s="13" t="s">
-        <v>1247</v>
+        <v>1258</v>
       </c>
       <c r="AA77" s="13" t="s">
-        <v>1248</v>
+        <v>94</v>
       </c>
       <c r="AB77" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC77" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC77" s="13" t="s">
+      <c r="AD77" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD77" s="13" t="s">
+      <c r="AE77" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE77" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF77" s="13" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="AG77" s="13" t="s">
-        <v>1250</v>
+        <v>1260</v>
       </c>
       <c r="AH77" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI77" s="13"/>
       <c r="AJ77" s="13"/>
       <c r="AK77" s="13"/>
       <c r="AL77" s="13"/>
       <c r="AM77" s="13"/>
       <c r="AN77" s="13"/>
       <c r="AO77" s="13"/>
       <c r="AP77" s="13"/>
     </row>
     <row r="78" spans="1:62" customHeight="1" ht="100">
       <c r="A78" s="13">
         <v>76</v>
       </c>
       <c r="B78" s="13" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="C78" s="13" t="s">
-        <v>1252</v>
+        <v>1261</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>1253</v>
+        <v>1262</v>
       </c>
       <c r="E78" s="13" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="F78" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G78" s="13"/>
       <c r="H78" s="13" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>1256</v>
+        <v>264</v>
       </c>
       <c r="J78" s="13" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="K78" s="13"/>
       <c r="L78" s="13"/>
-      <c r="M78" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M78" s="13"/>
       <c r="N78" s="13" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="O78" s="13">
-        <v>2283359</v>
+        <v>4205076</v>
       </c>
       <c r="P78" s="13" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="Q78" s="13" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="R78" s="13"/>
       <c r="S78" s="13" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="T78" s="13" t="s">
-        <v>835</v>
+        <v>1269</v>
       </c>
       <c r="U78" s="13" t="s">
-        <v>184</v>
+        <v>1270</v>
       </c>
       <c r="V78" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W78" s="13" t="s">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="X78" s="13" t="s">
-        <v>186</v>
+        <v>1272</v>
       </c>
       <c r="Y78" s="13" t="s">
-        <v>95</v>
+        <v>1273</v>
       </c>
       <c r="Z78" s="13" t="s">
-        <v>1262</v>
+        <v>1274</v>
       </c>
       <c r="AA78" s="13" t="s">
+        <v>1275</v>
+      </c>
+      <c r="AB78" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB78" s="13" t="s">
+      <c r="AC78" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC78" s="13" t="s">
+      <c r="AD78" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD78" s="13" t="s">
+      <c r="AE78" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE78" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF78" s="13" t="s">
-        <v>1263</v>
+        <v>1276</v>
       </c>
       <c r="AG78" s="13" t="s">
-        <v>1264</v>
+        <v>1277</v>
       </c>
       <c r="AH78" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI78" s="13"/>
       <c r="AJ78" s="13"/>
       <c r="AK78" s="13"/>
       <c r="AL78" s="13"/>
       <c r="AM78" s="13"/>
       <c r="AN78" s="13"/>
       <c r="AO78" s="13"/>
       <c r="AP78" s="13"/>
     </row>
     <row r="79" spans="1:62" customHeight="1" ht="100">
       <c r="A79" s="13">
         <v>77</v>
       </c>
       <c r="B79" s="13" t="s">
-        <v>1265</v>
+        <v>1278</v>
       </c>
       <c r="C79" s="13" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="D79" s="13" t="s">
-        <v>1174</v>
+        <v>1280</v>
       </c>
       <c r="E79" s="13" t="s">
-        <v>1267</v>
+        <v>1281</v>
       </c>
       <c r="F79" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G79" s="13"/>
       <c r="H79" s="13" t="s">
-        <v>1268</v>
+        <v>1282</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>1269</v>
+        <v>1283</v>
       </c>
       <c r="J79" s="13" t="s">
-        <v>1270</v>
+        <v>1284</v>
       </c>
       <c r="K79" s="13"/>
       <c r="L79" s="13"/>
       <c r="M79" s="13" t="s">
-        <v>1271</v>
+        <v>312</v>
       </c>
       <c r="N79" s="13" t="s">
-        <v>1272</v>
+        <v>1285</v>
       </c>
       <c r="O79" s="13">
-        <v>3417217</v>
+        <v>2283359</v>
       </c>
       <c r="P79" s="13" t="s">
-        <v>1273</v>
+        <v>1286</v>
       </c>
       <c r="Q79" s="13" t="s">
-        <v>753</v>
+        <v>184</v>
       </c>
       <c r="R79" s="13"/>
       <c r="S79" s="13" t="s">
-        <v>1274</v>
+        <v>1287</v>
       </c>
       <c r="T79" s="13" t="s">
-        <v>183</v>
+        <v>861</v>
       </c>
       <c r="U79" s="13" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="V79" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W79" s="13" t="s">
-        <v>1275</v>
+        <v>1288</v>
       </c>
       <c r="X79" s="13" t="s">
-        <v>237</v>
+        <v>204</v>
       </c>
       <c r="Y79" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z79" s="13" t="s">
-        <v>1276</v>
+        <v>1289</v>
       </c>
       <c r="AA79" s="13" t="s">
-        <v>1277</v>
+        <v>94</v>
       </c>
       <c r="AB79" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC79" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC79" s="13" t="s">
+      <c r="AD79" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD79" s="13" t="s">
+      <c r="AE79" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE79" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF79" s="13" t="s">
-        <v>1278</v>
+        <v>1290</v>
       </c>
       <c r="AG79" s="13" t="s">
-        <v>1279</v>
+        <v>1291</v>
       </c>
       <c r="AH79" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI79" s="13"/>
       <c r="AJ79" s="13"/>
       <c r="AK79" s="13"/>
       <c r="AL79" s="13"/>
       <c r="AM79" s="13"/>
       <c r="AN79" s="13"/>
       <c r="AO79" s="13"/>
       <c r="AP79" s="13"/>
     </row>
     <row r="80" spans="1:62" customHeight="1" ht="100">
       <c r="A80" s="13">
         <v>78</v>
       </c>
       <c r="B80" s="13" t="s">
-        <v>1265</v>
+        <v>1292</v>
       </c>
       <c r="C80" s="13" t="s">
-        <v>700</v>
+        <v>1293</v>
       </c>
       <c r="D80" s="13" t="s">
-        <v>672</v>
+        <v>1201</v>
       </c>
       <c r="E80" s="13" t="s">
-        <v>1280</v>
+        <v>1294</v>
       </c>
       <c r="F80" s="13" t="s">
-        <v>1157</v>
+        <v>80</v>
       </c>
       <c r="G80" s="13"/>
       <c r="H80" s="13" t="s">
-        <v>1281</v>
+        <v>1295</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
       <c r="J80" s="13" t="s">
-        <v>1283</v>
+        <v>1297</v>
       </c>
       <c r="K80" s="13"/>
       <c r="L80" s="13"/>
       <c r="M80" s="13" t="s">
-        <v>1284</v>
+        <v>1298</v>
       </c>
       <c r="N80" s="13" t="s">
-        <v>1285</v>
+        <v>1299</v>
       </c>
       <c r="O80" s="13">
-        <v>1590</v>
+        <v>3417217</v>
       </c>
       <c r="P80" s="13" t="s">
-        <v>1286</v>
+        <v>1300</v>
       </c>
       <c r="Q80" s="13" t="s">
-        <v>60</v>
+        <v>779</v>
       </c>
       <c r="R80" s="13"/>
       <c r="S80" s="13" t="s">
-        <v>1287</v>
+        <v>1301</v>
       </c>
       <c r="T80" s="13" t="s">
-        <v>1288</v>
+        <v>201</v>
       </c>
       <c r="U80" s="13" t="s">
         <v>133</v>
       </c>
       <c r="V80" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W80" s="13" t="s">
-        <v>1289</v>
+        <v>1302</v>
       </c>
       <c r="X80" s="13" t="s">
-        <v>1044</v>
+        <v>255</v>
       </c>
       <c r="Y80" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z80" s="13" t="s">
-        <v>1290</v>
+        <v>1303</v>
       </c>
       <c r="AA80" s="13" t="s">
-        <v>1169</v>
+        <v>1304</v>
       </c>
       <c r="AB80" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC80" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC80" s="13" t="s">
+      <c r="AD80" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD80" s="13" t="s">
+      <c r="AE80" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE80" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF80" s="13" t="s">
-        <v>1291</v>
+        <v>1305</v>
       </c>
       <c r="AG80" s="13" t="s">
-        <v>1292</v>
+        <v>1306</v>
       </c>
       <c r="AH80" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI80" s="13"/>
       <c r="AJ80" s="13"/>
       <c r="AK80" s="13"/>
       <c r="AL80" s="13"/>
       <c r="AM80" s="13"/>
       <c r="AN80" s="13"/>
       <c r="AO80" s="13"/>
       <c r="AP80" s="13"/>
     </row>
     <row r="81" spans="1:62" customHeight="1" ht="100">
       <c r="A81" s="13">
         <v>79</v>
       </c>
       <c r="B81" s="13" t="s">
-        <v>1293</v>
+        <v>1292</v>
       </c>
       <c r="C81" s="13" t="s">
-        <v>514</v>
+        <v>726</v>
       </c>
       <c r="D81" s="13" t="s">
-        <v>563</v>
+        <v>698</v>
       </c>
       <c r="E81" s="13" t="s">
-        <v>1294</v>
+        <v>1307</v>
       </c>
       <c r="F81" s="13" t="s">
-        <v>52</v>
+        <v>1184</v>
       </c>
       <c r="G81" s="13"/>
       <c r="H81" s="13" t="s">
-        <v>1295</v>
+        <v>1308</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>828</v>
+        <v>1309</v>
       </c>
       <c r="J81" s="13" t="s">
-        <v>1296</v>
+        <v>1310</v>
       </c>
       <c r="K81" s="13"/>
       <c r="L81" s="13"/>
       <c r="M81" s="13" t="s">
-        <v>1297</v>
+        <v>1311</v>
       </c>
       <c r="N81" s="13" t="s">
-        <v>1298</v>
+        <v>1312</v>
       </c>
       <c r="O81" s="13">
-        <v>1282591</v>
+        <v>1590</v>
       </c>
       <c r="P81" s="13" t="s">
-        <v>1299</v>
+        <v>1313</v>
       </c>
       <c r="Q81" s="13" t="s">
-        <v>996</v>
+        <v>60</v>
       </c>
       <c r="R81" s="13"/>
       <c r="S81" s="13" t="s">
-        <v>1300</v>
+        <v>1314</v>
       </c>
       <c r="T81" s="13" t="s">
-        <v>183</v>
+        <v>1315</v>
       </c>
       <c r="U81" s="13" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="V81" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W81" s="13" t="s">
-        <v>1301</v>
+        <v>1316</v>
       </c>
       <c r="X81" s="13" t="s">
-        <v>168</v>
+        <v>1071</v>
       </c>
       <c r="Y81" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z81" s="13" t="s">
-        <v>1302</v>
+        <v>1317</v>
       </c>
       <c r="AA81" s="13" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AB81" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB81" s="13" t="s">
+      <c r="AC81" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC81" s="13" t="s">
+      <c r="AD81" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD81" s="13" t="s">
+      <c r="AE81" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE81" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF81" s="13" t="s">
-        <v>1303</v>
+        <v>1318</v>
       </c>
       <c r="AG81" s="13" t="s">
-        <v>1304</v>
+        <v>1319</v>
       </c>
       <c r="AH81" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI81" s="13"/>
       <c r="AJ81" s="13"/>
       <c r="AK81" s="13"/>
       <c r="AL81" s="13"/>
       <c r="AM81" s="13"/>
       <c r="AN81" s="13"/>
       <c r="AO81" s="13"/>
       <c r="AP81" s="13"/>
     </row>
     <row r="82" spans="1:62" customHeight="1" ht="100">
       <c r="A82" s="13">
         <v>80</v>
       </c>
       <c r="B82" s="13" t="s">
-        <v>1305</v>
+        <v>1320</v>
       </c>
       <c r="C82" s="13" t="s">
-        <v>1306</v>
+        <v>539</v>
       </c>
       <c r="D82" s="13" t="s">
-        <v>1307</v>
+        <v>589</v>
       </c>
       <c r="E82" s="13" t="s">
-        <v>1308</v>
+        <v>1321</v>
       </c>
       <c r="F82" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G82" s="13"/>
       <c r="H82" s="13" t="s">
-        <v>1309</v>
+        <v>1322</v>
       </c>
       <c r="I82" s="13" t="s">
-        <v>145</v>
+        <v>854</v>
       </c>
       <c r="J82" s="13" t="s">
-        <v>1310</v>
+        <v>1323</v>
       </c>
       <c r="K82" s="13"/>
       <c r="L82" s="13"/>
       <c r="M82" s="13" t="s">
-        <v>1297</v>
+        <v>1324</v>
       </c>
       <c r="N82" s="13" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>1312</v>
+        <v>1325</v>
+      </c>
+      <c r="O82" s="13">
+        <v>1282591</v>
       </c>
       <c r="P82" s="13" t="s">
-        <v>1313</v>
+        <v>1326</v>
       </c>
       <c r="Q82" s="13" t="s">
-        <v>753</v>
+        <v>1023</v>
       </c>
       <c r="R82" s="13"/>
       <c r="S82" s="13" t="s">
-        <v>1314</v>
+        <v>1327</v>
       </c>
       <c r="T82" s="13" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="U82" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V82" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W82" s="13" t="s">
-        <v>1315</v>
+        <v>1328</v>
       </c>
       <c r="X82" s="13" t="s">
-        <v>1316</v>
+        <v>186</v>
       </c>
       <c r="Y82" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z82" s="13" t="s">
-        <v>1317</v>
+        <v>1329</v>
       </c>
       <c r="AA82" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB82" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB82" s="13" t="s">
+      <c r="AC82" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC82" s="13" t="s">
+      <c r="AD82" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD82" s="13" t="s">
+      <c r="AE82" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE82" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF82" s="13" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="AG82" s="13" t="s">
-        <v>1319</v>
+        <v>1331</v>
       </c>
       <c r="AH82" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI82" s="13"/>
       <c r="AJ82" s="13"/>
       <c r="AK82" s="13"/>
       <c r="AL82" s="13"/>
       <c r="AM82" s="13"/>
       <c r="AN82" s="13"/>
       <c r="AO82" s="13"/>
       <c r="AP82" s="13"/>
     </row>
     <row r="83" spans="1:62" customHeight="1" ht="100">
       <c r="A83" s="13">
         <v>81</v>
       </c>
       <c r="B83" s="13" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="C83" s="13" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="D83" s="13" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E83" s="13" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="F83" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G83" s="13"/>
       <c r="H83" s="13" t="s">
-        <v>1324</v>
+        <v>1336</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>1111</v>
+        <v>163</v>
       </c>
       <c r="J83" s="13" t="s">
-        <v>1325</v>
+        <v>1337</v>
       </c>
       <c r="K83" s="13"/>
       <c r="L83" s="13"/>
-      <c r="M83" s="13"/>
-      <c r="N83" s="13"/>
+      <c r="M83" s="13" t="s">
+        <v>1324</v>
+      </c>
+      <c r="N83" s="13" t="s">
+        <v>1338</v>
+      </c>
       <c r="O83" s="13" t="s">
-        <v>1326</v>
+        <v>1339</v>
       </c>
       <c r="P83" s="13" t="s">
-        <v>1327</v>
+        <v>1340</v>
       </c>
       <c r="Q83" s="13" t="s">
-        <v>1328</v>
+        <v>779</v>
       </c>
       <c r="R83" s="13"/>
       <c r="S83" s="13" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
       <c r="T83" s="13" t="s">
-        <v>964</v>
+        <v>201</v>
       </c>
       <c r="U83" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V83" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W83" s="13" t="s">
-        <v>1330</v>
+        <v>1342</v>
       </c>
       <c r="X83" s="13" t="s">
-        <v>168</v>
+        <v>1343</v>
       </c>
       <c r="Y83" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z83" s="13" t="s">
-        <v>1331</v>
+        <v>1344</v>
       </c>
       <c r="AA83" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB83" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB83" s="13" t="s">
+      <c r="AC83" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC83" s="13" t="s">
+      <c r="AD83" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD83" s="13" t="s">
+      <c r="AE83" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE83" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF83" s="13" t="s">
-        <v>1332</v>
+        <v>1345</v>
       </c>
       <c r="AG83" s="13" t="s">
-        <v>1333</v>
+        <v>1346</v>
       </c>
       <c r="AH83" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI83" s="13"/>
       <c r="AJ83" s="13"/>
       <c r="AK83" s="13"/>
       <c r="AL83" s="13"/>
       <c r="AM83" s="13"/>
       <c r="AN83" s="13"/>
       <c r="AO83" s="13"/>
       <c r="AP83" s="13"/>
     </row>
     <row r="84" spans="1:62" customHeight="1" ht="100">
       <c r="A84" s="13">
         <v>82</v>
       </c>
       <c r="B84" s="13" t="s">
-        <v>1334</v>
+        <v>1347</v>
       </c>
       <c r="C84" s="13" t="s">
-        <v>1335</v>
+        <v>1348</v>
       </c>
       <c r="D84" s="13" t="s">
-        <v>1336</v>
+        <v>1349</v>
       </c>
       <c r="E84" s="13" t="s">
-        <v>1337</v>
+        <v>1350</v>
       </c>
       <c r="F84" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G84" s="13"/>
       <c r="H84" s="13" t="s">
-        <v>1338</v>
+        <v>1351</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>503</v>
+        <v>1138</v>
       </c>
       <c r="J84" s="13" t="s">
-        <v>1339</v>
+        <v>1352</v>
       </c>
       <c r="K84" s="13"/>
       <c r="L84" s="13"/>
-      <c r="M84" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M84" s="13"/>
+      <c r="N84" s="13"/>
       <c r="O84" s="13" t="s">
-        <v>1342</v>
+        <v>1353</v>
       </c>
       <c r="P84" s="13" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="Q84" s="13" t="s">
-        <v>1072</v>
+        <v>1355</v>
       </c>
       <c r="R84" s="13"/>
       <c r="S84" s="13" t="s">
-        <v>1344</v>
+        <v>1356</v>
       </c>
       <c r="T84" s="13" t="s">
-        <v>571</v>
+        <v>991</v>
       </c>
       <c r="U84" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V84" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W84" s="13" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="X84" s="13" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="Y84" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z84" s="13" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="AA84" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB84" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB84" s="13" t="s">
+      <c r="AC84" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC84" s="13" t="s">
+      <c r="AD84" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD84" s="13" t="s">
+      <c r="AE84" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE84" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF84" s="13" t="s">
-        <v>1347</v>
+        <v>1359</v>
       </c>
       <c r="AG84" s="13" t="s">
-        <v>1348</v>
+        <v>1360</v>
       </c>
       <c r="AH84" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI84" s="13"/>
       <c r="AJ84" s="13"/>
       <c r="AK84" s="13"/>
       <c r="AL84" s="13"/>
       <c r="AM84" s="13"/>
       <c r="AN84" s="13"/>
       <c r="AO84" s="13"/>
       <c r="AP84" s="13"/>
     </row>
     <row r="85" spans="1:62" customHeight="1" ht="100">
       <c r="A85" s="13">
         <v>83</v>
       </c>
       <c r="B85" s="13" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="C85" s="13" t="s">
-        <v>101</v>
+        <v>1362</v>
       </c>
       <c r="D85" s="13" t="s">
-        <v>1350</v>
+        <v>1363</v>
       </c>
       <c r="E85" s="13" t="s">
-        <v>1351</v>
+        <v>1364</v>
       </c>
       <c r="F85" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G85" s="13"/>
       <c r="H85" s="13" t="s">
-        <v>1352</v>
+        <v>1365</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>246</v>
+        <v>1366</v>
       </c>
       <c r="J85" s="13" t="s">
-        <v>1353</v>
+        <v>1367</v>
       </c>
       <c r="K85" s="13"/>
       <c r="L85" s="13"/>
       <c r="M85" s="13" t="s">
-        <v>294</v>
+        <v>1368</v>
       </c>
       <c r="N85" s="13" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-        <v>3753481</v>
+        <v>1369</v>
+      </c>
+      <c r="O85" s="13" t="s">
+        <v>1370</v>
       </c>
       <c r="P85" s="13" t="s">
-        <v>1355</v>
+        <v>1371</v>
       </c>
       <c r="Q85" s="13" t="s">
-        <v>1356</v>
+        <v>1099</v>
       </c>
       <c r="R85" s="13"/>
       <c r="S85" s="13" t="s">
-        <v>1357</v>
+        <v>1372</v>
       </c>
       <c r="T85" s="13" t="s">
-        <v>1358</v>
+        <v>597</v>
       </c>
       <c r="U85" s="13" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="V85" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W85" s="13" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
       <c r="X85" s="13" t="s">
-        <v>237</v>
+        <v>186</v>
       </c>
       <c r="Y85" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z85" s="13" t="s">
-        <v>1360</v>
+        <v>1374</v>
       </c>
       <c r="AA85" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB85" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB85" s="13" t="s">
+      <c r="AC85" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC85" s="13" t="s">
+      <c r="AD85" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD85" s="13" t="s">
+      <c r="AE85" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE85" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF85" s="13" t="s">
-        <v>1361</v>
+        <v>1375</v>
       </c>
       <c r="AG85" s="13" t="s">
-        <v>1362</v>
+        <v>1376</v>
       </c>
       <c r="AH85" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI85" s="13"/>
       <c r="AJ85" s="13"/>
       <c r="AK85" s="13"/>
       <c r="AL85" s="13"/>
       <c r="AM85" s="13"/>
       <c r="AN85" s="13"/>
       <c r="AO85" s="13"/>
       <c r="AP85" s="13"/>
     </row>
     <row r="86" spans="1:62" customHeight="1" ht="100">
       <c r="A86" s="13">
         <v>84</v>
       </c>
       <c r="B86" s="13" t="s">
-        <v>1363</v>
+        <v>1377</v>
       </c>
       <c r="C86" s="13" t="s">
-        <v>654</v>
+        <v>120</v>
       </c>
       <c r="D86" s="13" t="s">
-        <v>174</v>
+        <v>1378</v>
       </c>
       <c r="E86" s="13" t="s">
-        <v>1364</v>
+        <v>1379</v>
       </c>
       <c r="F86" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G86" s="13"/>
       <c r="H86" s="13" t="s">
-        <v>1365</v>
+        <v>1380</v>
       </c>
       <c r="I86" s="13" t="s">
-        <v>1366</v>
+        <v>264</v>
       </c>
       <c r="J86" s="13" t="s">
-        <v>1367</v>
+        <v>1381</v>
       </c>
       <c r="K86" s="13"/>
       <c r="L86" s="13"/>
       <c r="M86" s="13" t="s">
-        <v>56</v>
+        <v>312</v>
       </c>
       <c r="N86" s="13" t="s">
-        <v>1368</v>
+        <v>1382</v>
       </c>
       <c r="O86" s="13">
-        <v>2254417</v>
+        <v>3753481</v>
       </c>
       <c r="P86" s="13" t="s">
-        <v>1369</v>
+        <v>1383</v>
       </c>
       <c r="Q86" s="13" t="s">
-        <v>60</v>
+        <v>1384</v>
       </c>
       <c r="R86" s="13"/>
       <c r="S86" s="13" t="s">
-        <v>1370</v>
+        <v>1385</v>
       </c>
       <c r="T86" s="13" t="s">
-        <v>964</v>
+        <v>1386</v>
       </c>
       <c r="U86" s="13" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="V86" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W86" s="13" t="s">
-        <v>1371</v>
+        <v>1387</v>
       </c>
       <c r="X86" s="13" t="s">
-        <v>168</v>
+        <v>255</v>
       </c>
       <c r="Y86" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z86" s="13" t="s">
-        <v>1372</v>
+        <v>1388</v>
       </c>
       <c r="AA86" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB86" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB86" s="13" t="s">
+      <c r="AC86" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC86" s="13" t="s">
+      <c r="AD86" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD86" s="13" t="s">
+      <c r="AE86" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE86" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF86" s="13" t="s">
-        <v>1373</v>
+        <v>1389</v>
       </c>
       <c r="AG86" s="13" t="s">
-        <v>1374</v>
+        <v>1390</v>
       </c>
       <c r="AH86" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI86" s="13"/>
       <c r="AJ86" s="13"/>
       <c r="AK86" s="13"/>
       <c r="AL86" s="13"/>
       <c r="AM86" s="13"/>
       <c r="AN86" s="13"/>
       <c r="AO86" s="13"/>
       <c r="AP86" s="13"/>
     </row>
     <row r="87" spans="1:62" customHeight="1" ht="100">
       <c r="A87" s="13">
         <v>85</v>
       </c>
       <c r="B87" s="13" t="s">
-        <v>1375</v>
+        <v>1391</v>
       </c>
       <c r="C87" s="13" t="s">
-        <v>1376</v>
+        <v>680</v>
       </c>
       <c r="D87" s="13" t="s">
-        <v>1377</v>
+        <v>192</v>
       </c>
       <c r="E87" s="13" t="s">
-        <v>1378</v>
+        <v>1392</v>
       </c>
       <c r="F87" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G87" s="13"/>
       <c r="H87" s="13" t="s">
-        <v>1379</v>
+        <v>1393</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>1111</v>
+        <v>1394</v>
       </c>
       <c r="J87" s="13" t="s">
-        <v>1380</v>
+        <v>1395</v>
       </c>
       <c r="K87" s="13"/>
       <c r="L87" s="13"/>
       <c r="M87" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N87" s="13" t="s">
-        <v>1381</v>
-[...2 lines deleted...]
-        <v>1382</v>
+        <v>1396</v>
+      </c>
+      <c r="O87" s="13">
+        <v>2254417</v>
       </c>
       <c r="P87" s="13" t="s">
-        <v>1383</v>
+        <v>1397</v>
       </c>
       <c r="Q87" s="13" t="s">
-        <v>376</v>
+        <v>60</v>
       </c>
       <c r="R87" s="13"/>
       <c r="S87" s="13" t="s">
-        <v>1384</v>
+        <v>1398</v>
       </c>
       <c r="T87" s="13" t="s">
-        <v>1101</v>
+        <v>991</v>
       </c>
       <c r="U87" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V87" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W87" s="13" t="s">
-        <v>1385</v>
+        <v>1399</v>
       </c>
       <c r="X87" s="13" t="s">
-        <v>332</v>
+        <v>186</v>
       </c>
       <c r="Y87" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z87" s="13" t="s">
-        <v>1386</v>
+        <v>1400</v>
       </c>
       <c r="AA87" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB87" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB87" s="13" t="s">
+      <c r="AC87" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC87" s="13" t="s">
+      <c r="AD87" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD87" s="13" t="s">
+      <c r="AE87" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE87" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF87" s="13" t="s">
-        <v>1387</v>
+        <v>1401</v>
       </c>
       <c r="AG87" s="13" t="s">
-        <v>1388</v>
+        <v>1402</v>
       </c>
       <c r="AH87" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI87" s="13"/>
       <c r="AJ87" s="13"/>
       <c r="AK87" s="13"/>
       <c r="AL87" s="13"/>
       <c r="AM87" s="13"/>
       <c r="AN87" s="13"/>
       <c r="AO87" s="13"/>
       <c r="AP87" s="13"/>
     </row>
     <row r="88" spans="1:62" customHeight="1" ht="100">
       <c r="A88" s="13">
         <v>86</v>
       </c>
       <c r="B88" s="13" t="s">
-        <v>1389</v>
+        <v>1403</v>
       </c>
       <c r="C88" s="13" t="s">
-        <v>671</v>
+        <v>1404</v>
       </c>
       <c r="D88" s="13" t="s">
-        <v>306</v>
+        <v>1405</v>
       </c>
       <c r="E88" s="13" t="s">
-        <v>1390</v>
+        <v>1406</v>
       </c>
       <c r="F88" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G88" s="13"/>
       <c r="H88" s="13" t="s">
-        <v>1391</v>
+        <v>1407</v>
       </c>
       <c r="I88" s="13" t="s">
-        <v>1392</v>
+        <v>1138</v>
       </c>
       <c r="J88" s="13" t="s">
-        <v>1393</v>
+        <v>1408</v>
       </c>
       <c r="K88" s="13"/>
       <c r="L88" s="13"/>
       <c r="M88" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N88" s="13" t="s">
-        <v>1394</v>
+        <v>1409</v>
       </c>
       <c r="O88" s="13" t="s">
-        <v>1395</v>
+        <v>1410</v>
       </c>
       <c r="P88" s="13" t="s">
-        <v>1396</v>
+        <v>1411</v>
       </c>
       <c r="Q88" s="13" t="s">
-        <v>60</v>
+        <v>412</v>
       </c>
       <c r="R88" s="13"/>
       <c r="S88" s="13" t="s">
-        <v>1397</v>
+        <v>1412</v>
       </c>
       <c r="T88" s="13" t="s">
-        <v>1398</v>
+        <v>1128</v>
       </c>
       <c r="U88" s="13" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="V88" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W88" s="13" t="s">
-        <v>1399</v>
+        <v>1413</v>
       </c>
       <c r="X88" s="13" t="s">
-        <v>220</v>
+        <v>368</v>
       </c>
       <c r="Y88" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z88" s="13" t="s">
-        <v>1400</v>
+        <v>1414</v>
       </c>
       <c r="AA88" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB88" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB88" s="13" t="s">
+      <c r="AC88" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC88" s="13" t="s">
+      <c r="AD88" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD88" s="13" t="s">
+      <c r="AE88" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE88" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF88" s="13" t="s">
-        <v>1401</v>
+        <v>1415</v>
       </c>
       <c r="AG88" s="13" t="s">
-        <v>1402</v>
+        <v>1416</v>
       </c>
       <c r="AH88" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI88" s="13"/>
       <c r="AJ88" s="13"/>
       <c r="AK88" s="13"/>
       <c r="AL88" s="13"/>
       <c r="AM88" s="13"/>
       <c r="AN88" s="13"/>
       <c r="AO88" s="13"/>
       <c r="AP88" s="13"/>
     </row>
     <row r="89" spans="1:62" customHeight="1" ht="100">
       <c r="A89" s="13">
         <v>87</v>
       </c>
       <c r="B89" s="13" t="s">
-        <v>1403</v>
+        <v>1417</v>
       </c>
       <c r="C89" s="13" t="s">
-        <v>1019</v>
+        <v>697</v>
       </c>
       <c r="D89" s="13" t="s">
-        <v>761</v>
+        <v>324</v>
       </c>
       <c r="E89" s="13" t="s">
-        <v>1404</v>
+        <v>1418</v>
       </c>
       <c r="F89" s="13" t="s">
-        <v>1405</v>
+        <v>80</v>
       </c>
       <c r="G89" s="13"/>
       <c r="H89" s="13" t="s">
-        <v>1406</v>
+        <v>1419</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>1407</v>
+        <v>1420</v>
       </c>
       <c r="J89" s="13" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="K89" s="13"/>
       <c r="L89" s="13"/>
       <c r="M89" s="13" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="N89" s="13" t="s">
-        <v>1409</v>
-[...2 lines deleted...]
-        <v>1955</v>
+        <v>1422</v>
+      </c>
+      <c r="O89" s="13" t="s">
+        <v>1423</v>
       </c>
       <c r="P89" s="13" t="s">
-        <v>1410</v>
+        <v>1424</v>
       </c>
       <c r="Q89" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R89" s="13"/>
       <c r="S89" s="13" t="s">
-        <v>90</v>
+        <v>1425</v>
       </c>
       <c r="T89" s="13" t="s">
-        <v>186</v>
+        <v>1426</v>
       </c>
       <c r="U89" s="13" t="s">
-        <v>133</v>
+        <v>253</v>
       </c>
       <c r="V89" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W89" s="13" t="s">
-        <v>1411</v>
+        <v>1427</v>
       </c>
       <c r="X89" s="13" t="s">
-        <v>1412</v>
+        <v>238</v>
       </c>
       <c r="Y89" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z89" s="13" t="s">
-        <v>1413</v>
+        <v>1428</v>
       </c>
       <c r="AA89" s="13" t="s">
-        <v>1414</v>
+        <v>94</v>
       </c>
       <c r="AB89" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC89" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC89" s="13" t="s">
+      <c r="AD89" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD89" s="13" t="s">
+      <c r="AE89" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE89" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF89" s="13" t="s">
-        <v>1415</v>
+        <v>1429</v>
       </c>
       <c r="AG89" s="13" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
       <c r="AH89" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI89" s="13"/>
       <c r="AJ89" s="13"/>
       <c r="AK89" s="13"/>
       <c r="AL89" s="13"/>
       <c r="AM89" s="13"/>
       <c r="AN89" s="13"/>
       <c r="AO89" s="13"/>
       <c r="AP89" s="13"/>
     </row>
     <row r="90" spans="1:62" customHeight="1" ht="100">
       <c r="A90" s="13">
         <v>88</v>
       </c>
       <c r="B90" s="13" t="s">
-        <v>1417</v>
+        <v>1431</v>
       </c>
       <c r="C90" s="13" t="s">
-        <v>841</v>
+        <v>1046</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>942</v>
+        <v>787</v>
       </c>
       <c r="E90" s="13" t="s">
-        <v>1418</v>
+        <v>1432</v>
       </c>
       <c r="F90" s="13" t="s">
-        <v>52</v>
+        <v>1433</v>
       </c>
       <c r="G90" s="13"/>
       <c r="H90" s="13" t="s">
-        <v>1419</v>
+        <v>1434</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>1420</v>
+        <v>1435</v>
       </c>
       <c r="J90" s="13" t="s">
-        <v>1421</v>
+        <v>1436</v>
       </c>
       <c r="K90" s="13"/>
       <c r="L90" s="13"/>
       <c r="M90" s="13" t="s">
-        <v>1422</v>
+        <v>105</v>
       </c>
       <c r="N90" s="13" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>1424</v>
+        <v>1437</v>
+      </c>
+      <c r="O90" s="13">
+        <v>1955</v>
       </c>
       <c r="P90" s="13" t="s">
-        <v>1425</v>
+        <v>1438</v>
       </c>
       <c r="Q90" s="13" t="s">
-        <v>1426</v>
+        <v>60</v>
       </c>
       <c r="R90" s="13"/>
       <c r="S90" s="13" t="s">
-        <v>1427</v>
+        <v>110</v>
       </c>
       <c r="T90" s="13" t="s">
-        <v>1428</v>
+        <v>204</v>
       </c>
       <c r="U90" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="V90" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V90" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W90" s="13" t="s">
-        <v>1429</v>
+        <v>1439</v>
       </c>
       <c r="X90" s="13" t="s">
-        <v>168</v>
+        <v>1440</v>
       </c>
       <c r="Y90" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z90" s="13" t="s">
-        <v>1430</v>
+        <v>1441</v>
       </c>
       <c r="AA90" s="13" t="s">
+        <v>1442</v>
+      </c>
+      <c r="AB90" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB90" s="13" t="s">
+      <c r="AC90" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC90" s="13" t="s">
+      <c r="AD90" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD90" s="13" t="s">
+      <c r="AE90" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE90" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF90" s="13" t="s">
-        <v>1431</v>
+        <v>1443</v>
       </c>
       <c r="AG90" s="13" t="s">
-        <v>1432</v>
+        <v>1444</v>
       </c>
       <c r="AH90" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI90" s="13"/>
       <c r="AJ90" s="13"/>
       <c r="AK90" s="13"/>
       <c r="AL90" s="13"/>
       <c r="AM90" s="13"/>
       <c r="AN90" s="13"/>
       <c r="AO90" s="13"/>
       <c r="AP90" s="13"/>
     </row>
     <row r="91" spans="1:62" customHeight="1" ht="100">
       <c r="A91" s="13">
         <v>89</v>
       </c>
       <c r="B91" s="13" t="s">
-        <v>1433</v>
+        <v>1445</v>
       </c>
       <c r="C91" s="13" t="s">
-        <v>1434</v>
+        <v>867</v>
       </c>
       <c r="D91" s="13" t="s">
-        <v>306</v>
+        <v>969</v>
       </c>
       <c r="E91" s="13" t="s">
-        <v>1435</v>
+        <v>1446</v>
       </c>
       <c r="F91" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G91" s="13"/>
       <c r="H91" s="13" t="s">
-        <v>1436</v>
+        <v>1447</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>1437</v>
+        <v>1448</v>
       </c>
       <c r="J91" s="13" t="s">
-        <v>1438</v>
-[...7 lines deleted...]
-      <c r="M91" s="13"/>
+        <v>1449</v>
+      </c>
+      <c r="K91" s="13"/>
+      <c r="L91" s="13"/>
+      <c r="M91" s="13" t="s">
+        <v>1450</v>
+      </c>
       <c r="N91" s="13" t="s">
-        <v>1441</v>
+        <v>1451</v>
       </c>
       <c r="O91" s="13" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="P91" s="13" t="s">
-        <v>1443</v>
+        <v>1453</v>
       </c>
       <c r="Q91" s="13" t="s">
-        <v>60</v>
+        <v>1454</v>
       </c>
       <c r="R91" s="13"/>
-      <c r="S91" s="13">
-        <v>478</v>
+      <c r="S91" s="13" t="s">
+        <v>1455</v>
       </c>
       <c r="T91" s="13" t="s">
-        <v>1358</v>
+        <v>1456</v>
       </c>
       <c r="U91" s="13" t="s">
-        <v>184</v>
+        <v>89</v>
       </c>
       <c r="V91" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W91" s="13" t="s">
-        <v>1444</v>
+        <v>1457</v>
       </c>
       <c r="X91" s="13" t="s">
-        <v>1445</v>
+        <v>186</v>
       </c>
       <c r="Y91" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z91" s="13" t="s">
-        <v>1446</v>
+        <v>1458</v>
       </c>
       <c r="AA91" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB91" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB91" s="13" t="s">
+      <c r="AC91" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC91" s="13" t="s">
+      <c r="AD91" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD91" s="13" t="s">
+      <c r="AE91" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE91" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF91" s="13" t="s">
-        <v>1447</v>
+        <v>1459</v>
       </c>
       <c r="AG91" s="13" t="s">
-        <v>1448</v>
+        <v>1460</v>
       </c>
       <c r="AH91" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI91" s="13"/>
       <c r="AJ91" s="13"/>
       <c r="AK91" s="13"/>
       <c r="AL91" s="13"/>
       <c r="AM91" s="13"/>
       <c r="AN91" s="13"/>
       <c r="AO91" s="13"/>
       <c r="AP91" s="13"/>
     </row>
     <row r="92" spans="1:62" customHeight="1" ht="100">
       <c r="A92" s="13">
         <v>90</v>
       </c>
       <c r="B92" s="13" t="s">
-        <v>1449</v>
+        <v>1461</v>
       </c>
       <c r="C92" s="13" t="s">
-        <v>841</v>
+        <v>1462</v>
       </c>
       <c r="D92" s="13" t="s">
-        <v>388</v>
+        <v>324</v>
       </c>
       <c r="E92" s="13" t="s">
-        <v>1450</v>
+        <v>1463</v>
       </c>
       <c r="F92" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G92" s="13"/>
       <c r="H92" s="13" t="s">
-        <v>1451</v>
+        <v>1464</v>
       </c>
       <c r="I92" s="13" t="s">
-        <v>1452</v>
+        <v>1465</v>
       </c>
       <c r="J92" s="13" t="s">
-        <v>1453</v>
-[...5 lines deleted...]
-      </c>
+        <v>1466</v>
+      </c>
+      <c r="K92" s="13" t="s">
+        <v>1467</v>
+      </c>
+      <c r="L92" s="13" t="s">
+        <v>1468</v>
+      </c>
+      <c r="M92" s="13"/>
       <c r="N92" s="13" t="s">
-        <v>1454</v>
-[...2 lines deleted...]
-        <v>6279018</v>
+        <v>1469</v>
+      </c>
+      <c r="O92" s="13" t="s">
+        <v>1470</v>
       </c>
       <c r="P92" s="13" t="s">
-        <v>1455</v>
+        <v>1471</v>
       </c>
       <c r="Q92" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R92" s="13"/>
-      <c r="S92" s="13" t="s">
-        <v>1456</v>
+      <c r="S92" s="13">
+        <v>478</v>
       </c>
       <c r="T92" s="13" t="s">
-        <v>1457</v>
+        <v>1386</v>
       </c>
       <c r="U92" s="13" t="s">
-        <v>267</v>
+        <v>202</v>
       </c>
       <c r="V92" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W92" s="13" t="s">
-        <v>1458</v>
+        <v>1472</v>
       </c>
       <c r="X92" s="13" t="s">
-        <v>1459</v>
+        <v>1473</v>
       </c>
       <c r="Y92" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z92" s="13" t="s">
-        <v>1460</v>
+        <v>1474</v>
       </c>
       <c r="AA92" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB92" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB92" s="13" t="s">
+      <c r="AC92" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC92" s="13" t="s">
+      <c r="AD92" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD92" s="13" t="s">
+      <c r="AE92" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE92" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF92" s="13" t="s">
-        <v>1461</v>
+        <v>1475</v>
       </c>
       <c r="AG92" s="13" t="s">
-        <v>1462</v>
+        <v>1476</v>
       </c>
       <c r="AH92" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI92" s="13"/>
       <c r="AJ92" s="13"/>
       <c r="AK92" s="13"/>
       <c r="AL92" s="13"/>
       <c r="AM92" s="13"/>
       <c r="AN92" s="13"/>
       <c r="AO92" s="13"/>
       <c r="AP92" s="13"/>
     </row>
     <row r="93" spans="1:62" customHeight="1" ht="100">
       <c r="A93" s="13">
         <v>91</v>
       </c>
       <c r="B93" s="13" t="s">
-        <v>1463</v>
+        <v>1477</v>
       </c>
       <c r="C93" s="13" t="s">
-        <v>1091</v>
+        <v>867</v>
       </c>
       <c r="D93" s="13" t="s">
-        <v>211</v>
+        <v>424</v>
       </c>
       <c r="E93" s="13" t="s">
-        <v>1464</v>
+        <v>1478</v>
       </c>
       <c r="F93" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G93" s="13"/>
       <c r="H93" s="13" t="s">
-        <v>1465</v>
+        <v>1479</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>1466</v>
+        <v>1480</v>
       </c>
       <c r="J93" s="13" t="s">
-        <v>1467</v>
+        <v>1481</v>
       </c>
       <c r="K93" s="13"/>
       <c r="L93" s="13"/>
       <c r="M93" s="13" t="s">
-        <v>294</v>
+        <v>105</v>
       </c>
       <c r="N93" s="13" t="s">
-        <v>1468</v>
+        <v>1482</v>
       </c>
       <c r="O93" s="13">
-        <v>64612</v>
+        <v>6279018</v>
       </c>
       <c r="P93" s="13" t="s">
-        <v>1469</v>
+        <v>1483</v>
       </c>
       <c r="Q93" s="13" t="s">
-        <v>1470</v>
+        <v>60</v>
       </c>
       <c r="R93" s="13"/>
       <c r="S93" s="13" t="s">
-        <v>1471</v>
+        <v>1484</v>
       </c>
       <c r="T93" s="13" t="s">
-        <v>1472</v>
+        <v>1485</v>
       </c>
       <c r="U93" s="13" t="s">
-        <v>235</v>
+        <v>285</v>
       </c>
       <c r="V93" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W93" s="13" t="s">
-        <v>1473</v>
+        <v>1486</v>
       </c>
       <c r="X93" s="13" t="s">
-        <v>220</v>
+        <v>1487</v>
       </c>
       <c r="Y93" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z93" s="13" t="s">
-        <v>1474</v>
+        <v>1488</v>
       </c>
       <c r="AA93" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB93" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB93" s="13" t="s">
+      <c r="AC93" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC93" s="13" t="s">
+      <c r="AD93" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD93" s="13" t="s">
+      <c r="AE93" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE93" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF93" s="13" t="s">
-        <v>1475</v>
+        <v>1489</v>
       </c>
       <c r="AG93" s="13" t="s">
-        <v>1476</v>
+        <v>1490</v>
       </c>
       <c r="AH93" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI93" s="13"/>
       <c r="AJ93" s="13"/>
       <c r="AK93" s="13"/>
       <c r="AL93" s="13"/>
       <c r="AM93" s="13"/>
       <c r="AN93" s="13"/>
       <c r="AO93" s="13"/>
       <c r="AP93" s="13"/>
     </row>
     <row r="94" spans="1:62" customHeight="1" ht="100">
       <c r="A94" s="13">
         <v>92</v>
       </c>
       <c r="B94" s="13" t="s">
-        <v>1477</v>
+        <v>1491</v>
       </c>
       <c r="C94" s="13" t="s">
-        <v>1478</v>
+        <v>140</v>
       </c>
       <c r="D94" s="13" t="s">
-        <v>955</v>
+        <v>307</v>
       </c>
       <c r="E94" s="13" t="s">
-        <v>1479</v>
+        <v>1492</v>
       </c>
       <c r="F94" s="13" t="s">
-        <v>1480</v>
+        <v>1493</v>
       </c>
       <c r="G94" s="13"/>
       <c r="H94" s="13" t="s">
-        <v>1481</v>
+        <v>1494</v>
       </c>
       <c r="I94" s="13" t="s">
-        <v>1482</v>
+        <v>1495</v>
       </c>
       <c r="J94" s="13" t="s">
-        <v>1483</v>
-[...7 lines deleted...]
-      <c r="M94" s="13"/>
+        <v>1496</v>
+      </c>
+      <c r="K94" s="13"/>
+      <c r="L94" s="13"/>
+      <c r="M94" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N94" s="13" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
       <c r="O94" s="13" t="s">
-        <v>1487</v>
+        <v>1498</v>
       </c>
       <c r="P94" s="13" t="s">
-        <v>1488</v>
+        <v>1499</v>
       </c>
       <c r="Q94" s="13" t="s">
-        <v>60</v>
+        <v>1500</v>
       </c>
       <c r="R94" s="13"/>
-      <c r="S94" s="13">
-        <v>495</v>
+      <c r="S94" s="13" t="s">
+        <v>349</v>
       </c>
       <c r="T94" s="13" t="s">
-        <v>884</v>
+        <v>350</v>
       </c>
       <c r="U94" s="13" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="V94" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W94" s="13" t="s">
-        <v>1489</v>
+        <v>1501</v>
       </c>
       <c r="X94" s="13" t="s">
-        <v>1490</v>
+        <v>1087</v>
       </c>
       <c r="Y94" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z94" s="13" t="s">
-        <v>1491</v>
+        <v>1502</v>
       </c>
       <c r="AA94" s="13" t="s">
-        <v>1492</v>
+        <v>1503</v>
       </c>
       <c r="AB94" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC94" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC94" s="13" t="s">
+      <c r="AD94" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD94" s="13" t="s">
+      <c r="AE94" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE94" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF94" s="13" t="s">
-        <v>1493</v>
+        <v>1504</v>
       </c>
       <c r="AG94" s="13" t="s">
-        <v>1494</v>
+        <v>1505</v>
       </c>
       <c r="AH94" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI94" s="13"/>
       <c r="AJ94" s="13"/>
       <c r="AK94" s="13"/>
       <c r="AL94" s="13"/>
       <c r="AM94" s="13"/>
       <c r="AN94" s="13"/>
       <c r="AO94" s="13"/>
       <c r="AP94" s="13"/>
     </row>
     <row r="95" spans="1:62" customHeight="1" ht="100">
       <c r="A95" s="13">
         <v>93</v>
       </c>
       <c r="B95" s="13" t="s">
-        <v>1495</v>
+        <v>1506</v>
       </c>
       <c r="C95" s="13" t="s">
-        <v>654</v>
+        <v>1118</v>
       </c>
       <c r="D95" s="13" t="s">
-        <v>102</v>
+        <v>229</v>
       </c>
       <c r="E95" s="13" t="s">
-        <v>1496</v>
+        <v>1507</v>
       </c>
       <c r="F95" s="13" t="s">
-        <v>1035</v>
+        <v>80</v>
       </c>
       <c r="G95" s="13"/>
       <c r="H95" s="13" t="s">
-        <v>1497</v>
+        <v>1508</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="J95" s="13" t="s">
-        <v>1499</v>
+        <v>1510</v>
       </c>
       <c r="K95" s="13"/>
       <c r="L95" s="13"/>
       <c r="M95" s="13" t="s">
-        <v>56</v>
+        <v>312</v>
       </c>
       <c r="N95" s="13" t="s">
-        <v>1500</v>
+        <v>1511</v>
       </c>
       <c r="O95" s="13">
-        <v>411</v>
+        <v>64612</v>
       </c>
       <c r="P95" s="13" t="s">
-        <v>1501</v>
+        <v>1512</v>
       </c>
       <c r="Q95" s="13" t="s">
-        <v>60</v>
+        <v>1513</v>
       </c>
       <c r="R95" s="13"/>
       <c r="S95" s="13" t="s">
-        <v>1502</v>
+        <v>1514</v>
       </c>
       <c r="T95" s="13" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="U95" s="13" t="s">
-        <v>133</v>
+        <v>253</v>
       </c>
       <c r="V95" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W95" s="13" t="s">
-        <v>1504</v>
+        <v>1516</v>
       </c>
       <c r="X95" s="13" t="s">
-        <v>1044</v>
+        <v>238</v>
       </c>
       <c r="Y95" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z95" s="13" t="s">
-        <v>1505</v>
+        <v>1517</v>
       </c>
       <c r="AA95" s="13" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="AB95" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC95" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC95" s="13" t="s">
+      <c r="AD95" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD95" s="13" t="s">
+      <c r="AE95" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE95" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF95" s="13" t="s">
-        <v>1506</v>
+        <v>1518</v>
       </c>
       <c r="AG95" s="13" t="s">
-        <v>1507</v>
+        <v>1519</v>
       </c>
       <c r="AH95" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI95" s="13"/>
       <c r="AJ95" s="13"/>
       <c r="AK95" s="13"/>
       <c r="AL95" s="13"/>
       <c r="AM95" s="13"/>
       <c r="AN95" s="13"/>
       <c r="AO95" s="13"/>
       <c r="AP95" s="13"/>
     </row>
     <row r="96" spans="1:62" customHeight="1" ht="100">
       <c r="A96" s="13">
         <v>94</v>
       </c>
       <c r="B96" s="13" t="s">
-        <v>1508</v>
+        <v>1520</v>
       </c>
       <c r="C96" s="13" t="s">
-        <v>273</v>
+        <v>1521</v>
       </c>
       <c r="D96" s="13" t="s">
-        <v>102</v>
+        <v>982</v>
       </c>
       <c r="E96" s="13" t="s">
-        <v>1509</v>
+        <v>1522</v>
       </c>
       <c r="F96" s="13" t="s">
-        <v>52</v>
+        <v>1523</v>
       </c>
       <c r="G96" s="13"/>
       <c r="H96" s="13" t="s">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>1511</v>
+        <v>1525</v>
       </c>
       <c r="J96" s="13" t="s">
-        <v>1512</v>
-[...5 lines deleted...]
-      </c>
+        <v>1526</v>
+      </c>
+      <c r="K96" s="13" t="s">
+        <v>1527</v>
+      </c>
+      <c r="L96" s="13" t="s">
+        <v>1528</v>
+      </c>
+      <c r="M96" s="13"/>
       <c r="N96" s="13" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>4839962</v>
+        <v>1529</v>
+      </c>
+      <c r="O96" s="13" t="s">
+        <v>1530</v>
       </c>
       <c r="P96" s="13" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
       <c r="Q96" s="13" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="R96" s="13"/>
-      <c r="S96" s="13" t="s">
-        <v>1515</v>
+      <c r="S96" s="13">
+        <v>495</v>
       </c>
       <c r="T96" s="13" t="s">
-        <v>113</v>
+        <v>911</v>
       </c>
       <c r="U96" s="13" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="V96" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W96" s="13" t="s">
-        <v>1516</v>
+        <v>1532</v>
       </c>
       <c r="X96" s="13" t="s">
-        <v>168</v>
+        <v>1533</v>
       </c>
       <c r="Y96" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z96" s="13" t="s">
-        <v>1517</v>
+        <v>1534</v>
       </c>
       <c r="AA96" s="13" t="s">
+        <v>1535</v>
+      </c>
+      <c r="AB96" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB96" s="13" t="s">
+      <c r="AC96" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC96" s="13" t="s">
+      <c r="AD96" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD96" s="13" t="s">
+      <c r="AE96" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE96" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF96" s="13" t="s">
-        <v>1518</v>
+        <v>1536</v>
       </c>
       <c r="AG96" s="13" t="s">
-        <v>1519</v>
+        <v>1537</v>
       </c>
       <c r="AH96" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI96" s="13"/>
       <c r="AJ96" s="13"/>
       <c r="AK96" s="13"/>
       <c r="AL96" s="13"/>
       <c r="AM96" s="13"/>
       <c r="AN96" s="13"/>
       <c r="AO96" s="13"/>
       <c r="AP96" s="13"/>
     </row>
     <row r="97" spans="1:62" customHeight="1" ht="100">
       <c r="A97" s="13">
         <v>95</v>
       </c>
       <c r="B97" s="13" t="s">
-        <v>1520</v>
+        <v>1538</v>
       </c>
       <c r="C97" s="13" t="s">
-        <v>717</v>
+        <v>680</v>
       </c>
       <c r="D97" s="13" t="s">
-        <v>1222</v>
+        <v>121</v>
       </c>
       <c r="E97" s="13" t="s">
-        <v>1521</v>
+        <v>1539</v>
       </c>
       <c r="F97" s="13" t="s">
-        <v>1405</v>
+        <v>1062</v>
       </c>
       <c r="G97" s="13"/>
       <c r="H97" s="13" t="s">
-        <v>1522</v>
+        <v>1540</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>1523</v>
+        <v>1541</v>
       </c>
       <c r="J97" s="13" t="s">
-        <v>1524</v>
+        <v>1542</v>
       </c>
       <c r="K97" s="13"/>
       <c r="L97" s="13"/>
       <c r="M97" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N97" s="13" t="s">
-        <v>1525</v>
-[...2 lines deleted...]
-        <v>1526</v>
+        <v>1543</v>
+      </c>
+      <c r="O97" s="13">
+        <v>411</v>
       </c>
       <c r="P97" s="13" t="s">
-        <v>1527</v>
+        <v>1544</v>
       </c>
       <c r="Q97" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R97" s="13"/>
       <c r="S97" s="13" t="s">
-        <v>90</v>
+        <v>1545</v>
       </c>
       <c r="T97" s="13" t="s">
-        <v>428</v>
+        <v>1546</v>
       </c>
       <c r="U97" s="13" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="V97" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W97" s="13" t="s">
-        <v>1528</v>
+        <v>1547</v>
       </c>
       <c r="X97" s="13" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="Y97" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z97" s="13" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="AA97" s="13" t="s">
-        <v>1414</v>
+        <v>1073</v>
       </c>
       <c r="AB97" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC97" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC97" s="13" t="s">
+      <c r="AD97" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD97" s="13" t="s">
+      <c r="AE97" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE97" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF97" s="13" t="s">
-        <v>1530</v>
+        <v>1549</v>
       </c>
       <c r="AG97" s="13" t="s">
-        <v>1531</v>
+        <v>1550</v>
       </c>
       <c r="AH97" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI97" s="13"/>
       <c r="AJ97" s="13"/>
       <c r="AK97" s="13"/>
       <c r="AL97" s="13"/>
       <c r="AM97" s="13"/>
       <c r="AN97" s="13"/>
       <c r="AO97" s="13"/>
       <c r="AP97" s="13"/>
     </row>
     <row r="98" spans="1:62" customHeight="1" ht="100">
       <c r="A98" s="13">
         <v>96</v>
       </c>
       <c r="B98" s="13" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="C98" s="13" t="s">
-        <v>141</v>
+        <v>291</v>
       </c>
       <c r="D98" s="13" t="s">
-        <v>1533</v>
+        <v>121</v>
       </c>
       <c r="E98" s="13" t="s">
-        <v>1534</v>
+        <v>1552</v>
       </c>
       <c r="F98" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G98" s="13"/>
       <c r="H98" s="13" t="s">
-        <v>1535</v>
+        <v>1553</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>1536</v>
+        <v>1554</v>
       </c>
       <c r="J98" s="13" t="s">
-        <v>1537</v>
-[...7 lines deleted...]
-      <c r="M98" s="13"/>
+        <v>1555</v>
+      </c>
+      <c r="K98" s="13"/>
+      <c r="L98" s="13"/>
+      <c r="M98" s="13" t="s">
+        <v>312</v>
+      </c>
       <c r="N98" s="13" t="s">
-        <v>1540</v>
+        <v>1556</v>
       </c>
       <c r="O98" s="13">
-        <v>1251635</v>
+        <v>4839962</v>
       </c>
       <c r="P98" s="13" t="s">
-        <v>1541</v>
+        <v>1557</v>
       </c>
       <c r="Q98" s="13" t="s">
-        <v>166</v>
+        <v>109</v>
       </c>
       <c r="R98" s="13"/>
       <c r="S98" s="13" t="s">
-        <v>1542</v>
+        <v>1558</v>
       </c>
       <c r="T98" s="13" t="s">
-        <v>1543</v>
+        <v>132</v>
       </c>
       <c r="U98" s="13" t="s">
-        <v>1544</v>
+        <v>133</v>
       </c>
       <c r="V98" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W98" s="13" t="s">
-        <v>1545</v>
+        <v>1559</v>
       </c>
       <c r="X98" s="13" t="s">
-        <v>1546</v>
+        <v>186</v>
       </c>
       <c r="Y98" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z98" s="13" t="s">
-        <v>1547</v>
+        <v>1560</v>
       </c>
       <c r="AA98" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB98" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB98" s="13" t="s">
+      <c r="AC98" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC98" s="13" t="s">
+      <c r="AD98" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD98" s="13" t="s">
+      <c r="AE98" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE98" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF98" s="13" t="s">
-        <v>1548</v>
+        <v>1561</v>
       </c>
       <c r="AG98" s="13" t="s">
-        <v>1549</v>
+        <v>1562</v>
       </c>
       <c r="AH98" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI98" s="13"/>
       <c r="AJ98" s="13"/>
       <c r="AK98" s="13"/>
       <c r="AL98" s="13"/>
       <c r="AM98" s="13"/>
       <c r="AN98" s="13"/>
       <c r="AO98" s="13"/>
       <c r="AP98" s="13"/>
     </row>
     <row r="99" spans="1:62" customHeight="1" ht="100">
       <c r="A99" s="13">
         <v>97</v>
       </c>
       <c r="B99" s="13" t="s">
-        <v>1550</v>
+        <v>1563</v>
       </c>
       <c r="C99" s="13" t="s">
-        <v>101</v>
+        <v>743</v>
       </c>
       <c r="D99" s="13" t="s">
-        <v>1155</v>
+        <v>1249</v>
       </c>
       <c r="E99" s="13" t="s">
-        <v>1551</v>
+        <v>1564</v>
       </c>
       <c r="F99" s="13" t="s">
-        <v>1552</v>
+        <v>1433</v>
       </c>
       <c r="G99" s="13"/>
       <c r="H99" s="13" t="s">
-        <v>1553</v>
+        <v>1565</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>1554</v>
+        <v>1566</v>
       </c>
       <c r="J99" s="13" t="s">
-        <v>1555</v>
-[...7 lines deleted...]
-      <c r="M99" s="13"/>
+        <v>1567</v>
+      </c>
+      <c r="K99" s="13"/>
+      <c r="L99" s="13"/>
+      <c r="M99" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N99" s="13" t="s">
-        <v>1558</v>
+        <v>1568</v>
       </c>
       <c r="O99" s="13" t="s">
-        <v>1559</v>
+        <v>1569</v>
       </c>
       <c r="P99" s="13" t="s">
-        <v>1560</v>
+        <v>1570</v>
       </c>
       <c r="Q99" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R99" s="13"/>
       <c r="S99" s="13" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="T99" s="13" t="s">
-        <v>1561</v>
+        <v>464</v>
       </c>
       <c r="U99" s="13" t="s">
-        <v>1562</v>
+        <v>62</v>
       </c>
       <c r="V99" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W99" s="13" t="s">
-        <v>1563</v>
+        <v>1571</v>
       </c>
       <c r="X99" s="13" t="s">
-        <v>1564</v>
+        <v>1087</v>
       </c>
       <c r="Y99" s="13" t="s">
-        <v>1246</v>
+        <v>66</v>
       </c>
       <c r="Z99" s="13" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="AA99" s="13" t="s">
-        <v>1566</v>
+        <v>1442</v>
       </c>
       <c r="AB99" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC99" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC99" s="13" t="s">
+      <c r="AD99" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD99" s="13" t="s">
+      <c r="AE99" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE99" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF99" s="13" t="s">
-        <v>1567</v>
+        <v>1573</v>
       </c>
       <c r="AG99" s="13" t="s">
-        <v>1568</v>
+        <v>1574</v>
       </c>
       <c r="AH99" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI99" s="13"/>
       <c r="AJ99" s="13"/>
       <c r="AK99" s="13"/>
       <c r="AL99" s="13"/>
       <c r="AM99" s="13"/>
       <c r="AN99" s="13"/>
       <c r="AO99" s="13"/>
       <c r="AP99" s="13"/>
     </row>
     <row r="100" spans="1:62" customHeight="1" ht="100">
       <c r="A100" s="13">
         <v>98</v>
       </c>
       <c r="B100" s="13" t="s">
-        <v>1569</v>
+        <v>1575</v>
       </c>
       <c r="C100" s="13" t="s">
-        <v>1434</v>
+        <v>159</v>
       </c>
       <c r="D100" s="13" t="s">
-        <v>1174</v>
+        <v>1576</v>
       </c>
       <c r="E100" s="13" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="F100" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G100" s="13"/>
       <c r="H100" s="13" t="s">
-        <v>1571</v>
+        <v>1578</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="J100" s="13" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="K100" s="13" t="s">
-        <v>1574</v>
+        <v>1581</v>
       </c>
       <c r="L100" s="13" t="s">
-        <v>1575</v>
+        <v>1582</v>
       </c>
       <c r="M100" s="13"/>
       <c r="N100" s="13" t="s">
-        <v>1576</v>
+        <v>1583</v>
       </c>
       <c r="O100" s="13">
-        <v>1329</v>
+        <v>1251635</v>
       </c>
       <c r="P100" s="13" t="s">
-        <v>1577</v>
+        <v>1584</v>
       </c>
       <c r="Q100" s="13" t="s">
-        <v>89</v>
+        <v>184</v>
       </c>
       <c r="R100" s="13"/>
       <c r="S100" s="13" t="s">
-        <v>1578</v>
+        <v>1585</v>
       </c>
       <c r="T100" s="13" t="s">
-        <v>412</v>
+        <v>1586</v>
       </c>
       <c r="U100" s="13" t="s">
+        <v>1587</v>
+      </c>
+      <c r="V100" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V100" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W100" s="13" t="s">
-        <v>1579</v>
+        <v>1588</v>
       </c>
       <c r="X100" s="13" t="s">
-        <v>168</v>
+        <v>1589</v>
       </c>
       <c r="Y100" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z100" s="13" t="s">
-        <v>1580</v>
+        <v>1590</v>
       </c>
       <c r="AA100" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB100" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB100" s="13" t="s">
+      <c r="AC100" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC100" s="13" t="s">
+      <c r="AD100" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD100" s="13" t="s">
+      <c r="AE100" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE100" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF100" s="13" t="s">
-        <v>1581</v>
+        <v>1591</v>
       </c>
       <c r="AG100" s="13" t="s">
-        <v>1582</v>
+        <v>1592</v>
       </c>
       <c r="AH100" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI100" s="13"/>
       <c r="AJ100" s="13"/>
       <c r="AK100" s="13"/>
       <c r="AL100" s="13"/>
       <c r="AM100" s="13"/>
       <c r="AN100" s="13"/>
       <c r="AO100" s="13"/>
       <c r="AP100" s="13"/>
     </row>
     <row r="101" spans="1:62" customHeight="1" ht="100">
       <c r="A101" s="13">
         <v>99</v>
       </c>
       <c r="B101" s="13" t="s">
-        <v>1583</v>
+        <v>1593</v>
       </c>
       <c r="C101" s="13" t="s">
-        <v>972</v>
+        <v>1594</v>
       </c>
       <c r="D101" s="13" t="s">
-        <v>289</v>
+        <v>244</v>
       </c>
       <c r="E101" s="13" t="s">
-        <v>1584</v>
+        <v>1595</v>
       </c>
       <c r="F101" s="13" t="s">
-        <v>52</v>
+        <v>1596</v>
       </c>
       <c r="G101" s="13"/>
       <c r="H101" s="13" t="s">
-        <v>1585</v>
+        <v>1597</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>1586</v>
+        <v>1598</v>
       </c>
       <c r="J101" s="13" t="s">
-        <v>1587</v>
+        <v>1599</v>
       </c>
       <c r="K101" s="13"/>
       <c r="L101" s="13"/>
       <c r="M101" s="13" t="s">
-        <v>1588</v>
+        <v>56</v>
       </c>
       <c r="N101" s="13" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="O101" s="13" t="s">
-        <v>1590</v>
+        <v>1601</v>
       </c>
       <c r="P101" s="13" t="s">
-        <v>1591</v>
+        <v>1602</v>
       </c>
       <c r="Q101" s="13" t="s">
-        <v>739</v>
+        <v>1603</v>
       </c>
       <c r="R101" s="13"/>
       <c r="S101" s="13" t="s">
-        <v>1592</v>
+        <v>1604</v>
       </c>
       <c r="T101" s="13" t="s">
-        <v>1593</v>
+        <v>1605</v>
       </c>
       <c r="U101" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="V101" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V101" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W101" s="13" t="s">
-        <v>1594</v>
+        <v>1606</v>
       </c>
       <c r="X101" s="13" t="s">
-        <v>237</v>
+        <v>1607</v>
       </c>
       <c r="Y101" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z101" s="13" t="s">
-        <v>1595</v>
+        <v>1608</v>
       </c>
       <c r="AA101" s="13" t="s">
+        <v>1609</v>
+      </c>
+      <c r="AB101" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB101" s="13" t="s">
+      <c r="AC101" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC101" s="13" t="s">
+      <c r="AD101" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD101" s="13" t="s">
+      <c r="AE101" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE101" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF101" s="13" t="s">
-        <v>1596</v>
+        <v>1610</v>
       </c>
       <c r="AG101" s="13" t="s">
-        <v>1597</v>
+        <v>1611</v>
       </c>
       <c r="AH101" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI101" s="13"/>
       <c r="AJ101" s="13"/>
       <c r="AK101" s="13"/>
       <c r="AL101" s="13"/>
       <c r="AM101" s="13"/>
       <c r="AN101" s="13"/>
       <c r="AO101" s="13"/>
       <c r="AP101" s="13"/>
     </row>
     <row r="102" spans="1:62" customHeight="1" ht="100">
       <c r="A102" s="13">
         <v>100</v>
       </c>
       <c r="B102" s="13" t="s">
-        <v>1598</v>
+        <v>1612</v>
       </c>
       <c r="C102" s="13" t="s">
-        <v>78</v>
+        <v>120</v>
       </c>
       <c r="D102" s="13" t="s">
-        <v>1189</v>
+        <v>1182</v>
       </c>
       <c r="E102" s="13" t="s">
-        <v>1599</v>
+        <v>1613</v>
       </c>
       <c r="F102" s="13" t="s">
-        <v>52</v>
+        <v>1614</v>
       </c>
       <c r="G102" s="13"/>
       <c r="H102" s="13" t="s">
-        <v>1600</v>
+        <v>1615</v>
       </c>
       <c r="I102" s="13" t="s">
-        <v>1159</v>
+        <v>1495</v>
       </c>
       <c r="J102" s="13" t="s">
-        <v>1601</v>
-[...5 lines deleted...]
-      </c>
+        <v>1616</v>
+      </c>
+      <c r="K102" s="13" t="s">
+        <v>1617</v>
+      </c>
+      <c r="L102" s="13" t="s">
+        <v>1618</v>
+      </c>
+      <c r="M102" s="13"/>
       <c r="N102" s="13" t="s">
-        <v>1602</v>
-[...2 lines deleted...]
-        <v>85178</v>
+        <v>1619</v>
+      </c>
+      <c r="O102" s="13" t="s">
+        <v>1620</v>
       </c>
       <c r="P102" s="13" t="s">
-        <v>1603</v>
+        <v>1621</v>
       </c>
       <c r="Q102" s="13" t="s">
-        <v>442</v>
+        <v>60</v>
       </c>
       <c r="R102" s="13"/>
       <c r="S102" s="13" t="s">
-        <v>1604</v>
+        <v>110</v>
       </c>
       <c r="T102" s="13" t="s">
-        <v>113</v>
+        <v>1622</v>
       </c>
       <c r="U102" s="13" t="s">
-        <v>114</v>
+        <v>1623</v>
       </c>
       <c r="V102" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W102" s="13" t="s">
-        <v>1605</v>
+        <v>1624</v>
       </c>
       <c r="X102" s="13" t="s">
-        <v>168</v>
+        <v>1625</v>
       </c>
       <c r="Y102" s="13" t="s">
-        <v>95</v>
+        <v>1273</v>
       </c>
       <c r="Z102" s="13" t="s">
-        <v>1606</v>
+        <v>1626</v>
       </c>
       <c r="AA102" s="13" t="s">
+        <v>1627</v>
+      </c>
+      <c r="AB102" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB102" s="13" t="s">
+      <c r="AC102" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC102" s="13" t="s">
+      <c r="AD102" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD102" s="13" t="s">
+      <c r="AE102" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE102" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF102" s="13" t="s">
-        <v>1607</v>
+        <v>1628</v>
       </c>
       <c r="AG102" s="13" t="s">
-        <v>1608</v>
+        <v>1629</v>
       </c>
       <c r="AH102" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI102" s="13"/>
       <c r="AJ102" s="13"/>
       <c r="AK102" s="13"/>
       <c r="AL102" s="13"/>
       <c r="AM102" s="13"/>
       <c r="AN102" s="13"/>
       <c r="AO102" s="13"/>
       <c r="AP102" s="13"/>
     </row>
     <row r="103" spans="1:62" customHeight="1" ht="100">
       <c r="A103" s="13">
         <v>101</v>
       </c>
       <c r="B103" s="13" t="s">
-        <v>1609</v>
+        <v>1630</v>
       </c>
       <c r="C103" s="13" t="s">
-        <v>972</v>
+        <v>1462</v>
       </c>
       <c r="D103" s="13" t="s">
-        <v>1610</v>
+        <v>1201</v>
       </c>
       <c r="E103" s="13" t="s">
-        <v>1611</v>
+        <v>1631</v>
       </c>
       <c r="F103" s="13" t="s">
-        <v>1157</v>
+        <v>80</v>
       </c>
       <c r="G103" s="13"/>
       <c r="H103" s="13" t="s">
-        <v>1612</v>
+        <v>1632</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>1613</v>
+        <v>1633</v>
       </c>
       <c r="J103" s="13" t="s">
-        <v>1614</v>
-[...5 lines deleted...]
-      </c>
+        <v>1634</v>
+      </c>
+      <c r="K103" s="13" t="s">
+        <v>1635</v>
+      </c>
+      <c r="L103" s="13" t="s">
+        <v>1636</v>
+      </c>
+      <c r="M103" s="13"/>
       <c r="N103" s="13" t="s">
-        <v>1615</v>
+        <v>1637</v>
       </c>
       <c r="O103" s="13">
-        <v>4556</v>
+        <v>1329</v>
       </c>
       <c r="P103" s="13" t="s">
-        <v>1616</v>
+        <v>1638</v>
       </c>
       <c r="Q103" s="13" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="R103" s="13"/>
       <c r="S103" s="13" t="s">
-        <v>1617</v>
+        <v>1639</v>
       </c>
       <c r="T103" s="13" t="s">
-        <v>1618</v>
+        <v>448</v>
       </c>
       <c r="U103" s="13" t="s">
-        <v>133</v>
+        <v>89</v>
       </c>
       <c r="V103" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W103" s="13" t="s">
-        <v>1619</v>
+        <v>1640</v>
       </c>
       <c r="X103" s="13" t="s">
-        <v>237</v>
+        <v>186</v>
       </c>
       <c r="Y103" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z103" s="13" t="s">
-        <v>1620</v>
+        <v>1641</v>
       </c>
       <c r="AA103" s="13" t="s">
-        <v>1169</v>
+        <v>94</v>
       </c>
       <c r="AB103" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC103" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC103" s="13" t="s">
+      <c r="AD103" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD103" s="13" t="s">
+      <c r="AE103" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE103" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF103" s="13" t="s">
-        <v>1621</v>
+        <v>1642</v>
       </c>
       <c r="AG103" s="13" t="s">
-        <v>1622</v>
+        <v>1643</v>
       </c>
       <c r="AH103" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI103" s="13"/>
       <c r="AJ103" s="13"/>
       <c r="AK103" s="13"/>
       <c r="AL103" s="13"/>
       <c r="AM103" s="13"/>
       <c r="AN103" s="13"/>
       <c r="AO103" s="13"/>
       <c r="AP103" s="13"/>
     </row>
     <row r="104" spans="1:62" customHeight="1" ht="100">
       <c r="A104" s="13">
         <v>102</v>
       </c>
       <c r="B104" s="13" t="s">
-        <v>1623</v>
+        <v>1644</v>
       </c>
       <c r="C104" s="13" t="s">
-        <v>101</v>
+        <v>999</v>
       </c>
       <c r="D104" s="13" t="s">
-        <v>306</v>
+        <v>1645</v>
       </c>
       <c r="E104" s="13" t="s">
-        <v>1624</v>
+        <v>1646</v>
       </c>
       <c r="F104" s="13" t="s">
-        <v>1552</v>
+        <v>1184</v>
       </c>
       <c r="G104" s="13"/>
       <c r="H104" s="13" t="s">
-        <v>1625</v>
+        <v>1647</v>
       </c>
       <c r="I104" s="13" t="s">
-        <v>1626</v>
+        <v>1648</v>
       </c>
       <c r="J104" s="13" t="s">
-        <v>1627</v>
+        <v>1649</v>
       </c>
       <c r="K104" s="13"/>
       <c r="L104" s="13"/>
       <c r="M104" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N104" s="13" t="s">
-        <v>1628</v>
-[...2 lines deleted...]
-        <v>1629</v>
+        <v>1650</v>
+      </c>
+      <c r="O104" s="13">
+        <v>4556</v>
       </c>
       <c r="P104" s="13" t="s">
-        <v>1630</v>
+        <v>59</v>
       </c>
       <c r="Q104" s="13" t="s">
-        <v>1631</v>
+        <v>60</v>
       </c>
       <c r="R104" s="13"/>
-      <c r="S104" s="13">
-        <v>409</v>
+      <c r="S104" s="13" t="s">
+        <v>1651</v>
       </c>
       <c r="T104" s="13" t="s">
-        <v>1632</v>
+        <v>1652</v>
       </c>
       <c r="U104" s="13" t="s">
-        <v>1633</v>
+        <v>62</v>
       </c>
       <c r="V104" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W104" s="13" t="s">
-        <v>1634</v>
+        <v>1653</v>
       </c>
       <c r="X104" s="13" t="s">
-        <v>1635</v>
+        <v>255</v>
       </c>
       <c r="Y104" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z104" s="13" t="s">
-        <v>1636</v>
+        <v>1654</v>
       </c>
       <c r="AA104" s="13" t="s">
-        <v>1637</v>
+        <v>1196</v>
       </c>
       <c r="AB104" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC104" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC104" s="13" t="s">
+      <c r="AD104" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD104" s="13" t="s">
+      <c r="AE104" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE104" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF104" s="13" t="s">
-        <v>1638</v>
+        <v>1655</v>
       </c>
       <c r="AG104" s="13" t="s">
-        <v>1639</v>
+        <v>1656</v>
       </c>
       <c r="AH104" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI104" s="13"/>
       <c r="AJ104" s="13"/>
       <c r="AK104" s="13"/>
       <c r="AL104" s="13"/>
       <c r="AM104" s="13"/>
       <c r="AN104" s="13"/>
       <c r="AO104" s="13"/>
       <c r="AP104" s="13"/>
     </row>
     <row r="105" spans="1:62" customHeight="1" ht="100">
       <c r="A105" s="13">
         <v>103</v>
       </c>
       <c r="B105" s="13" t="s">
-        <v>1640</v>
+        <v>1657</v>
       </c>
       <c r="C105" s="13" t="s">
-        <v>1019</v>
+        <v>999</v>
       </c>
       <c r="D105" s="13" t="s">
-        <v>761</v>
+        <v>307</v>
       </c>
       <c r="E105" s="13" t="s">
-        <v>1641</v>
+        <v>1658</v>
       </c>
       <c r="F105" s="13" t="s">
-        <v>546</v>
+        <v>80</v>
       </c>
       <c r="G105" s="13"/>
       <c r="H105" s="13" t="s">
-        <v>1642</v>
+        <v>1659</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>1643</v>
+        <v>1660</v>
       </c>
       <c r="J105" s="13" t="s">
-        <v>1644</v>
+        <v>1661</v>
       </c>
       <c r="K105" s="13"/>
       <c r="L105" s="13"/>
       <c r="M105" s="13" t="s">
-        <v>56</v>
+        <v>1662</v>
       </c>
       <c r="N105" s="13" t="s">
-        <v>1645</v>
+        <v>1663</v>
       </c>
       <c r="O105" s="13" t="s">
-        <v>1646</v>
+        <v>1664</v>
       </c>
       <c r="P105" s="13" t="s">
-        <v>1647</v>
+        <v>1665</v>
       </c>
       <c r="Q105" s="13" t="s">
-        <v>60</v>
+        <v>765</v>
       </c>
       <c r="R105" s="13"/>
       <c r="S105" s="13" t="s">
-        <v>90</v>
+        <v>1666</v>
       </c>
       <c r="T105" s="13" t="s">
-        <v>1648</v>
+        <v>1667</v>
       </c>
       <c r="U105" s="13" t="s">
-        <v>133</v>
+        <v>89</v>
       </c>
       <c r="V105" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W105" s="13" t="s">
-        <v>1649</v>
+        <v>1668</v>
       </c>
       <c r="X105" s="13" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="Y105" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z105" s="13" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="AA105" s="13" t="s">
-        <v>558</v>
+        <v>94</v>
       </c>
       <c r="AB105" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC105" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC105" s="13" t="s">
+      <c r="AD105" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD105" s="13" t="s">
+      <c r="AE105" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE105" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF105" s="13" t="s">
-        <v>1651</v>
+        <v>1670</v>
       </c>
       <c r="AG105" s="13" t="s">
-        <v>1652</v>
+        <v>1671</v>
       </c>
       <c r="AH105" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI105" s="13"/>
       <c r="AJ105" s="13"/>
       <c r="AK105" s="13"/>
       <c r="AL105" s="13"/>
       <c r="AM105" s="13"/>
       <c r="AN105" s="13"/>
       <c r="AO105" s="13"/>
       <c r="AP105" s="13"/>
     </row>
     <row r="106" spans="1:62" customHeight="1" ht="100">
       <c r="A106" s="13">
         <v>104</v>
       </c>
       <c r="B106" s="13" t="s">
-        <v>1653</v>
+        <v>1672</v>
       </c>
       <c r="C106" s="13" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="D106" s="13" t="s">
-        <v>942</v>
+        <v>1216</v>
       </c>
       <c r="E106" s="13" t="s">
-        <v>1654</v>
+        <v>1673</v>
       </c>
       <c r="F106" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G106" s="13"/>
       <c r="H106" s="13" t="s">
-        <v>1655</v>
+        <v>1674</v>
       </c>
       <c r="I106" s="13" t="s">
-        <v>1656</v>
+        <v>1186</v>
       </c>
       <c r="J106" s="13" t="s">
-        <v>1657</v>
+        <v>1675</v>
       </c>
       <c r="K106" s="13"/>
       <c r="L106" s="13"/>
       <c r="M106" s="13" t="s">
-        <v>1096</v>
+        <v>56</v>
       </c>
       <c r="N106" s="13" t="s">
-        <v>1658</v>
-[...2 lines deleted...]
-        <v>1659</v>
+        <v>1676</v>
+      </c>
+      <c r="O106" s="13">
+        <v>85178</v>
       </c>
       <c r="P106" s="13" t="s">
-        <v>1660</v>
+        <v>1677</v>
       </c>
       <c r="Q106" s="13" t="s">
-        <v>89</v>
+        <v>478</v>
       </c>
       <c r="R106" s="13"/>
       <c r="S106" s="13" t="s">
-        <v>1661</v>
+        <v>1678</v>
       </c>
       <c r="T106" s="13" t="s">
-        <v>330</v>
+        <v>132</v>
       </c>
       <c r="U106" s="13" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="V106" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W106" s="13" t="s">
-        <v>1662</v>
+        <v>1679</v>
       </c>
       <c r="X106" s="13" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="Y106" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z106" s="13" t="s">
-        <v>1663</v>
+        <v>1680</v>
       </c>
       <c r="AA106" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB106" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB106" s="13" t="s">
+      <c r="AC106" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC106" s="13" t="s">
+      <c r="AD106" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD106" s="13" t="s">
+      <c r="AE106" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE106" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF106" s="13" t="s">
-        <v>1664</v>
+        <v>1681</v>
       </c>
       <c r="AG106" s="13" t="s">
-        <v>1665</v>
+        <v>1682</v>
       </c>
       <c r="AH106" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI106" s="13"/>
       <c r="AJ106" s="13"/>
       <c r="AK106" s="13"/>
       <c r="AL106" s="13"/>
       <c r="AM106" s="13"/>
       <c r="AN106" s="13"/>
       <c r="AO106" s="13"/>
       <c r="AP106" s="13"/>
     </row>
     <row r="107" spans="1:62" customHeight="1" ht="100">
       <c r="A107" s="13">
         <v>105</v>
       </c>
       <c r="B107" s="13" t="s">
-        <v>1666</v>
+        <v>1683</v>
       </c>
       <c r="C107" s="13" t="s">
-        <v>1667</v>
+        <v>120</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>1668</v>
+        <v>324</v>
       </c>
       <c r="E107" s="13" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="F107" s="13" t="s">
-        <v>52</v>
+        <v>1614</v>
       </c>
       <c r="G107" s="13"/>
       <c r="H107" s="13" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>1671</v>
+        <v>1686</v>
       </c>
       <c r="J107" s="13" t="s">
-        <v>1672</v>
+        <v>1687</v>
       </c>
       <c r="K107" s="13"/>
       <c r="L107" s="13"/>
       <c r="M107" s="13" t="s">
-        <v>1422</v>
+        <v>56</v>
       </c>
       <c r="N107" s="13" t="s">
-        <v>1673</v>
+        <v>1688</v>
       </c>
       <c r="O107" s="13" t="s">
-        <v>1674</v>
+        <v>1689</v>
       </c>
       <c r="P107" s="13" t="s">
-        <v>1675</v>
+        <v>1690</v>
       </c>
       <c r="Q107" s="13" t="s">
-        <v>753</v>
+        <v>1691</v>
       </c>
       <c r="R107" s="13"/>
-      <c r="S107" s="13" t="s">
-        <v>1676</v>
+      <c r="S107" s="13">
+        <v>409</v>
       </c>
       <c r="T107" s="13" t="s">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="U107" s="13" t="s">
-        <v>267</v>
+        <v>1693</v>
       </c>
       <c r="V107" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W107" s="13" t="s">
-        <v>1678</v>
+        <v>1694</v>
       </c>
       <c r="X107" s="13" t="s">
-        <v>220</v>
+        <v>1695</v>
       </c>
       <c r="Y107" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z107" s="13" t="s">
-        <v>1679</v>
+        <v>1696</v>
       </c>
       <c r="AA107" s="13" t="s">
+        <v>1697</v>
+      </c>
+      <c r="AB107" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB107" s="13" t="s">
+      <c r="AC107" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC107" s="13" t="s">
+      <c r="AD107" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD107" s="13" t="s">
+      <c r="AE107" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE107" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF107" s="13" t="s">
-        <v>1680</v>
+        <v>1698</v>
       </c>
       <c r="AG107" s="13" t="s">
-        <v>1681</v>
+        <v>1699</v>
       </c>
       <c r="AH107" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI107" s="13"/>
       <c r="AJ107" s="13"/>
       <c r="AK107" s="13"/>
       <c r="AL107" s="13"/>
       <c r="AM107" s="13"/>
       <c r="AN107" s="13"/>
       <c r="AO107" s="13"/>
       <c r="AP107" s="13"/>
     </row>
     <row r="108" spans="1:62" customHeight="1" ht="100">
       <c r="A108" s="13">
         <v>106</v>
       </c>
       <c r="B108" s="13" t="s">
-        <v>1682</v>
+        <v>1700</v>
       </c>
       <c r="C108" s="13" t="s">
-        <v>273</v>
+        <v>1046</v>
       </c>
       <c r="D108" s="13" t="s">
-        <v>1683</v>
+        <v>787</v>
       </c>
       <c r="E108" s="13" t="s">
-        <v>1684</v>
+        <v>1701</v>
       </c>
       <c r="F108" s="13" t="s">
-        <v>52</v>
+        <v>572</v>
       </c>
       <c r="G108" s="13"/>
       <c r="H108" s="13" t="s">
-        <v>1685</v>
+        <v>1702</v>
       </c>
       <c r="I108" s="13" t="s">
-        <v>1686</v>
+        <v>1703</v>
       </c>
       <c r="J108" s="13" t="s">
-        <v>1687</v>
+        <v>1704</v>
       </c>
       <c r="K108" s="13"/>
       <c r="L108" s="13"/>
       <c r="M108" s="13" t="s">
-        <v>1688</v>
+        <v>56</v>
       </c>
       <c r="N108" s="13" t="s">
-        <v>1689</v>
-[...2 lines deleted...]
-        <v>51590</v>
+        <v>1705</v>
+      </c>
+      <c r="O108" s="13" t="s">
+        <v>1706</v>
       </c>
       <c r="P108" s="13" t="s">
-        <v>1690</v>
+        <v>1707</v>
       </c>
       <c r="Q108" s="13" t="s">
-        <v>233</v>
+        <v>60</v>
       </c>
       <c r="R108" s="13"/>
       <c r="S108" s="13" t="s">
-        <v>1691</v>
+        <v>110</v>
       </c>
       <c r="T108" s="13" t="s">
-        <v>183</v>
+        <v>1708</v>
       </c>
       <c r="U108" s="13" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="V108" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W108" s="13" t="s">
-        <v>1692</v>
+        <v>1709</v>
       </c>
       <c r="X108" s="13" t="s">
-        <v>168</v>
+        <v>255</v>
       </c>
       <c r="Y108" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z108" s="13" t="s">
-        <v>1693</v>
+        <v>1710</v>
       </c>
       <c r="AA108" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="AB108" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB108" s="13" t="s">
+      <c r="AC108" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC108" s="13" t="s">
+      <c r="AD108" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD108" s="13" t="s">
+      <c r="AE108" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE108" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF108" s="13" t="s">
-        <v>1694</v>
+        <v>1711</v>
       </c>
       <c r="AG108" s="13" t="s">
-        <v>1695</v>
+        <v>1712</v>
       </c>
       <c r="AH108" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI108" s="13"/>
       <c r="AJ108" s="13"/>
       <c r="AK108" s="13"/>
       <c r="AL108" s="13"/>
       <c r="AM108" s="13"/>
       <c r="AN108" s="13"/>
       <c r="AO108" s="13"/>
       <c r="AP108" s="13"/>
     </row>
     <row r="109" spans="1:62" customHeight="1" ht="100">
       <c r="A109" s="13">
         <v>107</v>
       </c>
       <c r="B109" s="13" t="s">
-        <v>1696</v>
+        <v>1713</v>
       </c>
       <c r="C109" s="13" t="s">
-        <v>654</v>
+        <v>98</v>
       </c>
       <c r="D109" s="13" t="s">
-        <v>102</v>
+        <v>969</v>
       </c>
       <c r="E109" s="13" t="s">
-        <v>1697</v>
+        <v>1714</v>
       </c>
       <c r="F109" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G109" s="13"/>
       <c r="H109" s="13" t="s">
-        <v>1698</v>
+        <v>1715</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>1699</v>
+        <v>1716</v>
       </c>
       <c r="J109" s="13" t="s">
-        <v>1700</v>
-[...6 lines deleted...]
-      </c>
+        <v>1717</v>
+      </c>
+      <c r="K109" s="13"/>
+      <c r="L109" s="13"/>
       <c r="M109" s="13" t="s">
-        <v>1703</v>
+        <v>1123</v>
       </c>
       <c r="N109" s="13" t="s">
-        <v>1704</v>
+        <v>1718</v>
       </c>
       <c r="O109" s="13" t="s">
-        <v>1705</v>
+        <v>1719</v>
       </c>
       <c r="P109" s="13" t="s">
-        <v>1706</v>
+        <v>1720</v>
       </c>
       <c r="Q109" s="13" t="s">
-        <v>166</v>
+        <v>109</v>
       </c>
       <c r="R109" s="13"/>
       <c r="S109" s="13" t="s">
-        <v>1707</v>
+        <v>1721</v>
       </c>
       <c r="T109" s="13" t="s">
-        <v>1101</v>
+        <v>366</v>
       </c>
       <c r="U109" s="13" t="s">
-        <v>114</v>
+        <v>253</v>
       </c>
       <c r="V109" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W109" s="13" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="X109" s="13" t="s">
-        <v>1709</v>
+        <v>238</v>
       </c>
       <c r="Y109" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z109" s="13" t="s">
-        <v>1710</v>
+        <v>1723</v>
       </c>
       <c r="AA109" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB109" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB109" s="13" t="s">
+      <c r="AC109" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC109" s="13" t="s">
+      <c r="AD109" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD109" s="13" t="s">
+      <c r="AE109" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE109" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF109" s="13" t="s">
-        <v>1711</v>
+        <v>1724</v>
       </c>
       <c r="AG109" s="13" t="s">
-        <v>1712</v>
+        <v>1725</v>
       </c>
       <c r="AH109" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI109" s="13"/>
       <c r="AJ109" s="13"/>
       <c r="AK109" s="13"/>
       <c r="AL109" s="13"/>
       <c r="AM109" s="13"/>
       <c r="AN109" s="13"/>
       <c r="AO109" s="13"/>
       <c r="AP109" s="13"/>
     </row>
     <row r="110" spans="1:62" customHeight="1" ht="100">
       <c r="A110" s="13">
         <v>108</v>
       </c>
       <c r="B110" s="13" t="s">
-        <v>1713</v>
+        <v>1726</v>
       </c>
       <c r="C110" s="13" t="s">
-        <v>1714</v>
+        <v>1727</v>
       </c>
       <c r="D110" s="13" t="s">
-        <v>927</v>
+        <v>1728</v>
       </c>
       <c r="E110" s="13" t="s">
-        <v>1715</v>
+        <v>1729</v>
       </c>
       <c r="F110" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G110" s="13"/>
       <c r="H110" s="13" t="s">
-        <v>1716</v>
+        <v>1730</v>
       </c>
       <c r="I110" s="13" t="s">
-        <v>1717</v>
+        <v>1731</v>
       </c>
       <c r="J110" s="13" t="s">
-        <v>1718</v>
+        <v>1732</v>
       </c>
       <c r="K110" s="13"/>
       <c r="L110" s="13"/>
       <c r="M110" s="13" t="s">
-        <v>1719</v>
+        <v>1450</v>
       </c>
       <c r="N110" s="13" t="s">
-        <v>1720</v>
-[...2 lines deleted...]
-        <v>4509348</v>
+        <v>1733</v>
+      </c>
+      <c r="O110" s="13" t="s">
+        <v>1734</v>
       </c>
       <c r="P110" s="13" t="s">
-        <v>1721</v>
+        <v>1735</v>
       </c>
       <c r="Q110" s="13" t="s">
-        <v>442</v>
+        <v>779</v>
       </c>
       <c r="R110" s="13"/>
       <c r="S110" s="13" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="T110" s="13" t="s">
-        <v>183</v>
+        <v>1737</v>
       </c>
       <c r="U110" s="13" t="s">
-        <v>114</v>
+        <v>285</v>
       </c>
       <c r="V110" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W110" s="13" t="s">
-        <v>1723</v>
+        <v>1738</v>
       </c>
       <c r="X110" s="13" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="Y110" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z110" s="13" t="s">
-        <v>1724</v>
+        <v>1739</v>
       </c>
       <c r="AA110" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB110" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB110" s="13" t="s">
+      <c r="AC110" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC110" s="13" t="s">
+      <c r="AD110" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD110" s="13" t="s">
+      <c r="AE110" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE110" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF110" s="13" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="AG110" s="13" t="s">
-        <v>1726</v>
+        <v>1741</v>
       </c>
       <c r="AH110" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI110" s="13"/>
       <c r="AJ110" s="13"/>
       <c r="AK110" s="13"/>
       <c r="AL110" s="13"/>
       <c r="AM110" s="13"/>
       <c r="AN110" s="13"/>
       <c r="AO110" s="13"/>
       <c r="AP110" s="13"/>
     </row>
     <row r="111" spans="1:62" customHeight="1" ht="100">
       <c r="A111" s="13">
         <v>109</v>
       </c>
       <c r="B111" s="13" t="s">
-        <v>1727</v>
+        <v>1742</v>
       </c>
       <c r="C111" s="13" t="s">
-        <v>1728</v>
+        <v>291</v>
       </c>
       <c r="D111" s="13" t="s">
-        <v>701</v>
+        <v>1743</v>
       </c>
       <c r="E111" s="13" t="s">
-        <v>1729</v>
+        <v>1744</v>
       </c>
       <c r="F111" s="13" t="s">
-        <v>1730</v>
+        <v>80</v>
       </c>
       <c r="G111" s="13"/>
       <c r="H111" s="13" t="s">
-        <v>1731</v>
+        <v>1745</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>1732</v>
+        <v>1746</v>
       </c>
       <c r="J111" s="13" t="s">
-        <v>1733</v>
+        <v>1747</v>
       </c>
       <c r="K111" s="13"/>
       <c r="L111" s="13"/>
       <c r="M111" s="13" t="s">
-        <v>230</v>
+        <v>1748</v>
       </c>
       <c r="N111" s="13" t="s">
-        <v>1734</v>
-[...2 lines deleted...]
-        <v>1735</v>
+        <v>1749</v>
+      </c>
+      <c r="O111" s="13">
+        <v>51590</v>
       </c>
       <c r="P111" s="13" t="s">
-        <v>1736</v>
+        <v>1750</v>
       </c>
       <c r="Q111" s="13" t="s">
-        <v>1737</v>
+        <v>251</v>
       </c>
       <c r="R111" s="13"/>
       <c r="S111" s="13" t="s">
-        <v>1738</v>
+        <v>1751</v>
       </c>
       <c r="T111" s="13" t="s">
-        <v>1739</v>
+        <v>201</v>
       </c>
       <c r="U111" s="13" t="s">
         <v>133</v>
       </c>
       <c r="V111" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W111" s="13" t="s">
-        <v>1740</v>
+        <v>1752</v>
       </c>
       <c r="X111" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="Y111" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z111" s="13" t="s">
+        <v>1753</v>
+      </c>
+      <c r="AA111" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="Y111" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB111" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC111" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC111" s="13" t="s">
+      <c r="AD111" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD111" s="13" t="s">
+      <c r="AE111" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE111" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF111" s="13" t="s">
-        <v>1743</v>
+        <v>1754</v>
       </c>
       <c r="AG111" s="13" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
       <c r="AH111" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
       <c r="AM111" s="13"/>
       <c r="AN111" s="13"/>
       <c r="AO111" s="13"/>
       <c r="AP111" s="13"/>
     </row>
     <row r="112" spans="1:62" customHeight="1" ht="100">
       <c r="A112" s="13">
         <v>110</v>
       </c>
       <c r="B112" s="13" t="s">
-        <v>1745</v>
+        <v>1756</v>
       </c>
       <c r="C112" s="13" t="s">
-        <v>1234</v>
+        <v>680</v>
       </c>
       <c r="D112" s="13" t="s">
-        <v>1222</v>
+        <v>121</v>
       </c>
       <c r="E112" s="13" t="s">
-        <v>1746</v>
+        <v>1757</v>
       </c>
       <c r="F112" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G112" s="13"/>
       <c r="H112" s="13" t="s">
-        <v>1747</v>
+        <v>1758</v>
       </c>
       <c r="I112" s="13" t="s">
-        <v>1748</v>
+        <v>1759</v>
       </c>
       <c r="J112" s="13" t="s">
-        <v>1749</v>
-[...2 lines deleted...]
-      <c r="L112" s="13"/>
+        <v>1760</v>
+      </c>
+      <c r="K112" s="13" t="s">
+        <v>1761</v>
+      </c>
+      <c r="L112" s="13" t="s">
+        <v>1762</v>
+      </c>
       <c r="M112" s="13" t="s">
-        <v>230</v>
+        <v>1763</v>
       </c>
       <c r="N112" s="13" t="s">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>34298</v>
+        <v>1764</v>
+      </c>
+      <c r="O112" s="13" t="s">
+        <v>1765</v>
       </c>
       <c r="P112" s="13" t="s">
-        <v>1751</v>
+        <v>1766</v>
       </c>
       <c r="Q112" s="13" t="s">
-        <v>89</v>
+        <v>184</v>
       </c>
       <c r="R112" s="13"/>
       <c r="S112" s="13" t="s">
-        <v>1752</v>
+        <v>1767</v>
       </c>
       <c r="T112" s="13" t="s">
-        <v>964</v>
+        <v>1128</v>
       </c>
       <c r="U112" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V112" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W112" s="13" t="s">
-        <v>1753</v>
+        <v>1768</v>
       </c>
       <c r="X112" s="13" t="s">
-        <v>205</v>
+        <v>1769</v>
       </c>
       <c r="Y112" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z112" s="13" t="s">
-        <v>1754</v>
+        <v>1770</v>
       </c>
       <c r="AA112" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB112" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB112" s="13" t="s">
+      <c r="AC112" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC112" s="13" t="s">
+      <c r="AD112" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD112" s="13" t="s">
+      <c r="AE112" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE112" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF112" s="13" t="s">
-        <v>1755</v>
+        <v>1771</v>
       </c>
       <c r="AG112" s="13" t="s">
-        <v>1756</v>
+        <v>1772</v>
       </c>
       <c r="AH112" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
       <c r="AM112" s="13"/>
       <c r="AN112" s="13"/>
       <c r="AO112" s="13"/>
       <c r="AP112" s="13"/>
     </row>
     <row r="113" spans="1:62" customHeight="1" ht="100">
       <c r="A113" s="13">
         <v>111</v>
       </c>
       <c r="B113" s="13" t="s">
-        <v>1757</v>
+        <v>1773</v>
       </c>
       <c r="C113" s="13" t="s">
-        <v>1758</v>
+        <v>1774</v>
       </c>
       <c r="D113" s="13" t="s">
-        <v>927</v>
+        <v>954</v>
       </c>
       <c r="E113" s="13" t="s">
-        <v>1759</v>
+        <v>1775</v>
       </c>
       <c r="F113" s="13" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G113" s="13"/>
       <c r="H113" s="13" t="s">
-        <v>1760</v>
+        <v>1776</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>1761</v>
+        <v>1777</v>
       </c>
       <c r="J113" s="13" t="s">
-        <v>1762</v>
+        <v>1778</v>
       </c>
       <c r="K113" s="13"/>
       <c r="L113" s="13"/>
       <c r="M113" s="13" t="s">
-        <v>1763</v>
+        <v>1779</v>
       </c>
       <c r="N113" s="13" t="s">
-        <v>1764</v>
-[...2 lines deleted...]
-        <v>1765</v>
+        <v>1780</v>
+      </c>
+      <c r="O113" s="13">
+        <v>4509348</v>
       </c>
       <c r="P113" s="13" t="s">
-        <v>1766</v>
+        <v>1781</v>
       </c>
       <c r="Q113" s="13" t="s">
-        <v>753</v>
+        <v>478</v>
       </c>
       <c r="R113" s="13"/>
       <c r="S113" s="13" t="s">
-        <v>1767</v>
+        <v>1782</v>
       </c>
       <c r="T113" s="13" t="s">
-        <v>1768</v>
+        <v>201</v>
       </c>
       <c r="U113" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="V113" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V113" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W113" s="13" t="s">
-        <v>1769</v>
+        <v>1783</v>
       </c>
       <c r="X113" s="13" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="Y113" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z113" s="13" t="s">
-        <v>1770</v>
+        <v>1784</v>
       </c>
       <c r="AA113" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB113" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="AB113" s="13" t="s">
+      <c r="AC113" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC113" s="13" t="s">
+      <c r="AD113" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="AD113" s="13" t="s">
+      <c r="AE113" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE113" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF113" s="13" t="s">
-        <v>1771</v>
+        <v>1785</v>
       </c>
       <c r="AG113" s="13" t="s">
-        <v>1772</v>
+        <v>1786</v>
       </c>
       <c r="AH113" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
       <c r="AM113" s="13"/>
       <c r="AN113" s="13"/>
       <c r="AO113" s="13"/>
       <c r="AP113" s="13"/>
     </row>
     <row r="114" spans="1:62" customHeight="1" ht="100">
       <c r="A114" s="14">
         <v>112</v>
       </c>
       <c r="B114" s="15" t="s">
-        <v>1773</v>
+        <v>1787</v>
       </c>
       <c r="C114" s="15" t="s">
-        <v>1774</v>
+        <v>1788</v>
       </c>
       <c r="D114" s="15" t="s">
-        <v>211</v>
+        <v>727</v>
       </c>
       <c r="E114" s="15" t="s">
-        <v>1775</v>
+        <v>1789</v>
       </c>
       <c r="F114" s="16" t="s">
-        <v>1776</v>
+        <v>1790</v>
       </c>
       <c r="G114" s="15"/>
       <c r="H114" s="16" t="s">
-        <v>1777</v>
+        <v>1791</v>
       </c>
       <c r="I114" s="15" t="s">
-        <v>1111</v>
+        <v>1792</v>
       </c>
       <c r="J114" s="17" t="s">
-        <v>1778</v>
+        <v>1793</v>
       </c>
       <c r="K114" s="15"/>
       <c r="L114" s="16"/>
       <c r="M114" s="15" t="s">
-        <v>56</v>
+        <v>248</v>
       </c>
       <c r="N114" s="15" t="s">
-        <v>1779</v>
+        <v>1794</v>
       </c>
       <c r="O114" s="15" t="s">
-        <v>1780</v>
+        <v>1795</v>
       </c>
       <c r="P114" s="15" t="s">
-        <v>1781</v>
+        <v>1796</v>
       </c>
       <c r="Q114" s="15" t="s">
-        <v>89</v>
+        <v>1797</v>
       </c>
       <c r="R114" s="15"/>
-      <c r="S114" s="15">
-        <v>759</v>
+      <c r="S114" s="15" t="s">
+        <v>1798</v>
       </c>
       <c r="T114" s="16" t="s">
-        <v>1782</v>
+        <v>1799</v>
       </c>
       <c r="U114" s="15" t="s">
-        <v>460</v>
+        <v>62</v>
       </c>
       <c r="V114" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W114" s="15" t="s">
-        <v>1783</v>
+        <v>1800</v>
       </c>
       <c r="X114" s="16" t="s">
-        <v>332</v>
+        <v>114</v>
       </c>
       <c r="Y114" s="15" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z114" s="15" t="s">
-        <v>1784</v>
+        <v>1801</v>
       </c>
       <c r="AA114" s="15" t="s">
-        <v>1785</v>
+        <v>1802</v>
       </c>
       <c r="AB114" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC114" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="AC114" s="15" t="s">
+      <c r="AD114" s="16" t="s">
         <v>71</v>
       </c>
-      <c r="AD114" s="16" t="s">
+      <c r="AE114" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="AE114" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF114" s="15" t="s">
-        <v>1786</v>
+        <v>1803</v>
       </c>
       <c r="AG114" s="15" t="s">
-        <v>1787</v>
+        <v>1804</v>
       </c>
       <c r="AH114" s="15" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI114" s="19"/>
       <c r="AJ114" s="20"/>
       <c r="AK114" s="21"/>
       <c r="AL114" s="22"/>
       <c r="AM114" s="22"/>
       <c r="AN114" s="23"/>
       <c r="AO114" s="24"/>
       <c r="AP114" s="24"/>
     </row>
     <row r="115" spans="1:62" customHeight="1" ht="100">
       <c r="A115" s="25">
         <v>113</v>
       </c>
       <c r="B115" s="13" t="s">
-        <v>1788</v>
+        <v>1805</v>
       </c>
       <c r="C115" s="13" t="s">
-        <v>1714</v>
+        <v>1261</v>
       </c>
       <c r="D115" s="13" t="s">
-        <v>1189</v>
+        <v>1249</v>
       </c>
       <c r="E115" s="13" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="F115" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G115" s="13"/>
       <c r="H115" s="26" t="s">
-        <v>1790</v>
+        <v>1807</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>1791</v>
+        <v>1808</v>
       </c>
       <c r="J115" s="27" t="s">
-        <v>1792</v>
+        <v>1809</v>
       </c>
       <c r="K115" s="13"/>
       <c r="L115" s="26"/>
       <c r="M115" s="13" t="s">
-        <v>1793</v>
+        <v>248</v>
       </c>
       <c r="N115" s="13" t="s">
-        <v>1794</v>
-[...2 lines deleted...]
-        <v>1795</v>
+        <v>1810</v>
+      </c>
+      <c r="O115" s="13">
+        <v>34298</v>
       </c>
       <c r="P115" s="13" t="s">
-        <v>1796</v>
+        <v>1811</v>
       </c>
       <c r="Q115" s="13" t="s">
-        <v>753</v>
+        <v>109</v>
       </c>
       <c r="R115" s="13"/>
       <c r="S115" s="13" t="s">
-        <v>1797</v>
+        <v>1812</v>
       </c>
       <c r="T115" s="26" t="s">
-        <v>523</v>
+        <v>991</v>
       </c>
       <c r="U115" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V115" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W115" s="13" t="s">
-        <v>1798</v>
+        <v>1813</v>
       </c>
       <c r="X115" s="26" t="s">
-        <v>168</v>
+        <v>223</v>
       </c>
       <c r="Y115" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z115" s="13" t="s">
-        <v>1799</v>
+        <v>1814</v>
       </c>
       <c r="AA115" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB115" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB115" s="28" t="s">
+      <c r="AC115" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC115" s="13" t="s">
+      <c r="AD115" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD115" s="26" t="s">
+      <c r="AE115" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE115" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF115" s="13" t="s">
-        <v>1800</v>
+        <v>1815</v>
       </c>
       <c r="AG115" s="13" t="s">
-        <v>1801</v>
+        <v>1816</v>
       </c>
       <c r="AH115" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI115" s="29"/>
       <c r="AJ115" s="30"/>
       <c r="AK115" s="21"/>
       <c r="AL115" s="22"/>
       <c r="AM115" s="22"/>
       <c r="AN115" s="31"/>
       <c r="AO115" s="32"/>
       <c r="AP115" s="32"/>
     </row>
     <row r="116" spans="1:62" customHeight="1" ht="100">
       <c r="A116" s="25">
         <v>114</v>
       </c>
       <c r="B116" s="13" t="s">
-        <v>1802</v>
+        <v>1817</v>
       </c>
       <c r="C116" s="13" t="s">
-        <v>700</v>
+        <v>1818</v>
       </c>
       <c r="D116" s="13" t="s">
-        <v>1350</v>
+        <v>954</v>
       </c>
       <c r="E116" s="13" t="s">
-        <v>1803</v>
+        <v>1819</v>
       </c>
       <c r="F116" s="26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G116" s="13"/>
       <c r="H116" s="26" t="s">
-        <v>1804</v>
+        <v>1820</v>
       </c>
       <c r="I116" s="13" t="s">
-        <v>1805</v>
+        <v>1821</v>
       </c>
       <c r="J116" s="27" t="s">
-        <v>1806</v>
+        <v>1822</v>
       </c>
       <c r="K116" s="13"/>
       <c r="L116" s="26"/>
       <c r="M116" s="13" t="s">
-        <v>56</v>
+        <v>1823</v>
       </c>
       <c r="N116" s="13" t="s">
-        <v>1807</v>
-[...2 lines deleted...]
-        <v>1554</v>
+        <v>1824</v>
+      </c>
+      <c r="O116" s="13" t="s">
+        <v>1825</v>
       </c>
       <c r="P116" s="13" t="s">
-        <v>1040</v>
+        <v>1826</v>
       </c>
       <c r="Q116" s="13" t="s">
-        <v>60</v>
+        <v>779</v>
       </c>
       <c r="R116" s="13"/>
       <c r="S116" s="13" t="s">
-        <v>90</v>
+        <v>1827</v>
       </c>
       <c r="T116" s="26" t="s">
-        <v>1808</v>
+        <v>1828</v>
       </c>
       <c r="U116" s="13" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="V116" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W116" s="13" t="s">
-        <v>1809</v>
+        <v>1829</v>
       </c>
       <c r="X116" s="26" t="s">
-        <v>1810</v>
+        <v>186</v>
       </c>
       <c r="Y116" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z116" s="13" t="s">
-        <v>1811</v>
+        <v>1830</v>
       </c>
       <c r="AA116" s="13" t="s">
-        <v>1812</v>
+        <v>94</v>
       </c>
       <c r="AB116" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC116" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC116" s="13" t="s">
+      <c r="AD116" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD116" s="26" t="s">
+      <c r="AE116" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE116" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF116" s="13" t="s">
-        <v>1813</v>
+        <v>1831</v>
       </c>
       <c r="AG116" s="13" t="s">
-        <v>1814</v>
+        <v>1832</v>
       </c>
       <c r="AH116" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI116" s="29"/>
       <c r="AJ116" s="30"/>
       <c r="AK116" s="21"/>
       <c r="AL116" s="22"/>
       <c r="AM116" s="22"/>
       <c r="AN116" s="31"/>
       <c r="AO116" s="32"/>
       <c r="AP116" s="32"/>
     </row>
     <row r="117" spans="1:62" customHeight="1" ht="100">
       <c r="A117" s="25">
         <v>115</v>
       </c>
       <c r="B117" s="13" t="s">
-        <v>1815</v>
+        <v>1833</v>
       </c>
       <c r="C117" s="13" t="s">
-        <v>387</v>
+        <v>1834</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>927</v>
+        <v>229</v>
       </c>
       <c r="E117" s="13" t="s">
-        <v>1816</v>
+        <v>1835</v>
       </c>
       <c r="F117" s="26" t="s">
-        <v>52</v>
+        <v>1836</v>
       </c>
       <c r="G117" s="13"/>
       <c r="H117" s="26" t="s">
-        <v>1817</v>
+        <v>1837</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>1407</v>
+        <v>1138</v>
       </c>
       <c r="J117" s="27" t="s">
-        <v>1818</v>
+        <v>1838</v>
       </c>
       <c r="K117" s="13"/>
       <c r="L117" s="26"/>
       <c r="M117" s="13" t="s">
-        <v>1819</v>
+        <v>56</v>
       </c>
       <c r="N117" s="13" t="s">
-        <v>1820</v>
+        <v>1839</v>
       </c>
       <c r="O117" s="13" t="s">
-        <v>1821</v>
+        <v>1840</v>
       </c>
       <c r="P117" s="13" t="s">
-        <v>1822</v>
+        <v>1841</v>
       </c>
       <c r="Q117" s="13" t="s">
-        <v>1823</v>
+        <v>109</v>
       </c>
       <c r="R117" s="13"/>
-      <c r="S117" s="13" t="s">
-        <v>1824</v>
+      <c r="S117" s="13">
+        <v>759</v>
       </c>
       <c r="T117" s="26" t="s">
-        <v>1825</v>
+        <v>1842</v>
       </c>
       <c r="U117" s="13" t="s">
-        <v>1826</v>
+        <v>496</v>
       </c>
       <c r="V117" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W117" s="13" t="s">
-        <v>1827</v>
+        <v>1843</v>
       </c>
       <c r="X117" s="26" t="s">
-        <v>1828</v>
+        <v>368</v>
       </c>
       <c r="Y117" s="13" t="s">
-        <v>1246</v>
+        <v>66</v>
       </c>
       <c r="Z117" s="13" t="s">
-        <v>1829</v>
+        <v>1844</v>
       </c>
       <c r="AA117" s="13" t="s">
-        <v>1830</v>
+        <v>1845</v>
       </c>
       <c r="AB117" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC117" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC117" s="13" t="s">
+      <c r="AD117" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD117" s="26" t="s">
+      <c r="AE117" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE117" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF117" s="13" t="s">
-        <v>1831</v>
+        <v>1846</v>
       </c>
       <c r="AG117" s="13" t="s">
-        <v>1832</v>
+        <v>1847</v>
       </c>
       <c r="AH117" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI117" s="29"/>
       <c r="AJ117" s="30"/>
       <c r="AK117" s="21"/>
       <c r="AL117" s="22"/>
       <c r="AM117" s="22"/>
       <c r="AN117" s="31"/>
       <c r="AO117" s="32"/>
       <c r="AP117" s="32"/>
     </row>
     <row r="118" spans="1:62" customHeight="1" ht="100">
       <c r="A118" s="25">
         <v>116</v>
       </c>
       <c r="B118" s="13" t="s">
-        <v>1815</v>
+        <v>1848</v>
       </c>
       <c r="C118" s="13" t="s">
-        <v>1833</v>
+        <v>1774</v>
       </c>
       <c r="D118" s="13" t="s">
-        <v>321</v>
+        <v>1216</v>
       </c>
       <c r="E118" s="13" t="s">
-        <v>1834</v>
+        <v>1849</v>
       </c>
       <c r="F118" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G118" s="13"/>
       <c r="H118" s="26" t="s">
-        <v>1835</v>
+        <v>1850</v>
       </c>
       <c r="I118" s="13" t="s">
-        <v>1466</v>
+        <v>1851</v>
       </c>
       <c r="J118" s="27" t="s">
-        <v>1836</v>
+        <v>1852</v>
       </c>
       <c r="K118" s="13"/>
       <c r="L118" s="26"/>
       <c r="M118" s="13" t="s">
-        <v>1837</v>
+        <v>1853</v>
       </c>
       <c r="N118" s="13" t="s">
-        <v>1838</v>
+        <v>1854</v>
       </c>
       <c r="O118" s="13" t="s">
-        <v>1839</v>
+        <v>1855</v>
       </c>
       <c r="P118" s="13" t="s">
-        <v>1840</v>
+        <v>1856</v>
       </c>
       <c r="Q118" s="13" t="s">
-        <v>1841</v>
+        <v>779</v>
       </c>
       <c r="R118" s="13"/>
       <c r="S118" s="13" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="T118" s="26" t="s">
-        <v>523</v>
+        <v>549</v>
       </c>
       <c r="U118" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V118" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W118" s="13" t="s">
-        <v>1843</v>
+        <v>1858</v>
       </c>
       <c r="X118" s="26" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="Y118" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z118" s="13" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="AA118" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB118" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB118" s="28" t="s">
+      <c r="AC118" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC118" s="13" t="s">
+      <c r="AD118" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD118" s="26" t="s">
+      <c r="AE118" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE118" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF118" s="13" t="s">
-        <v>1845</v>
+        <v>1860</v>
       </c>
       <c r="AG118" s="13" t="s">
-        <v>1846</v>
+        <v>1861</v>
       </c>
       <c r="AH118" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI118" s="29"/>
       <c r="AJ118" s="30"/>
       <c r="AK118" s="21"/>
       <c r="AL118" s="22"/>
       <c r="AM118" s="22"/>
       <c r="AN118" s="31"/>
       <c r="AO118" s="32"/>
       <c r="AP118" s="32"/>
     </row>
     <row r="119" spans="1:62" customHeight="1" ht="100">
       <c r="A119" s="25">
         <v>117</v>
       </c>
       <c r="B119" s="13" t="s">
-        <v>1847</v>
+        <v>1862</v>
       </c>
       <c r="C119" s="13" t="s">
-        <v>1848</v>
+        <v>726</v>
       </c>
       <c r="D119" s="13" t="s">
-        <v>1849</v>
+        <v>1378</v>
       </c>
       <c r="E119" s="13" t="s">
-        <v>1850</v>
+        <v>1863</v>
       </c>
       <c r="F119" s="26" t="s">
-        <v>870</v>
+        <v>101</v>
       </c>
       <c r="G119" s="13"/>
       <c r="H119" s="26" t="s">
-        <v>1851</v>
+        <v>1864</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>1852</v>
+        <v>1865</v>
       </c>
       <c r="J119" s="27" t="s">
-        <v>1853</v>
+        <v>1866</v>
       </c>
       <c r="K119" s="13"/>
       <c r="L119" s="26"/>
       <c r="M119" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N119" s="13" t="s">
-        <v>1854</v>
-[...2 lines deleted...]
-        <v>1855</v>
+        <v>1867</v>
+      </c>
+      <c r="O119" s="13">
+        <v>1554</v>
       </c>
       <c r="P119" s="13" t="s">
-        <v>1856</v>
+        <v>1067</v>
       </c>
       <c r="Q119" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R119" s="13"/>
       <c r="S119" s="13" t="s">
-        <v>1857</v>
+        <v>110</v>
       </c>
       <c r="T119" s="26" t="s">
-        <v>1858</v>
+        <v>1868</v>
       </c>
       <c r="U119" s="13" t="s">
-        <v>133</v>
+        <v>112</v>
       </c>
       <c r="V119" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W119" s="13" t="s">
-        <v>1859</v>
+        <v>1869</v>
       </c>
       <c r="X119" s="26" t="s">
-        <v>237</v>
+        <v>1870</v>
       </c>
       <c r="Y119" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z119" s="13" t="s">
-        <v>1860</v>
+        <v>1871</v>
       </c>
       <c r="AA119" s="13" t="s">
-        <v>1861</v>
+        <v>1872</v>
       </c>
       <c r="AB119" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC119" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC119" s="13" t="s">
+      <c r="AD119" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD119" s="26" t="s">
+      <c r="AE119" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE119" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF119" s="13" t="s">
-        <v>1862</v>
+        <v>1873</v>
       </c>
       <c r="AG119" s="13" t="s">
-        <v>1863</v>
+        <v>1874</v>
       </c>
       <c r="AH119" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI119" s="29"/>
       <c r="AJ119" s="30"/>
       <c r="AK119" s="21"/>
       <c r="AL119" s="22"/>
       <c r="AM119" s="22"/>
       <c r="AN119" s="31"/>
       <c r="AO119" s="32"/>
       <c r="AP119" s="32"/>
     </row>
     <row r="120" spans="1:62" customHeight="1" ht="100">
       <c r="A120" s="25">
         <v>118</v>
       </c>
       <c r="B120" s="13" t="s">
-        <v>1864</v>
+        <v>1875</v>
       </c>
       <c r="C120" s="13" t="s">
-        <v>1865</v>
+        <v>423</v>
       </c>
       <c r="D120" s="13" t="s">
-        <v>1866</v>
+        <v>954</v>
       </c>
       <c r="E120" s="13" t="s">
-        <v>1867</v>
+        <v>1876</v>
       </c>
       <c r="F120" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G120" s="13"/>
       <c r="H120" s="26" t="s">
-        <v>1868</v>
+        <v>1877</v>
       </c>
       <c r="I120" s="13" t="s">
-        <v>1869</v>
+        <v>1435</v>
       </c>
       <c r="J120" s="27" t="s">
-        <v>1870</v>
+        <v>1878</v>
       </c>
       <c r="K120" s="13"/>
       <c r="L120" s="26"/>
       <c r="M120" s="13" t="s">
-        <v>1096</v>
+        <v>1879</v>
       </c>
       <c r="N120" s="13" t="s">
-        <v>1871</v>
-[...2 lines deleted...]
-        <v>1227910</v>
+        <v>1880</v>
+      </c>
+      <c r="O120" s="13" t="s">
+        <v>1881</v>
       </c>
       <c r="P120" s="13" t="s">
-        <v>1872</v>
+        <v>1882</v>
       </c>
       <c r="Q120" s="13" t="s">
-        <v>1873</v>
+        <v>1883</v>
       </c>
       <c r="R120" s="13"/>
       <c r="S120" s="13" t="s">
-        <v>1874</v>
+        <v>1884</v>
       </c>
       <c r="T120" s="26" t="s">
-        <v>153</v>
+        <v>1885</v>
       </c>
       <c r="U120" s="13" t="s">
-        <v>235</v>
+        <v>1886</v>
       </c>
       <c r="V120" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W120" s="13" t="s">
-        <v>1875</v>
+        <v>1887</v>
       </c>
       <c r="X120" s="26" t="s">
-        <v>220</v>
+        <v>1888</v>
       </c>
       <c r="Y120" s="13" t="s">
-        <v>67</v>
+        <v>1273</v>
       </c>
       <c r="Z120" s="13" t="s">
-        <v>1876</v>
+        <v>1889</v>
       </c>
       <c r="AA120" s="13" t="s">
+        <v>1890</v>
+      </c>
+      <c r="AB120" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB120" s="28" t="s">
+      <c r="AC120" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC120" s="13" t="s">
+      <c r="AD120" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD120" s="26" t="s">
+      <c r="AE120" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE120" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF120" s="13" t="s">
-        <v>1877</v>
+        <v>1891</v>
       </c>
       <c r="AG120" s="13" t="s">
-        <v>1878</v>
+        <v>1892</v>
       </c>
       <c r="AH120" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI120" s="29"/>
       <c r="AJ120" s="30"/>
       <c r="AK120" s="21"/>
       <c r="AL120" s="22"/>
       <c r="AM120" s="22"/>
       <c r="AN120" s="31"/>
       <c r="AO120" s="32"/>
       <c r="AP120" s="32"/>
     </row>
     <row r="121" spans="1:62" customHeight="1" ht="100">
       <c r="A121" s="25">
         <v>119</v>
       </c>
       <c r="B121" s="13" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
       <c r="C121" s="13" t="s">
-        <v>1880</v>
+        <v>1893</v>
       </c>
       <c r="D121" s="13" t="s">
-        <v>611</v>
+        <v>357</v>
       </c>
       <c r="E121" s="13" t="s">
-        <v>1881</v>
+        <v>1894</v>
       </c>
       <c r="F121" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G121" s="13"/>
       <c r="H121" s="26" t="s">
-        <v>1882</v>
+        <v>1895</v>
       </c>
       <c r="I121" s="13" t="s">
-        <v>1111</v>
+        <v>1509</v>
       </c>
       <c r="J121" s="27" t="s">
-        <v>1883</v>
+        <v>1896</v>
       </c>
       <c r="K121" s="13"/>
       <c r="L121" s="26"/>
       <c r="M121" s="13" t="s">
-        <v>1884</v>
+        <v>1897</v>
       </c>
       <c r="N121" s="13" t="s">
-        <v>1885</v>
+        <v>1898</v>
       </c>
       <c r="O121" s="13" t="s">
-        <v>1886</v>
+        <v>1899</v>
       </c>
       <c r="P121" s="13" t="s">
-        <v>1887</v>
+        <v>1900</v>
       </c>
       <c r="Q121" s="13" t="s">
-        <v>1888</v>
+        <v>1901</v>
       </c>
       <c r="R121" s="13"/>
       <c r="S121" s="13" t="s">
-        <v>1889</v>
+        <v>1902</v>
       </c>
       <c r="T121" s="26" t="s">
-        <v>153</v>
+        <v>549</v>
       </c>
       <c r="U121" s="13" t="s">
-        <v>235</v>
+        <v>133</v>
       </c>
       <c r="V121" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W121" s="13" t="s">
-        <v>1890</v>
+        <v>1903</v>
       </c>
       <c r="X121" s="26" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="Y121" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z121" s="13" t="s">
-        <v>1891</v>
+        <v>1904</v>
       </c>
       <c r="AA121" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB121" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB121" s="28" t="s">
+      <c r="AC121" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC121" s="13" t="s">
+      <c r="AD121" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD121" s="26" t="s">
+      <c r="AE121" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE121" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF121" s="13" t="s">
-        <v>1892</v>
+        <v>1905</v>
       </c>
       <c r="AG121" s="13" t="s">
-        <v>1893</v>
+        <v>1906</v>
       </c>
       <c r="AH121" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI121" s="29"/>
       <c r="AJ121" s="30"/>
       <c r="AK121" s="21"/>
       <c r="AL121" s="22"/>
       <c r="AM121" s="22"/>
       <c r="AN121" s="31"/>
       <c r="AO121" s="32"/>
       <c r="AP121" s="32"/>
     </row>
     <row r="122" spans="1:62" customHeight="1" ht="100">
       <c r="A122" s="25">
         <v>120</v>
       </c>
       <c r="B122" s="13" t="s">
-        <v>1894</v>
+        <v>1907</v>
       </c>
       <c r="C122" s="13" t="s">
-        <v>1895</v>
+        <v>1908</v>
       </c>
       <c r="D122" s="13" t="s">
-        <v>1896</v>
+        <v>1909</v>
       </c>
       <c r="E122" s="13" t="s">
-        <v>1897</v>
+        <v>1910</v>
       </c>
       <c r="F122" s="26" t="s">
-        <v>52</v>
+        <v>897</v>
       </c>
       <c r="G122" s="13"/>
       <c r="H122" s="26" t="s">
-        <v>1898</v>
+        <v>1911</v>
       </c>
       <c r="I122" s="13" t="s">
-        <v>1899</v>
+        <v>1912</v>
       </c>
       <c r="J122" s="27" t="s">
-        <v>1900</v>
+        <v>1913</v>
       </c>
       <c r="K122" s="13"/>
       <c r="L122" s="26"/>
       <c r="M122" s="13" t="s">
-        <v>1884</v>
+        <v>56</v>
       </c>
       <c r="N122" s="13" t="s">
-        <v>1901</v>
+        <v>1914</v>
       </c>
       <c r="O122" s="13" t="s">
-        <v>1902</v>
+        <v>1915</v>
       </c>
       <c r="P122" s="13" t="s">
-        <v>1903</v>
+        <v>348</v>
       </c>
       <c r="Q122" s="13" t="s">
-        <v>1904</v>
+        <v>60</v>
       </c>
       <c r="R122" s="13"/>
       <c r="S122" s="13" t="s">
-        <v>1905</v>
+        <v>1916</v>
       </c>
       <c r="T122" s="26" t="s">
-        <v>571</v>
+        <v>1917</v>
       </c>
       <c r="U122" s="13" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="V122" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W122" s="13" t="s">
-        <v>1906</v>
+        <v>1918</v>
       </c>
       <c r="X122" s="26" t="s">
-        <v>1907</v>
+        <v>255</v>
       </c>
       <c r="Y122" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z122" s="13" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="AA122" s="13" t="s">
+        <v>1920</v>
+      </c>
+      <c r="AB122" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB122" s="28" t="s">
+      <c r="AC122" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC122" s="13" t="s">
+      <c r="AD122" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD122" s="26" t="s">
+      <c r="AE122" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE122" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF122" s="13" t="s">
-        <v>1909</v>
+        <v>1921</v>
       </c>
       <c r="AG122" s="13" t="s">
-        <v>1910</v>
+        <v>1922</v>
       </c>
       <c r="AH122" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI122" s="29"/>
       <c r="AJ122" s="30"/>
       <c r="AK122" s="21"/>
       <c r="AL122" s="22"/>
       <c r="AM122" s="22"/>
       <c r="AN122" s="31"/>
       <c r="AO122" s="32"/>
       <c r="AP122" s="32"/>
     </row>
     <row r="123" spans="1:62" customHeight="1" ht="100">
       <c r="A123" s="25">
         <v>121</v>
       </c>
       <c r="B123" s="13" t="s">
-        <v>1911</v>
+        <v>1923</v>
       </c>
       <c r="C123" s="13" t="s">
-        <v>1108</v>
+        <v>1924</v>
       </c>
       <c r="D123" s="13" t="s">
-        <v>1912</v>
+        <v>1925</v>
       </c>
       <c r="E123" s="13" t="s">
-        <v>1913</v>
+        <v>1926</v>
       </c>
       <c r="F123" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G123" s="13"/>
       <c r="H123" s="26" t="s">
-        <v>1914</v>
+        <v>1927</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>1915</v>
+        <v>1928</v>
       </c>
       <c r="J123" s="27" t="s">
-        <v>1916</v>
+        <v>1929</v>
       </c>
       <c r="K123" s="13"/>
       <c r="L123" s="26"/>
       <c r="M123" s="13" t="s">
-        <v>1917</v>
+        <v>1123</v>
       </c>
       <c r="N123" s="13" t="s">
-        <v>1918</v>
-[...2 lines deleted...]
-        <v>1919</v>
+        <v>1930</v>
+      </c>
+      <c r="O123" s="13">
+        <v>1227910</v>
       </c>
       <c r="P123" s="13" t="s">
-        <v>1920</v>
+        <v>1931</v>
       </c>
       <c r="Q123" s="13" t="s">
-        <v>753</v>
+        <v>1932</v>
       </c>
       <c r="R123" s="13"/>
       <c r="S123" s="13" t="s">
-        <v>1921</v>
+        <v>1933</v>
       </c>
       <c r="T123" s="26" t="s">
-        <v>1922</v>
+        <v>171</v>
       </c>
       <c r="U123" s="13" t="s">
-        <v>114</v>
+        <v>253</v>
       </c>
       <c r="V123" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W123" s="13" t="s">
-        <v>1923</v>
+        <v>1934</v>
       </c>
       <c r="X123" s="26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="Y123" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z123" s="13" t="s">
-        <v>1924</v>
+        <v>1935</v>
       </c>
       <c r="AA123" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB123" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB123" s="28" t="s">
+      <c r="AC123" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC123" s="13" t="s">
+      <c r="AD123" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD123" s="26" t="s">
+      <c r="AE123" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE123" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF123" s="13" t="s">
-        <v>1925</v>
+        <v>1936</v>
       </c>
       <c r="AG123" s="13" t="s">
-        <v>1926</v>
+        <v>1937</v>
       </c>
       <c r="AH123" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI123" s="29"/>
       <c r="AJ123" s="30"/>
       <c r="AK123" s="21"/>
       <c r="AL123" s="22"/>
       <c r="AM123" s="22"/>
       <c r="AN123" s="31"/>
       <c r="AO123" s="32"/>
       <c r="AP123" s="32"/>
     </row>
     <row r="124" spans="1:62" customHeight="1" ht="100">
       <c r="A124" s="25">
         <v>122</v>
       </c>
       <c r="B124" s="13" t="s">
-        <v>1927</v>
+        <v>1938</v>
       </c>
       <c r="C124" s="13" t="s">
-        <v>1928</v>
+        <v>1939</v>
       </c>
       <c r="D124" s="13" t="s">
-        <v>388</v>
+        <v>637</v>
       </c>
       <c r="E124" s="13" t="s">
-        <v>1929</v>
+        <v>1940</v>
       </c>
       <c r="F124" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G124" s="13"/>
       <c r="H124" s="26" t="s">
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="I124" s="13" t="s">
-        <v>1931</v>
+        <v>1138</v>
       </c>
       <c r="J124" s="27" t="s">
-        <v>1932</v>
+        <v>1942</v>
       </c>
       <c r="K124" s="13"/>
       <c r="L124" s="26"/>
       <c r="M124" s="13" t="s">
-        <v>1933</v>
+        <v>1943</v>
       </c>
       <c r="N124" s="13" t="s">
-        <v>1934</v>
-[...2 lines deleted...]
-        <v>3847181</v>
+        <v>1944</v>
+      </c>
+      <c r="O124" s="13" t="s">
+        <v>1945</v>
       </c>
       <c r="P124" s="13" t="s">
-        <v>1935</v>
+        <v>1946</v>
       </c>
       <c r="Q124" s="13" t="s">
-        <v>166</v>
+        <v>1947</v>
       </c>
       <c r="R124" s="13"/>
       <c r="S124" s="13" t="s">
-        <v>1936</v>
+        <v>1948</v>
       </c>
       <c r="T124" s="26" t="s">
-        <v>1937</v>
+        <v>171</v>
       </c>
       <c r="U124" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="V124" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V124" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W124" s="13" t="s">
-        <v>1938</v>
+        <v>1949</v>
       </c>
       <c r="X124" s="26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="Y124" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z124" s="13" t="s">
-        <v>1939</v>
+        <v>1950</v>
       </c>
       <c r="AA124" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB124" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB124" s="28" t="s">
+      <c r="AC124" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC124" s="13" t="s">
+      <c r="AD124" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD124" s="26" t="s">
+      <c r="AE124" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE124" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF124" s="13" t="s">
-        <v>1940</v>
+        <v>1951</v>
       </c>
       <c r="AG124" s="13" t="s">
-        <v>1941</v>
+        <v>1952</v>
       </c>
       <c r="AH124" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI124" s="29"/>
       <c r="AJ124" s="30"/>
       <c r="AK124" s="21"/>
       <c r="AL124" s="22"/>
       <c r="AM124" s="22"/>
       <c r="AN124" s="31"/>
       <c r="AO124" s="32"/>
       <c r="AP124" s="32"/>
     </row>
     <row r="125" spans="1:62" customHeight="1" ht="100">
       <c r="A125" s="25">
         <v>123</v>
       </c>
       <c r="B125" s="13" t="s">
-        <v>1942</v>
+        <v>1953</v>
       </c>
       <c r="C125" s="13" t="s">
-        <v>1943</v>
+        <v>1954</v>
       </c>
       <c r="D125" s="13" t="s">
-        <v>1350</v>
+        <v>1955</v>
       </c>
       <c r="E125" s="13" t="s">
-        <v>1944</v>
+        <v>1956</v>
       </c>
       <c r="F125" s="26" t="s">
-        <v>1480</v>
+        <v>80</v>
       </c>
       <c r="G125" s="13"/>
       <c r="H125" s="26" t="s">
-        <v>1945</v>
+        <v>1957</v>
       </c>
       <c r="I125" s="13" t="s">
-        <v>1946</v>
+        <v>1958</v>
       </c>
       <c r="J125" s="27" t="s">
-        <v>1947</v>
+        <v>1959</v>
       </c>
       <c r="K125" s="13"/>
       <c r="L125" s="26"/>
       <c r="M125" s="13" t="s">
-        <v>56</v>
+        <v>1943</v>
       </c>
       <c r="N125" s="13" t="s">
-        <v>1948</v>
+        <v>1960</v>
       </c>
       <c r="O125" s="13" t="s">
-        <v>1949</v>
+        <v>1961</v>
       </c>
       <c r="P125" s="13" t="s">
-        <v>1950</v>
+        <v>1962</v>
       </c>
       <c r="Q125" s="13" t="s">
-        <v>60</v>
+        <v>1963</v>
       </c>
       <c r="R125" s="13"/>
       <c r="S125" s="13" t="s">
-        <v>1951</v>
+        <v>1964</v>
       </c>
       <c r="T125" s="26" t="s">
-        <v>1952</v>
+        <v>597</v>
       </c>
       <c r="U125" s="13" t="s">
         <v>133</v>
       </c>
       <c r="V125" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W125" s="13" t="s">
-        <v>1953</v>
+        <v>1965</v>
       </c>
       <c r="X125" s="26" t="s">
-        <v>1954</v>
+        <v>1966</v>
       </c>
       <c r="Y125" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z125" s="13" t="s">
-        <v>1955</v>
+        <v>1967</v>
       </c>
       <c r="AA125" s="13" t="s">
-        <v>1956</v>
+        <v>94</v>
       </c>
       <c r="AB125" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC125" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC125" s="13" t="s">
+      <c r="AD125" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD125" s="26" t="s">
+      <c r="AE125" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE125" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF125" s="13" t="s">
-        <v>1957</v>
+        <v>1968</v>
       </c>
       <c r="AG125" s="13" t="s">
-        <v>1958</v>
+        <v>1969</v>
       </c>
       <c r="AH125" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI125" s="29"/>
       <c r="AJ125" s="30"/>
       <c r="AK125" s="21"/>
       <c r="AL125" s="22"/>
       <c r="AM125" s="22"/>
       <c r="AN125" s="31"/>
       <c r="AO125" s="32"/>
       <c r="AP125" s="32"/>
     </row>
     <row r="126" spans="1:62" customHeight="1" ht="100">
       <c r="A126" s="25">
         <v>124</v>
       </c>
       <c r="B126" s="13" t="s">
-        <v>1959</v>
+        <v>1970</v>
       </c>
       <c r="C126" s="13" t="s">
-        <v>1960</v>
+        <v>1135</v>
       </c>
       <c r="D126" s="13" t="s">
-        <v>808</v>
+        <v>1971</v>
       </c>
       <c r="E126" s="13" t="s">
-        <v>1961</v>
+        <v>1972</v>
       </c>
       <c r="F126" s="26" t="s">
-        <v>546</v>
+        <v>80</v>
       </c>
       <c r="G126" s="13"/>
       <c r="H126" s="26" t="s">
-        <v>1962</v>
+        <v>1973</v>
       </c>
       <c r="I126" s="13" t="s">
-        <v>1963</v>
+        <v>1974</v>
       </c>
       <c r="J126" s="27" t="s">
-        <v>1964</v>
+        <v>1975</v>
       </c>
       <c r="K126" s="13"/>
       <c r="L126" s="26"/>
       <c r="M126" s="13" t="s">
-        <v>56</v>
+        <v>1976</v>
       </c>
       <c r="N126" s="13" t="s">
-        <v>1965</v>
+        <v>1977</v>
       </c>
       <c r="O126" s="13" t="s">
-        <v>1966</v>
+        <v>1978</v>
       </c>
       <c r="P126" s="13" t="s">
-        <v>1967</v>
+        <v>1979</v>
       </c>
       <c r="Q126" s="13" t="s">
-        <v>1968</v>
+        <v>779</v>
       </c>
       <c r="R126" s="13"/>
       <c r="S126" s="13" t="s">
-        <v>90</v>
+        <v>1980</v>
       </c>
       <c r="T126" s="26" t="s">
-        <v>1810</v>
+        <v>1981</v>
       </c>
       <c r="U126" s="13" t="s">
         <v>133</v>
       </c>
       <c r="V126" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W126" s="13" t="s">
-        <v>1969</v>
+        <v>1982</v>
       </c>
       <c r="X126" s="26" t="s">
-        <v>1060</v>
+        <v>255</v>
       </c>
       <c r="Y126" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z126" s="13" t="s">
-        <v>1970</v>
+        <v>1983</v>
       </c>
       <c r="AA126" s="13" t="s">
-        <v>558</v>
+        <v>94</v>
       </c>
       <c r="AB126" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC126" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC126" s="13" t="s">
+      <c r="AD126" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD126" s="26" t="s">
+      <c r="AE126" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE126" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF126" s="13" t="s">
-        <v>1971</v>
+        <v>1984</v>
       </c>
       <c r="AG126" s="13" t="s">
-        <v>1972</v>
+        <v>1985</v>
       </c>
       <c r="AH126" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI126" s="29"/>
       <c r="AJ126" s="30"/>
       <c r="AK126" s="21"/>
       <c r="AL126" s="22"/>
       <c r="AM126" s="22"/>
       <c r="AN126" s="31"/>
       <c r="AO126" s="32"/>
       <c r="AP126" s="32"/>
     </row>
     <row r="127" spans="1:62" customHeight="1" ht="100">
       <c r="A127" s="25">
         <v>125</v>
       </c>
       <c r="B127" s="13" t="s">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="C127" s="13" t="s">
-        <v>1478</v>
+        <v>1987</v>
       </c>
       <c r="D127" s="13" t="s">
-        <v>289</v>
+        <v>424</v>
       </c>
       <c r="E127" s="13" t="s">
-        <v>1974</v>
+        <v>1988</v>
       </c>
       <c r="F127" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G127" s="13"/>
       <c r="H127" s="26" t="s">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="I127" s="13" t="s">
-        <v>1976</v>
+        <v>1990</v>
       </c>
       <c r="J127" s="27" t="s">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="K127" s="13"/>
       <c r="L127" s="26"/>
       <c r="M127" s="13" t="s">
-        <v>294</v>
+        <v>1992</v>
       </c>
       <c r="N127" s="13" t="s">
-        <v>1978</v>
-[...2 lines deleted...]
-        <v>1979</v>
+        <v>1993</v>
+      </c>
+      <c r="O127" s="13">
+        <v>3847181</v>
       </c>
       <c r="P127" s="13" t="s">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="Q127" s="13" t="s">
-        <v>753</v>
+        <v>184</v>
       </c>
       <c r="R127" s="13"/>
       <c r="S127" s="13" t="s">
-        <v>1981</v>
+        <v>1995</v>
       </c>
       <c r="T127" s="26" t="s">
-        <v>62</v>
+        <v>1996</v>
       </c>
       <c r="U127" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="V127" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V127" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W127" s="13" t="s">
-        <v>1982</v>
+        <v>1997</v>
       </c>
       <c r="X127" s="26" t="s">
-        <v>168</v>
+        <v>255</v>
       </c>
       <c r="Y127" s="13" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="Z127" s="13" t="s">
-        <v>1983</v>
+        <v>1998</v>
       </c>
       <c r="AA127" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB127" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB127" s="28" t="s">
+      <c r="AC127" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC127" s="13" t="s">
+      <c r="AD127" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD127" s="26" t="s">
+      <c r="AE127" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE127" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF127" s="13" t="s">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="AG127" s="13" t="s">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="AH127" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI127" s="29"/>
       <c r="AJ127" s="30"/>
       <c r="AK127" s="21"/>
       <c r="AL127" s="22"/>
       <c r="AM127" s="22"/>
       <c r="AN127" s="31"/>
       <c r="AO127" s="32"/>
       <c r="AP127" s="32"/>
     </row>
     <row r="128" spans="1:62" customHeight="1" ht="100">
       <c r="A128" s="25">
         <v>126</v>
       </c>
       <c r="B128" s="13" t="s">
-        <v>1986</v>
+        <v>2001</v>
       </c>
       <c r="C128" s="13" t="s">
-        <v>1987</v>
+        <v>2002</v>
       </c>
       <c r="D128" s="13" t="s">
-        <v>1005</v>
+        <v>1378</v>
       </c>
       <c r="E128" s="13" t="s">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="F128" s="26" t="s">
-        <v>52</v>
+        <v>1523</v>
       </c>
       <c r="G128" s="13"/>
       <c r="H128" s="26" t="s">
-        <v>1989</v>
+        <v>2004</v>
       </c>
       <c r="I128" s="13" t="s">
-        <v>1990</v>
+        <v>2005</v>
       </c>
       <c r="J128" s="27" t="s">
-        <v>1991</v>
-[...3 lines deleted...]
-      </c>
+        <v>2006</v>
+      </c>
+      <c r="K128" s="13"/>
       <c r="L128" s="26"/>
       <c r="M128" s="13" t="s">
-        <v>1993</v>
+        <v>56</v>
       </c>
       <c r="N128" s="13" t="s">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="O128" s="13" t="s">
-        <v>1995</v>
+        <v>2008</v>
       </c>
       <c r="P128" s="13" t="s">
-        <v>1996</v>
+        <v>2009</v>
       </c>
       <c r="Q128" s="13" t="s">
-        <v>442</v>
+        <v>60</v>
       </c>
       <c r="R128" s="13"/>
-      <c r="S128" s="13">
-        <v>780138</v>
+      <c r="S128" s="13" t="s">
+        <v>2010</v>
       </c>
       <c r="T128" s="26" t="s">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="U128" s="13" t="s">
-        <v>1998</v>
+        <v>62</v>
       </c>
       <c r="V128" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W128" s="13" t="s">
-        <v>1999</v>
+        <v>2012</v>
       </c>
       <c r="X128" s="26" t="s">
-        <v>168</v>
+        <v>1607</v>
       </c>
       <c r="Y128" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z128" s="13" t="s">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="AA128" s="13" t="s">
+        <v>2014</v>
+      </c>
+      <c r="AB128" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB128" s="28" t="s">
+      <c r="AC128" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC128" s="13" t="s">
+      <c r="AD128" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD128" s="26" t="s">
+      <c r="AE128" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE128" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF128" s="13" t="s">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="AG128" s="13" t="s">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="AH128" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI128" s="29"/>
       <c r="AJ128" s="30"/>
       <c r="AK128" s="21"/>
       <c r="AL128" s="22"/>
       <c r="AM128" s="22"/>
       <c r="AN128" s="31"/>
       <c r="AO128" s="32"/>
       <c r="AP128" s="32"/>
     </row>
     <row r="129" spans="1:62" customHeight="1" ht="100">
       <c r="A129" s="25">
         <v>127</v>
       </c>
       <c r="B129" s="13" t="s">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="C129" s="13" t="s">
-        <v>2004</v>
+        <v>2018</v>
       </c>
       <c r="D129" s="13" t="s">
-        <v>2005</v>
+        <v>834</v>
       </c>
       <c r="E129" s="13" t="s">
-        <v>2006</v>
+        <v>2019</v>
       </c>
       <c r="F129" s="26" t="s">
-        <v>546</v>
+        <v>572</v>
       </c>
       <c r="G129" s="13"/>
       <c r="H129" s="26" t="s">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="I129" s="13" t="s">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="J129" s="27" t="s">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="K129" s="13"/>
       <c r="L129" s="26"/>
       <c r="M129" s="13" t="s">
         <v>56</v>
       </c>
       <c r="N129" s="13" t="s">
-        <v>2010</v>
+        <v>2023</v>
       </c>
       <c r="O129" s="13" t="s">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="P129" s="13" t="s">
-        <v>2012</v>
+        <v>2025</v>
       </c>
       <c r="Q129" s="13" t="s">
-        <v>60</v>
+        <v>2026</v>
       </c>
       <c r="R129" s="13"/>
       <c r="S129" s="13" t="s">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="T129" s="26" t="s">
-        <v>2013</v>
+        <v>1870</v>
       </c>
       <c r="U129" s="13" t="s">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="V129" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W129" s="13" t="s">
-        <v>2014</v>
+        <v>2027</v>
       </c>
       <c r="X129" s="26" t="s">
-        <v>2015</v>
+        <v>1087</v>
       </c>
       <c r="Y129" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z129" s="13" t="s">
-        <v>2016</v>
+        <v>2028</v>
       </c>
       <c r="AA129" s="13" t="s">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="AB129" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC129" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC129" s="13" t="s">
+      <c r="AD129" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD129" s="26" t="s">
+      <c r="AE129" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE129" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF129" s="13" t="s">
-        <v>2017</v>
+        <v>2029</v>
       </c>
       <c r="AG129" s="13" t="s">
-        <v>2018</v>
+        <v>2030</v>
       </c>
       <c r="AH129" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI129" s="29"/>
       <c r="AJ129" s="30"/>
       <c r="AK129" s="21"/>
       <c r="AL129" s="22"/>
       <c r="AM129" s="22"/>
       <c r="AN129" s="31"/>
       <c r="AO129" s="32"/>
       <c r="AP129" s="32"/>
     </row>
     <row r="130" spans="1:62" customHeight="1" ht="100">
       <c r="A130" s="25">
         <v>128</v>
       </c>
       <c r="B130" s="13" t="s">
-        <v>2019</v>
+        <v>2031</v>
       </c>
       <c r="C130" s="13" t="s">
-        <v>1108</v>
+        <v>1521</v>
       </c>
       <c r="D130" s="13" t="s">
-        <v>1189</v>
+        <v>307</v>
       </c>
       <c r="E130" s="13" t="s">
-        <v>2020</v>
+        <v>2032</v>
       </c>
       <c r="F130" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G130" s="13"/>
       <c r="H130" s="26" t="s">
-        <v>2021</v>
+        <v>2033</v>
       </c>
       <c r="I130" s="13" t="s">
-        <v>2022</v>
+        <v>2034</v>
       </c>
       <c r="J130" s="27" t="s">
-        <v>2023</v>
+        <v>2035</v>
       </c>
       <c r="K130" s="13"/>
       <c r="L130" s="26"/>
       <c r="M130" s="13" t="s">
-        <v>2024</v>
+        <v>312</v>
       </c>
       <c r="N130" s="13" t="s">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>48554</v>
+        <v>2036</v>
+      </c>
+      <c r="O130" s="13" t="s">
+        <v>2037</v>
       </c>
       <c r="P130" s="13" t="s">
-        <v>2026</v>
+        <v>2038</v>
       </c>
       <c r="Q130" s="13" t="s">
-        <v>233</v>
+        <v>779</v>
       </c>
       <c r="R130" s="13"/>
       <c r="S130" s="13" t="s">
-        <v>2027</v>
+        <v>2039</v>
       </c>
       <c r="T130" s="26" t="s">
-        <v>571</v>
+        <v>88</v>
       </c>
       <c r="U130" s="13" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
       <c r="V130" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W130" s="13" t="s">
-        <v>2028</v>
+        <v>2040</v>
       </c>
       <c r="X130" s="26" t="s">
-        <v>2029</v>
+        <v>186</v>
       </c>
       <c r="Y130" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Z130" s="13" t="s">
-        <v>2030</v>
+        <v>2041</v>
       </c>
       <c r="AA130" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB130" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB130" s="28" t="s">
+      <c r="AC130" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC130" s="13" t="s">
+      <c r="AD130" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD130" s="26" t="s">
+      <c r="AE130" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE130" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF130" s="13" t="s">
-        <v>2031</v>
+        <v>2042</v>
       </c>
       <c r="AG130" s="13" t="s">
-        <v>2032</v>
+        <v>2043</v>
       </c>
       <c r="AH130" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI130" s="29"/>
       <c r="AJ130" s="30"/>
       <c r="AK130" s="21"/>
       <c r="AL130" s="22"/>
       <c r="AM130" s="22"/>
       <c r="AN130" s="31"/>
       <c r="AO130" s="32"/>
       <c r="AP130" s="32"/>
     </row>
     <row r="131" spans="1:62" customHeight="1" ht="100">
       <c r="A131" s="25">
         <v>129</v>
       </c>
       <c r="B131" s="13" t="s">
-        <v>2033</v>
+        <v>2044</v>
       </c>
       <c r="C131" s="13" t="s">
-        <v>514</v>
+        <v>2045</v>
       </c>
       <c r="D131" s="13" t="s">
-        <v>102</v>
+        <v>1032</v>
       </c>
       <c r="E131" s="13" t="s">
-        <v>2034</v>
+        <v>2046</v>
       </c>
       <c r="F131" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G131" s="13"/>
       <c r="H131" s="26" t="s">
-        <v>2035</v>
+        <v>2047</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>2036</v>
+        <v>2048</v>
       </c>
       <c r="J131" s="27" t="s">
-        <v>2037</v>
-[...1 lines deleted...]
-      <c r="K131" s="13"/>
+        <v>2049</v>
+      </c>
+      <c r="K131" s="13" t="s">
+        <v>2050</v>
+      </c>
       <c r="L131" s="26"/>
       <c r="M131" s="13" t="s">
-        <v>1096</v>
+        <v>2051</v>
       </c>
       <c r="N131" s="13" t="s">
-        <v>2038</v>
+        <v>2052</v>
       </c>
       <c r="O131" s="13" t="s">
-        <v>2039</v>
+        <v>2053</v>
       </c>
       <c r="P131" s="13" t="s">
-        <v>2040</v>
+        <v>2054</v>
       </c>
       <c r="Q131" s="13" t="s">
-        <v>753</v>
+        <v>478</v>
       </c>
       <c r="R131" s="13"/>
-      <c r="S131" s="13" t="s">
-        <v>2041</v>
+      <c r="S131" s="13">
+        <v>780138</v>
       </c>
       <c r="T131" s="26" t="s">
-        <v>1922</v>
+        <v>2055</v>
       </c>
       <c r="U131" s="13" t="s">
-        <v>114</v>
+        <v>2056</v>
       </c>
       <c r="V131" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W131" s="13" t="s">
-        <v>2042</v>
+        <v>2057</v>
       </c>
       <c r="X131" s="26" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="Y131" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z131" s="13" t="s">
-        <v>2043</v>
+        <v>2058</v>
       </c>
       <c r="AA131" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB131" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB131" s="28" t="s">
+      <c r="AC131" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC131" s="13" t="s">
+      <c r="AD131" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD131" s="26" t="s">
+      <c r="AE131" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE131" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF131" s="13" t="s">
-        <v>2044</v>
+        <v>2059</v>
       </c>
       <c r="AG131" s="13" t="s">
-        <v>2045</v>
+        <v>2060</v>
       </c>
       <c r="AH131" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI131" s="29"/>
       <c r="AJ131" s="30"/>
       <c r="AK131" s="21"/>
       <c r="AL131" s="22"/>
       <c r="AM131" s="22"/>
       <c r="AN131" s="31"/>
       <c r="AO131" s="32"/>
       <c r="AP131" s="32"/>
     </row>
     <row r="132" spans="1:62" customHeight="1" ht="100">
       <c r="A132" s="25">
         <v>130</v>
       </c>
       <c r="B132" s="13" t="s">
-        <v>2046</v>
+        <v>2061</v>
       </c>
       <c r="C132" s="13" t="s">
-        <v>898</v>
+        <v>2062</v>
       </c>
       <c r="D132" s="13" t="s">
-        <v>2047</v>
+        <v>2063</v>
       </c>
       <c r="E132" s="13" t="s">
-        <v>2048</v>
+        <v>2064</v>
       </c>
       <c r="F132" s="26" t="s">
-        <v>52</v>
+        <v>572</v>
       </c>
       <c r="G132" s="13"/>
       <c r="H132" s="26" t="s">
-        <v>2049</v>
+        <v>2065</v>
       </c>
       <c r="I132" s="13" t="s">
-        <v>2050</v>
+        <v>2066</v>
       </c>
       <c r="J132" s="27" t="s">
-        <v>2051</v>
-[...7 lines deleted...]
-      <c r="M132" s="13"/>
+        <v>2067</v>
+      </c>
+      <c r="K132" s="13"/>
+      <c r="L132" s="26"/>
+      <c r="M132" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="N132" s="13" t="s">
-        <v>2054</v>
-[...2 lines deleted...]
-        <v>1490715</v>
+        <v>2068</v>
+      </c>
+      <c r="O132" s="13" t="s">
+        <v>2069</v>
       </c>
       <c r="P132" s="13" t="s">
-        <v>2055</v>
+        <v>2070</v>
       </c>
       <c r="Q132" s="13" t="s">
         <v>60</v>
       </c>
       <c r="R132" s="13"/>
       <c r="S132" s="13" t="s">
-        <v>2056</v>
+        <v>110</v>
       </c>
       <c r="T132" s="26" t="s">
-        <v>2057</v>
+        <v>2071</v>
       </c>
       <c r="U132" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="V132" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="V132" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W132" s="13" t="s">
-        <v>2058</v>
+        <v>2072</v>
       </c>
       <c r="X132" s="26" t="s">
-        <v>922</v>
+        <v>2073</v>
       </c>
       <c r="Y132" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Z132" s="13" t="s">
-        <v>2059</v>
+        <v>2074</v>
       </c>
       <c r="AA132" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="AB132" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB132" s="28" t="s">
+      <c r="AC132" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC132" s="13" t="s">
+      <c r="AD132" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD132" s="26" t="s">
+      <c r="AE132" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE132" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF132" s="13" t="s">
-        <v>2060</v>
+        <v>2075</v>
       </c>
       <c r="AG132" s="13" t="s">
-        <v>2061</v>
+        <v>2076</v>
       </c>
       <c r="AH132" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI132" s="29"/>
       <c r="AJ132" s="30"/>
       <c r="AK132" s="21"/>
       <c r="AL132" s="22"/>
       <c r="AM132" s="22"/>
       <c r="AN132" s="31"/>
       <c r="AO132" s="32"/>
       <c r="AP132" s="32"/>
     </row>
     <row r="133" spans="1:62" customHeight="1" ht="100">
       <c r="A133" s="25">
         <v>131</v>
       </c>
       <c r="B133" s="13" t="s">
-        <v>2062</v>
+        <v>2077</v>
       </c>
       <c r="C133" s="13" t="s">
-        <v>2063</v>
+        <v>1135</v>
       </c>
       <c r="D133" s="13" t="s">
-        <v>808</v>
+        <v>1216</v>
       </c>
       <c r="E133" s="13" t="s">
-        <v>2064</v>
+        <v>2078</v>
       </c>
       <c r="F133" s="26" t="s">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="G133" s="13"/>
       <c r="H133" s="26" t="s">
-        <v>2065</v>
+        <v>2079</v>
       </c>
       <c r="I133" s="13" t="s">
-        <v>2066</v>
+        <v>2080</v>
       </c>
       <c r="J133" s="27" t="s">
-        <v>2067</v>
+        <v>2081</v>
       </c>
       <c r="K133" s="13"/>
       <c r="L133" s="26"/>
       <c r="M133" s="13" t="s">
-        <v>2068</v>
+        <v>2082</v>
       </c>
       <c r="N133" s="13" t="s">
-        <v>2069</v>
+        <v>2083</v>
       </c>
       <c r="O133" s="13">
-        <v>992496</v>
+        <v>48554</v>
       </c>
       <c r="P133" s="13" t="s">
-        <v>2070</v>
+        <v>2084</v>
       </c>
       <c r="Q133" s="13" t="s">
-        <v>2071</v>
+        <v>251</v>
       </c>
       <c r="R133" s="13"/>
       <c r="S133" s="13" t="s">
-        <v>2072</v>
+        <v>2085</v>
       </c>
       <c r="T133" s="26" t="s">
-        <v>113</v>
+        <v>597</v>
       </c>
       <c r="U133" s="13" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="V133" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W133" s="13" t="s">
-        <v>2073</v>
+        <v>2086</v>
       </c>
       <c r="X133" s="26" t="s">
-        <v>168</v>
+        <v>2087</v>
       </c>
       <c r="Y133" s="13" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="Z133" s="13" t="s">
-        <v>2074</v>
+        <v>2088</v>
       </c>
       <c r="AA133" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB133" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="AB133" s="28" t="s">
+      <c r="AC133" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC133" s="13" t="s">
+      <c r="AD133" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD133" s="26" t="s">
+      <c r="AE133" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE133" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF133" s="13" t="s">
-        <v>2075</v>
+        <v>2089</v>
       </c>
       <c r="AG133" s="13" t="s">
-        <v>2076</v>
+        <v>2090</v>
       </c>
       <c r="AH133" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI133" s="29"/>
       <c r="AJ133" s="30"/>
       <c r="AK133" s="21"/>
       <c r="AL133" s="22"/>
       <c r="AM133" s="22"/>
       <c r="AN133" s="31"/>
       <c r="AO133" s="32"/>
       <c r="AP133" s="32"/>
     </row>
     <row r="134" spans="1:62" customHeight="1" ht="100">
       <c r="A134" s="25">
         <v>132</v>
       </c>
       <c r="B134" s="13" t="s">
-        <v>2077</v>
+        <v>2091</v>
       </c>
       <c r="C134" s="13" t="s">
-        <v>1960</v>
+        <v>539</v>
       </c>
       <c r="D134" s="13" t="s">
-        <v>1350</v>
+        <v>121</v>
       </c>
       <c r="E134" s="13" t="s">
-        <v>2078</v>
+        <v>2092</v>
       </c>
       <c r="F134" s="26" t="s">
-        <v>2079</v>
+        <v>80</v>
       </c>
       <c r="G134" s="13"/>
       <c r="H134" s="26" t="s">
-        <v>2080</v>
+        <v>2093</v>
       </c>
       <c r="I134" s="13" t="s">
-        <v>2081</v>
+        <v>2094</v>
       </c>
       <c r="J134" s="27" t="s">
-        <v>2082</v>
-[...7 lines deleted...]
-      <c r="M134" s="13"/>
+        <v>2095</v>
+      </c>
+      <c r="K134" s="13"/>
+      <c r="L134" s="26"/>
+      <c r="M134" s="13" t="s">
+        <v>1123</v>
+      </c>
       <c r="N134" s="13" t="s">
-        <v>2084</v>
+        <v>2096</v>
       </c>
       <c r="O134" s="13" t="s">
-        <v>2085</v>
+        <v>2097</v>
       </c>
       <c r="P134" s="13" t="s">
-        <v>2086</v>
+        <v>2098</v>
       </c>
       <c r="Q134" s="13" t="s">
-        <v>60</v>
+        <v>779</v>
       </c>
       <c r="R134" s="13"/>
       <c r="S134" s="13" t="s">
-        <v>90</v>
+        <v>2099</v>
       </c>
       <c r="T134" s="26" t="s">
-        <v>2087</v>
+        <v>1981</v>
       </c>
       <c r="U134" s="13" t="s">
-        <v>2088</v>
+        <v>133</v>
       </c>
       <c r="V134" s="13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W134" s="13" t="s">
-        <v>2089</v>
+        <v>2100</v>
       </c>
       <c r="X134" s="26" t="s">
-        <v>2090</v>
+        <v>186</v>
       </c>
       <c r="Y134" s="13" t="s">
-        <v>1246</v>
+        <v>92</v>
       </c>
       <c r="Z134" s="13" t="s">
-        <v>2091</v>
+        <v>2101</v>
       </c>
       <c r="AA134" s="13" t="s">
-        <v>2092</v>
+        <v>94</v>
       </c>
       <c r="AB134" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC134" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="AC134" s="13" t="s">
+      <c r="AD134" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="AD134" s="26" t="s">
+      <c r="AE134" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="AE134" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF134" s="13" t="s">
-        <v>2093</v>
+        <v>2102</v>
       </c>
       <c r="AG134" s="13" t="s">
-        <v>2094</v>
+        <v>2103</v>
       </c>
       <c r="AH134" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="AI134" s="29"/>
       <c r="AJ134" s="30"/>
       <c r="AK134" s="21"/>
       <c r="AL134" s="22"/>
       <c r="AM134" s="22"/>
       <c r="AN134" s="31"/>
       <c r="AO134" s="32"/>
       <c r="AP134" s="32"/>
     </row>
-    <row r="135" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F135" s="26"/>
+    <row r="135" spans="1:62" customHeight="1" ht="100">
+      <c r="A135" s="25">
+        <v>133</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="D135" s="13" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E135" s="13" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F135" s="26" t="s">
+        <v>80</v>
+      </c>
       <c r="G135" s="13"/>
-      <c r="H135" s="26"/>
-[...3 lines deleted...]
-      <c r="L135" s="26"/>
+      <c r="H135" s="26" t="s">
+        <v>2107</v>
+      </c>
+      <c r="I135" s="13" t="s">
+        <v>2108</v>
+      </c>
+      <c r="J135" s="27" t="s">
+        <v>2109</v>
+      </c>
+      <c r="K135" s="13" t="s">
+        <v>2110</v>
+      </c>
+      <c r="L135" s="26" t="s">
+        <v>2111</v>
+      </c>
       <c r="M135" s="13"/>
-      <c r="N135" s="13"/>
-[...2 lines deleted...]
-      <c r="Q135" s="13"/>
+      <c r="N135" s="13" t="s">
+        <v>2112</v>
+      </c>
+      <c r="O135" s="13">
+        <v>1490715</v>
+      </c>
+      <c r="P135" s="13" t="s">
+        <v>2113</v>
+      </c>
+      <c r="Q135" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R135" s="13"/>
-      <c r="S135" s="13"/>
-[...14 lines deleted...]
-      <c r="AH135" s="13"/>
+      <c r="S135" s="13" t="s">
+        <v>2114</v>
+      </c>
+      <c r="T135" s="26" t="s">
+        <v>2115</v>
+      </c>
+      <c r="U135" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="V135" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="W135" s="13" t="s">
+        <v>2116</v>
+      </c>
+      <c r="X135" s="26" t="s">
+        <v>949</v>
+      </c>
+      <c r="Y135" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z135" s="13" t="s">
+        <v>2117</v>
+      </c>
+      <c r="AA135" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB135" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC135" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD135" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE135" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF135" s="13" t="s">
+        <v>2118</v>
+      </c>
+      <c r="AG135" s="13" t="s">
+        <v>2119</v>
+      </c>
+      <c r="AH135" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="AI135" s="29"/>
       <c r="AJ135" s="30"/>
       <c r="AK135" s="21"/>
       <c r="AL135" s="22"/>
       <c r="AM135" s="22"/>
       <c r="AN135" s="31"/>
       <c r="AO135" s="32"/>
       <c r="AP135" s="32"/>
     </row>
-    <row r="136" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F136" s="26"/>
+    <row r="136" spans="1:62" customHeight="1" ht="100">
+      <c r="A136" s="25">
+        <v>134</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D136" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="E136" s="13" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F136" s="26" t="s">
+        <v>80</v>
+      </c>
       <c r="G136" s="13"/>
-      <c r="H136" s="26"/>
-[...1 lines deleted...]
-      <c r="J136" s="27"/>
+      <c r="H136" s="26" t="s">
+        <v>2123</v>
+      </c>
+      <c r="I136" s="13" t="s">
+        <v>2124</v>
+      </c>
+      <c r="J136" s="27" t="s">
+        <v>2125</v>
+      </c>
       <c r="K136" s="13"/>
       <c r="L136" s="26"/>
-      <c r="M136" s="13"/>
-[...3 lines deleted...]
-      <c r="Q136" s="13"/>
+      <c r="M136" s="13" t="s">
+        <v>2126</v>
+      </c>
+      <c r="N136" s="13" t="s">
+        <v>2127</v>
+      </c>
+      <c r="O136" s="13">
+        <v>992496</v>
+      </c>
+      <c r="P136" s="13" t="s">
+        <v>2128</v>
+      </c>
+      <c r="Q136" s="13" t="s">
+        <v>2129</v>
+      </c>
       <c r="R136" s="13"/>
-      <c r="S136" s="13"/>
-[...14 lines deleted...]
-      <c r="AH136" s="13"/>
+      <c r="S136" s="13" t="s">
+        <v>2130</v>
+      </c>
+      <c r="T136" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="U136" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="V136" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="W136" s="13" t="s">
+        <v>2131</v>
+      </c>
+      <c r="X136" s="26" t="s">
+        <v>186</v>
+      </c>
+      <c r="Y136" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z136" s="13" t="s">
+        <v>2132</v>
+      </c>
+      <c r="AA136" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB136" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC136" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD136" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE136" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF136" s="13" t="s">
+        <v>2133</v>
+      </c>
+      <c r="AG136" s="13" t="s">
+        <v>2134</v>
+      </c>
+      <c r="AH136" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="AI136" s="29"/>
       <c r="AJ136" s="30"/>
       <c r="AK136" s="21"/>
       <c r="AL136" s="22"/>
       <c r="AM136" s="22"/>
       <c r="AN136" s="31"/>
       <c r="AO136" s="32"/>
       <c r="AP136" s="32"/>
     </row>
-    <row r="137" spans="1:62" customHeight="1" ht="13.5">
-[...5 lines deleted...]
-      <c r="F137" s="26"/>
+    <row r="137" spans="1:62" customHeight="1" ht="100">
+      <c r="A137" s="25">
+        <v>135</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D137" s="13" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E137" s="13" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F137" s="26" t="s">
+        <v>2137</v>
+      </c>
       <c r="G137" s="13"/>
-      <c r="H137" s="26"/>
-[...3 lines deleted...]
-      <c r="L137" s="26"/>
+      <c r="H137" s="26" t="s">
+        <v>2138</v>
+      </c>
+      <c r="I137" s="13" t="s">
+        <v>2139</v>
+      </c>
+      <c r="J137" s="27" t="s">
+        <v>2140</v>
+      </c>
+      <c r="K137" s="13" t="s">
+        <v>2141</v>
+      </c>
+      <c r="L137" s="26" t="s">
+        <v>2138</v>
+      </c>
       <c r="M137" s="13"/>
-      <c r="N137" s="13"/>
-[...2 lines deleted...]
-      <c r="Q137" s="13"/>
+      <c r="N137" s="13" t="s">
+        <v>2142</v>
+      </c>
+      <c r="O137" s="13" t="s">
+        <v>2143</v>
+      </c>
+      <c r="P137" s="13" t="s">
+        <v>2144</v>
+      </c>
+      <c r="Q137" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R137" s="13"/>
-      <c r="S137" s="13"/>
-[...14 lines deleted...]
-      <c r="AH137" s="13"/>
+      <c r="S137" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="T137" s="26" t="s">
+        <v>2145</v>
+      </c>
+      <c r="U137" s="13" t="s">
+        <v>2146</v>
+      </c>
+      <c r="V137" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="W137" s="13" t="s">
+        <v>2147</v>
+      </c>
+      <c r="X137" s="26" t="s">
+        <v>2148</v>
+      </c>
+      <c r="Y137" s="13" t="s">
+        <v>1273</v>
+      </c>
+      <c r="Z137" s="13" t="s">
+        <v>2149</v>
+      </c>
+      <c r="AA137" s="13" t="s">
+        <v>2150</v>
+      </c>
+      <c r="AB137" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC137" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD137" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE137" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF137" s="13" t="s">
+        <v>2151</v>
+      </c>
+      <c r="AG137" s="13" t="s">
+        <v>2152</v>
+      </c>
+      <c r="AH137" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="AI137" s="29"/>
       <c r="AJ137" s="30"/>
       <c r="AK137" s="21"/>
       <c r="AL137" s="22"/>
       <c r="AM137" s="22"/>
       <c r="AN137" s="31"/>
       <c r="AO137" s="32"/>
       <c r="AP137" s="32"/>
     </row>
-    <row r="138" spans="1:62" customHeight="1" ht="13.5">
-[...2 lines deleted...]
-      <c r="C138" s="13"/>
+    <row r="138" spans="1:62" customHeight="1" ht="100">
+      <c r="A138" s="25">
+        <v>136</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>2154</v>
+      </c>
       <c r="D138" s="13"/>
-      <c r="E138" s="13"/>
-      <c r="F138" s="26"/>
+      <c r="E138" s="13" t="s">
+        <v>2155</v>
+      </c>
+      <c r="F138" s="26" t="s">
+        <v>52</v>
+      </c>
       <c r="G138" s="13"/>
-      <c r="H138" s="26"/>
-[...1 lines deleted...]
-      <c r="J138" s="27"/>
+      <c r="H138" s="26" t="s">
+        <v>2156</v>
+      </c>
+      <c r="I138" s="13" t="s">
+        <v>2157</v>
+      </c>
+      <c r="J138" s="27" t="s">
+        <v>2158</v>
+      </c>
       <c r="K138" s="13"/>
       <c r="L138" s="26"/>
-      <c r="M138" s="13"/>
-[...3 lines deleted...]
-      <c r="Q138" s="13"/>
+      <c r="M138" s="13" t="s">
+        <v>2159</v>
+      </c>
+      <c r="N138" s="13" t="s">
+        <v>2160</v>
+      </c>
+      <c r="O138" s="13" t="s">
+        <v>2161</v>
+      </c>
+      <c r="P138" s="13" t="s">
+        <v>2162</v>
+      </c>
+      <c r="Q138" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="R138" s="13"/>
-      <c r="S138" s="13"/>
-[...14 lines deleted...]
-      <c r="AH138" s="13"/>
+      <c r="S138" s="13" t="s">
+        <v>2163</v>
+      </c>
+      <c r="T138" s="26" t="s">
+        <v>1473</v>
+      </c>
+      <c r="U138" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="V138" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="W138" s="13" t="s">
+        <v>2164</v>
+      </c>
+      <c r="X138" s="26" t="s">
+        <v>1184</v>
+      </c>
+      <c r="Y138" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z138" s="13" t="s">
+        <v>2165</v>
+      </c>
+      <c r="AA138" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB138" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="AC138" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD138" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE138" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="AF138" s="13" t="s">
+        <v>2166</v>
+      </c>
+      <c r="AG138" s="13" t="s">
+        <v>2167</v>
+      </c>
+      <c r="AH138" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="AI138" s="29"/>
       <c r="AJ138" s="30"/>
       <c r="AK138" s="21"/>
       <c r="AL138" s="22"/>
       <c r="AM138" s="22"/>
       <c r="AN138" s="31"/>
       <c r="AO138" s="32"/>
       <c r="AP138" s="32"/>
     </row>
     <row r="139" spans="1:62" customHeight="1" ht="13.5">
       <c r="A139" s="25"/>
       <c r="B139" s="13"/>
       <c r="C139" s="13"/>
       <c r="D139" s="13"/>
       <c r="E139" s="13"/>
       <c r="F139" s="26"/>
       <c r="G139" s="13"/>
       <c r="H139" s="26"/>
       <c r="I139" s="13"/>
       <c r="J139" s="27"/>
       <c r="K139" s="13"/>
       <c r="L139" s="26"/>
       <c r="M139" s="13"/>
       <c r="N139" s="13"/>
       <c r="O139" s="13"/>